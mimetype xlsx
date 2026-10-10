--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f720d86941150854002906ca3806e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365d0de785796f7f1fc89f33def466f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72c27ea9c1d2f0f4e9ef9bdf9e09443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb4ecf621fcd4993663dbd6d1163414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e21044ca88b85c1e175c91c5dc4b835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22c2a438f4c6acab1b09ed650534e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e666c14ecc3533ad02fb56fb929f257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957d6536d4821f33bd83fc2dd56734d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dcf47e266a5bfc64f4e229db12eb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a885d6409cd8e96ef0c3108889bc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38312fb1ddd6d9beead1d3144825f30711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b9a134c477ab2293270c9ba4eedf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056855bddab2304a23912bff2eec1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1f914e9ba4156e9bf924ae277ca3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3175b47aa0ae61cdf4dccee38d24e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe7bb0bd4adb9fd242f6f2c703f13416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d15b405fd7aba7b5a71e3b87409ada17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8649edd2194cb3e51493f641749e02818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c96eb6d8c09bb0741232f09332af8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45843dc669d87658fd5739f3b9d366b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805befad632d6d4656bb50a555531d1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baf20ee66763890e5910a2cf33307c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1097839fe79a5e28cf3151e2d2c406e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef233cb0b234ec729167ceb1b738d0bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa860d142c135eed581e73861a3f7da725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f336e94334c0ef802f829953e2a14c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde86480d6849f0d1433843f7b0d52b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d725ebbd89dc773723de56efb345928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b70b7b49dfb334b8b5f3aff24d7ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ca597eadbb14fa8f81f5be88b97b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e6f235ec28ae1fee0fc598a75e53331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc66a82ce1aabb5c24f209ecacaa87d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3a1471fbb8b28f0d5c5969251964e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a23608d2d66745413e82d8987aed2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97457afb47b2d6a876bbd5534b3b031235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751cca5590083e208d893780d23a02036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9bb691f4ff0142e5e500609c3e3b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a564641e87aa9a2096dbe31358633d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f791218fc917c874f8fc333344095f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b435d750c0440d608c987303d7ee6f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8649097a452543f0331c2fadbc7e04241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bbc942937dbbd63d17e20f9a4b03042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35e6cd237f8d5f2c80b1f7a97c665e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21d1b2e238a13d9b6706f7329fde1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c4d674f40d68289db630200d1e7c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556a404091ce293ce51762b98639ed746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89341c9e122533fb69ba5b0ad5e3bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38fa9642c697f733f99efaa0a25b3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fce3bddcdad3d5169c0778e44e0bb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bcc3f8b94abc07164e22012f6731650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3918428f0bc5da1f32063cd62d7bf2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29115ebd56e0251fe35ee21c47914c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a685319dab29adcc6e77074ea412b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d92e70e1e9c03430c1652335544faa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9806b4d742b841f902d5c53ac9b6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc3afd0e54f4bd402e50fe7a0632ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581208e35409d2da1f718aa27da5bd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67365b0c351ced10ea394959dc8e27d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf4870494a6b6c14c856e11e0f59f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b08cf93348db266d3bc5a07c739e2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b394af660c0e775e2f78b3263a0c2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84611b794fa948abee03b744b8d6c5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb66dd0c94c12c73cc9b3b9e85d26163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde932a92b17cdf6400fa923f7bddac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf094d658312e31247a8fadbed19ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eb1dc5d0b5db6dd72d89f90f897ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec7e1abece3f3d2354a06957fe901c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484ab4d7737838a6e37539d200f2edf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15815afd94b321db54fd32c0afd82e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bb9ac7eb46aaed2f943a36dacf6a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7129c0a01c9713d54cc242221548471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676fa7d01e91e068e174cfea6478f0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc4cddc775028003ac8feccd39844773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304fb1b42e3725e0ce0654c72d4e37574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d64eca12be0c97a65e1651d61bc1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d18f9b7bb43f9b37b2fe649df2778476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a893f35013fd40b3e98f2fa4588d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c9fae29d6e23ef7880a3f464529a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd5908b546575ada58b000f6464ffe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50107f69a22e872c641fbdecbb2b8ce580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c256eddfb1c3813972868beb20891e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ccfa7418699ccc51d961b5b29826282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e9742ec2902f1186646c0c953a9f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305b8420ddf9cdbf2a020189e97debb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9636de85708c7162f5b30c353156885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cb113c782824f5f51bb261fd2c8a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedf5bcc4e8fadd3b3a02d9b762982487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bfc9bf6a66ee5ce47f234446aab1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284e42297deee4c38c9b0630d8ce97089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca5c03f54c46125e77c9e3fd3d6f0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e3c38714041e740909207b0532a6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf15061e657ad1f84293c8d75a6a5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed19487ef837e7cfc3d439dff066293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3824178f80c202a133fe1b341b05d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72683060c9490a91a2fe397cd9383f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0507bda4cfc1ed10282c8bfefd8622596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e9de4b1dba79407ef8719a3abc30197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec86e1ce47a4ced5f7db5bbc2dbafe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e45953eb43a05f384238971ac0d2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c3cf34f587bb18727e4e22208aedf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff307c211ed80967433a0330f8644bff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fab7c531dd4c41428eb1562f515b68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b02f725c7c50a4b9ab368ebee67c45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ff2da1305256ad8c690caeb4f5ef3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6627469b159af56d1e98b412033d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e100d850d6a899e0df6ff2596f8ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9841975d64b4574da2c7ce1530b73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4ca6d220a9bf691f328e0522e6547108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386a77efbe65eb79fa75485c23fdc79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129b2e446d7c807c4fc334204947465110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f563a319646e52ac2953e31933662111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39debe4f1d40261aa065a2e9402d8f86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4720bc1cf72ed98ab84169f4f3a4db1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45200af7aa5f044bf2f879c8b2b369c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22e96f7b9f7a932cfc764895348553115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d464f2686ce89f7d6b802dd12dce3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa87158b3aff5028df0c4d0531f51ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b3c4d53012bc5f599ce5da3ebed24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bf4a1e97274ef33d2f93fac2e7f4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e914dca5f5d11074a831376de11da1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e0c93087edb14906282f064b2f41a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb6a3facb0a8eec5b9bc65063f0ae3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df501b5fc34fcd88a8dd27af7148c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9ee4a87dd016d419d4076d921847b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf6efcd5b1aa9df9db215295bcb332125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacef1f92f0baf5919d08a15e288be5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96d162a091df7e87abeabe078702ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831bcd28798aecc878e812607e5278e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31943e95039fab81e18b1eeab5fba31a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821e9a3c9481ea93fdba7da641797d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca3353d39605efbb832956a234f758131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4565fa18964fb5d80ea11d26d69eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb7fc3a9f8937ad72edcee353b5c42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e75ff5346e4642135e2eb20cc9b157134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6f84d4708e1bee4ee1730b3333f29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b9903487281edfb0f96765f9e5957136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309b205ac0aeeccb54b45e9b575144c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21b5eafcbd2b8477ead0254350abd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeebc837d5e27c6c76ea5e401d67eb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43e355ef36a084735087ccad78af9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec6901176bf8bd7443860bd99e45ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1484e4c8d5ff465ac68fe5f9237c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89247ad146edc227d44e7d1313dd0b8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc19267a0ca501130f00fabce3058144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c6cb795c5f9da9eb1ddb9c16d40c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0ae3c1330119fe753d442ae091356146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69424e3514e9394051543090ff38fa99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551d1e4adf08f7dd346fc7a2a8926cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561c3845538039e600d2f9c652854bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b25f49a45d3e866155c09c5ae95eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94121dc2ed7ef0fe48a8463d9a1407151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8a1db5f525aad8eedf52494e0e611152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be224ca68d5076f02dc0bd40d5fe689153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d37dcf39529a8a0c547a5b40875bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c85832f94661d4b135fc8a57d95449155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544add5aa5ab8d90c6b388f4d497203b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab2293167b2cf9e5e076b8e2ebf951157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496312ec1280641c8ff9f7ec7ba9e58d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587168304c9ee7fdcd477cb504f4484159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e1e9e9d3b5bb3413778a45a6bb74d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac1dda2ed5f8479d28271d2b7bc0ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a08c8c8600f0c2449dd104167a3d85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2b820c74fb249cb0d891197977d5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f734a656c2910b239d6707742162f38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b47b06c6b198959d1025a7426b8662165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845ef292124eecc5538b7befa85faf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae69840070e0261b173fa728edc88ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e75ff93f7df4e2e53311ce5b9425f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda0e77ef8ff27d912f5f76299e404169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa07e7bbebc92d95e3bce92ca1322170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7683a2f48884eb7a4f473005689784171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc58fd55e8161ef87b48182e96294c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a8c4bb36f29fda0a2fa2b17e4da04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9856cb3eed2d06f92ab2cbd59e90bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291b5136cc21b5b8a36d2427356b9c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8badd07b79eff8bf3de657839f46f82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4668e0e4f582b81562106fe5ed2652177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9907ff36d44f2e972a0676d53eee7be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164625a79fbb0ca20e5c8df4a332039179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31974967acd83e410a53404f192b11f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46638e6b57b4ceb61d9dd805431af557181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297271ef2d5e0b590a7a00e5e52f18f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc62edeee6124c8d1c4efda9034638183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bf9f26f3d7f429fbb4af4f228cbb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bca5d5588a901f2b2446c2e518935185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd3a3615910975a189da4a81258c3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24c835f70044b3bad303ed87aea60b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e92520032e8609fb64f08e8424e35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747c1d715cbb142076c796486ca367a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14ce94861eb04c6cc7ca83dffccd29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385169d80c655f7b637b6960363a6808191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f6458463cd61d174d3b1a3f0c7487192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48be613799991aac8eac180f1dfb750193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29278505a428f678227e247aeb41c1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bfca179b71d9459d6738a22e452a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff9b86ff44be06575203881ca4505a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafd5af4d1372c69125b8fe96a7f0c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfb77dcdc67dc8ae2e684304545adf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574711817a498e0398e6526df9f79c28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1affa4362cf7a498066f8c2a9dcec57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80bb0a12f4f4268730e1d17ad8c6fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d400ef74fee685784556a01f05e2e7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca27068c7ab9ac3405f5c856e02ea9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b5bc460c3b00824db1a2c0f1b509204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88df6e4b5273ade9c04bacdc2eca86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854ffd03538f358834ee10a4aa38864206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4998ca85058deb59cd81a071d6dc26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e19f8977d6d6e3b8b4c813471fce43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bdb656cf231fe368f794c4992388e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b244474859a846742d6ef813ce2ccc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30298c7fd486d8e4a45d33865180ec1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98c6fbbac979b34fd6ec47b15def7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89e130fd8d660391d623c752467461213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f201c5a0aa14ed0827a72c5c52932214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b94c7f88c0f9fd92bbf6ecfbda94d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b80f859a91f24076a272585422b1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a582f50a475335319453f551c20d23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ef9a7736dc1708e2226b7978cadaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b3aaa6001dff4e6f768ed8abb6b3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cc2e7789f85aee48a6d21a41baf2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa06d53b25fe1f09c751e50aca2eae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc2c320f262d2412737d7de1e23b24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a49a0bf440aa34896f422743b66e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f231918cfb0f947874c7fc7d04cbc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69caf9a126f0859f7f4c8eb6a1251f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07e815fc3fe5d8d24606e03e314277226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf29ae9d83e7cad2d2311e59040ec0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86df78b7e7c513a8f62900a4be77c68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019c6a9897d6501dbdae000993a2a91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e65734c86cc64fa9456ce675c0e05c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70a12d4ade5c5d5e25df1fbfc2227e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381bb78d721e841a3fc52d31e47cc4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9aee1ef56962c01802fdf7c473b5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8198203c7d080390a00acc06a41ce3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eababedaf38e0363397067c896965cda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a562d70ebd63b0c0c9616827c2b89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe262788f861252f861a2cb4846e90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c753a91673631e79f61de6deb3d1a77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4db7cac4aee3f997276f8003e9d92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1ea6738035917361fd7efdb2a0116240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1c2a0ea585c1e29742dc9686973e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4299031d7a471f3e5e543373e7e91d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4af8470d1b5f27cceccf33425a2ab8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54104bd332265491f95da9cee3e5d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ef9933384a33ca601dd402919702245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cca9749b87c8fa4f83c5b59f49e5b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0de9df42601fa6284a42d18d6f3dc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcd8558c81053cb9295e841b6fbd49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae96ce5c91d1a91cd3850ec83ea6a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdd290d68e3d258e5ac9e2b8ae0093250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff30f008402fb2e5fea4f1b27a9b3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee63e3f1f9f3f9c58922d8aee721a49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83640ee34ec3f5c8499af2112e7c53a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ace54b84f67dc9ef7a7a787e708641254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3d083554deeae930c0e7dd6148ab0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12183b09aa59ca9f6e9f3864c580f7ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6089fe1f617d187bbfe433ddfaead257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc42f384b47ea77f17a613985603fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd865edd2ef7428ea21da4d75f3b775259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c303050a5e068e1cd9cb024a35eb56f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa1868bb2c9c338cc9cb529409558261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ebb8d398261a2fac8afe33318eed5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a492716e75fa3bdc8567e10c9a0e71e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeafb267454555b9701fca4e198b6a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad321de8042bacd4cb49a0c444bbff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435d78e0c89dbc4b0fa64f2859b795f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4e269be7e92faf6072f7856eccb60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d70a77ed1e8c0ccabce194d5f9081e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab904c3fc6df800b25b90b126c6357f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a6a18f59bccc2746007a09818d776270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7c33c98e7c859ad066ced9cd95e0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78187973c8371a6670495ee025987829272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cad61d194667547df2f8f5ff56c39c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23786eed501c13a62338d0d441125754274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c5932838a59604bcdc0e9192bfe3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f6b48d751baf92cf4038fe4c47580276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f84b9b89a8462b15eea7197a51fb5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465f76ad4c68db72d9c272b3825ee6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795292e34d1c5c4a3294a179b8bb39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec497c2b276689240d028eb64283ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e31a284b6fc54456e3d76d9fde7b18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c023d9649c5ce1db0234622b066e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e3f15ec3b10be1dae29cc5905f230283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5956299544a2429b40a2502dfb0180284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2b730cf45b3c24a73777af840cdc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799b4321d1b3f9ea41fcd4e3cc1be20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d8a4913668a9217595e2061ab4306287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23ff7c7794f116425d5ab571e234d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aeca1100967de5c4b48ae36550238289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6458e71f0e489ec34f986fd8da7318f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a6a66529589ba569937065722d6b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a36404cd093c487a491e16d7c19125292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da88233a8b738c99aba893d6bdb2d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a891d31661399a566f6abe6a746f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6a7565c070144cfe3562c0491cdc4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a23564d25f4d9a4cef003ab6f57b5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac531ee4520335b82b355b8d62500a63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e9819495581029d19f9660246ae23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c5baecb6fc5b031493dfe54a313f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed166cdd99bb6a8ed288909ba873b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37f39e88196f1a04cfcfaefaf50c85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00857fcd880a8029b7afc2e06c1f0460302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb338f4b21f7d2045d22ce9d11acf181303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eb9e07e2115b8e5d16016362b6285304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3ae7728ac39eac32019f8e760fd27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa4bda48d9b9353981dc8979fa8258306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b80a92383950f44e8432eec508a92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c19b3389aa11bf3bdb41a28bd22f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f40d03fc8ba9dc84ffb8de39410399309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf79656a8ed2fed49da951f207549a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd409c53b44fcdc6ca4d168bd257064a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0a5b1af4473831b89102b44f02b0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a598c48084e112fa32c1fe27db6ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f1022bd2d608a088a861584637bfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fd052468325cd04c9da0d37df3454315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3d71464be89cdfc7345cc0716bd86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aa4d49d06e9fa48f8f4dd2ed21cdc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d5641ef486019a4c0a2039061424d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3684fb80745e4a5b9caac011b01e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821df0724da18dd43825b35caeddfbbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cbb04d75dfd0b9e1469064d081be7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83083e4e4734c4c548387470b3aee255322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0af041bc474fd5bde60e16be77d8df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4204fb76bf7a849f91f3fb8a67953fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbee9f350417398c3c4df7a4bfa9c10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ce8046caccbbbf6192498b105f6ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c46947a50b6c686ebcfb35dea55dcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e0d91506d340b68d5b6e569f93b19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce7a843412b04a06565c9ffabda7d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4da401be9388192afceb71f95dbd2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fcee1bdebed6847658030ffcbff07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda58618fa7a43036090e28a8e51dbe5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146ae4b8e94885aa36025fa21143aac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065acf5baf5e72c49d907b05a314bd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2db4c615c5f0353dab751fa28c019335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566cc478f0b150b679f77ec46e41d24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba47a34ba7c0ff5db4187dd1c600ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fb4ed74d4bcc23091d2da14178256338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4085286fa2e4f44cc5ff7e809305f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e597abc90dd0832ad288e9b8ec6c5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9a49393e752cfcc55dfa75c732f15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0460d168ffc1a4edfd6f1e1825e53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3948026cd8b084f14333a963211b16d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed4e7d2c8c7f56c19d4877a32e613e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c27d491197a5de09db023d7506877345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcf0402b10eae54f8e346b4029867e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bedb655deed745b156e534d2b59aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17858e8225d052253f80fca0239089348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209d461217c3905ac0ef973e8ff01b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bab9f63d7e895b9c06fb5eb96008a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e2cffc2e75d403913893fb03bec1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccec8a56de6c29dd24a6dc562278e51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651243d56d231c2682867fe5e080fc0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87c2aaaabeca2ed8435ebc2818ef28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df3e9712da5216faf3559c261d5c09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823c8cf11d42ee26c723fe57c902a08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c98c78474de3fb5348ba9ad6cf76b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ec65fb6385ffc1de1a55667eb4b6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a5ce4f881ac895e3055a889a7f060359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e3bb4f96020e036b2a3367a61cd06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102054f3b8272053d27b704fe687e85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892deb9b2ddce6403615029fa62aa212362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e9ddbeb190c3ffcea0c1c98155876363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d65a1b10b9bace8c668fdea4d8a50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b68d2f0e6335aca407835eda8f5c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db823449a13dd438703ac50b4824f1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77293627eaea12f747b1c4c744f1c99f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf65937f1d98cd20dece22810eb2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88f318fc63b6b781f0dc0941263abf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32d287d871b3a89d6417d2b8edb0c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfe437433a57c916ce79de50cf876a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5af4271d14613307e4ef31736e5d05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cc7b05d52371d9e0669c77ccc6ff3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f480b0c88977204f0a62d34ec4108374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31166bc7cb82db7e37bb4d8be2290c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2193ca63622cb953ae5975fede1a1ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d7abcfadebd59be5208aebf30f5f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac2e4376b6205c6396749080c7d9c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a9b866159ebe4cb6d63f4cb17eae7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df99bfd28532899eff8c2e17f29ec90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64f1d226c6f731b6c5601e03462377381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a866340143d97051b009a2b159867382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27609dbb16ff129ed42b2a160e8af75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc899c3ccb7dc33d0f40c3f0ccb1e3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef9c2b257e571ba1d0273a88a1aa65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d21ce440cbf4a2cea39709f08b885d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7ad883e8150dda997fc41c243b9af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffecbc5af109372119661b75a76623f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01c4e2af791154786768484a309ec5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5264967dc325077c81fa6f12a1b33fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e486134601d946832fb7993decbcb8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ca4ef4251a66a58e5af34e1b0127392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff7fb244d0fe6272ffc11384c12467393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617b72e31b6303481b78f017eea9803394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e976a06a6a571cde6051b965e61d96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7190370aed67b91239a412c24f9a143396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c71b2f119e674fbba7f601a1b6fbe0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b97bad1687a19b6c0946492fb3a466398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff01cd0ce38e4983d266b3ddab394a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc047c3c3b906db7a2612f98599562400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527bc5ab71d9ee64c73bbbceff1e61b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9431995c5d8af9d90b871c122a2ee21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffba92adf270134384018f9427da6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df04b8c9e47948348173ee67edd5bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47ed4202d184407da68b9ecc63ff7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778057571ba3d0c71f6ea8640509bb0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83349c7bdc5b2692cb00f8305a1bdacc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be24e4d06c6603b195448d9c9c4f7dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c6489851de03edf9669044763107c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64482e24904534381b2a59f0fa53b898410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fde6ac5045a9a91a2fb0c53dec0ce5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac128b7ecf579f8e7ada2c2957143747412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45252d84bbaa56cf344af995d9658cc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe58815b2fabb168f0ef7c792a99f50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330c8e80c004ab8f4d8772446ee18ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307b803ec478aba1dfd86d12d24a936416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d47d781d1554386da7258b55b27fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f744c2c3fb3d8dbc7d97b008162993418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482248f08bf7b79b2337de0adfca43d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb999029a0e2a5365ea3152e313f97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01f18550581f26436766009f69a724421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407bd33c4200b1c0399be687b9db111422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a47e71d72cf05c32d37ab56acddd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17399b4b563b1c03e12de2ea4cfddb43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccdff8ed16a5e90793324144834994425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e20ebf299625c341b157d1f1f934b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17d43526513ff48e6eb73b054cf3bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399fb6d1fb2263aa45e82abfb081fba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78ecd7f725b3d0ee093f33254a1313429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d8cad49f7cc6b70c7fb743e5653f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802821ccc6f960c8cebd76a77498c6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222eb1480391b61cff61c1a4b730b75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf6033b65a77b566d3b8b0270b3650433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dffba11510452cb98d9290fd8e340434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481476cf13a26ca9daddc1655bb8a2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c137bcdc08ee060dc0776236d0b2e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee10cb6b985e58674fed7b0cc8329a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25203d1f3d8e393519a6e659d1cc8ef6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46de72f7bebd122e43022239dfd187439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e68344ccad7ceb81f8aaa02224d22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7212c10c373b20ef19547f7a37547db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffed0fec84399f42c35c12a6a24665442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afabe1263a104c9719cfadaee4a005443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4f5932fa4de82ab915655114f56ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f40d1f0f8d8a13495a1e37422ee9ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df0b8408c337d969d5ef046b55dcf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca250f1f819c3647771bfdadf8c5db2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff9dece68f030e215d6f28f641b2d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494d28042e79a3d6390e57281f74f51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21254c94136212fbbc45b566cf3c8fe2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205efdace1f907399c10fcc02130432b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f8d9c360b3888e864ed5c6464a8c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a27660c886a4517998a4924eceecc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d1bd90279c4239cbe179fa9203e3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90258b0867e8fcce470ebf2edfda179e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e3fbd678dde249c6d109a6b53bb8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fcafe3601b3be2662380b5f6c8586457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a00ba78992ec54514ac3de7f785b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedb2023697f0d2638d7cc2636db72d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2be0dd76370df05e71c22dd6de3e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7f931303912f47881d32da449c619461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ddb288bd47c67ba8da204c68c6e0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef2086b338b19f1c7ded4fb881226c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fcc1d091c2df8593d76b69c5184f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb7b9a7aa160b26b828b548bc76e8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d292ce9b718fe35439d64ae386e7be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb830d30bee0a888a16a83b9d07ee29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d98b9aa8e3d044bcf96af61e7f7343468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80b40f4af717748d03bf434760be49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250379c8d24bdf5968e5448d56b3faeb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c86fec3f4a80f15b3a9516b20a3cc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b80d48d2b830368c7c1e4262f2d054472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2b23b31eadd444ba26ee819f40878473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d45ed1f584670f0ad2904c6c0502474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d19a5c6009397f63ee16512fad2af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba74d66aa2c99fd32d54a0f522dd9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a53d39eb26ff412cff20f21d9713e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc0cadb65b0790c4e99aa20ec2ba2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fdf9d6d12f004116064bd6ae2d2cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bec07189ea32a840c062a98f25911480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c99fdc5695376312dfa869b0a2de7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c7d75c7a6ffebe4631b062c879d27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f04972c626521d30fe47d38999f117483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f426df7e2c726c90b73a5791950d48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f02a0fb98d8e736a17ab49227ed7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e81e60e9ebb687b0028d2da167099486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9537ec731be52346f7f004014c617487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17e44366469704d83d05154e9745c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2d9bbbd940cebab9120b42d600024489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0de10c87e1c664ba2e57e8542cb8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885969767056cb3300d63667bb434a64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c9e5982367466dd02e40a6b27a9a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8075adff56311ed312530e8da82e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fb267410398582b564f6da49dff64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bddc1cbe057704029813a6828c59eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bd2bf6095150c294be587cd552e4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea758d7fa5021a2600d1cfc75c7702fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac239629e68eb67ba662d9c0e756bcb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915708022ada67523185cc45e239657d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935308cb08e28c32db80013ea19c40b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504b3d688aea1582895fb8491941f38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fec69f7d6c5a8f1cea24c64adbfd55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905a24544a2c138a1c4e355e433d800503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4bd0f0a541197bc116fcc68c9278b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0c7e54f13ccc0ff1de255d269e0ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cad8ac11a5bac834ee4f3e8357278506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b72e16a226c519966fbc73b2879e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e428baccb2cb25de56399a3bd0f15508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585cf2c8d77d7fd3d4115965d1410e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7195448dc15edd6422fe27c288f2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36f9e056e8e8e0653dd6f00616364c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f48480ac57c57aa902c3727a3ff24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1db59da84ffa547d826e8d73637e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5613c877617efeaa5a779744b26c0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39961e246b5ea9b342d90815d60f1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5f5179779cebf4f403911e07f6600516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ad668e1b5fc02743b98d5cdfde3d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d83673bfb43b124e5471d04565ce8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b47cd5713d048a481ca579ccb53c3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb0bb98b4717008d34e7902ee37b7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6231ee669298265cba72d4c0d1be5a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e6ed929ddc6b750f5cfdd2b2745e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f6980aacabe3ad7a8da39713b27d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ae51eb57b51cea639508ad3aa43c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5aa4b8dca37f8a7467a490383b9b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e573f07f83e92a449ab8e7ead173a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb60abd8ef5fd587c6e3519785ab54e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23622d880584a35af95568a8d203df8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e03339783b4db5a51a8ce9b2bd8c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa444493f292afbe395ac602b4df2f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df545396cb416e76f6f73589aa707ce2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48236f292da07b6598b61f9d1ae9336532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d48eeb7aad4aa7489c80f6848959b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0077f38d6292b27efe5d3c805d3d2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cc699cf695a0f68de873b48bfb475535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60778aa1e00d897a60422881c7d3b002536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8dfb67fab61995409e7dae1f087ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ca16aa0725c4c7fff540ea587630e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae94d8a412b48fd7c4cc0620ff2fd54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8859cfe6b2650e460f61f368b8cf15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a0449b0e990fd214492bd74221438541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22763048cd11e159c181fa9938020e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe95205af69c91c0707a5634d630a88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4fb621d812bfa15b19d94ec55011d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304315ff24b381400836aed28b1611ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff67b956adeb2f182ed6d30250afce7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f64f01fcf787918f6ea924709f9d5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d15239f1e0ae7180b862d8663484e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8502dc5a2ccb14ba22a77a3b25f5ae0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f9c9d546890c8b6050330b5096997550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c0c71edad61bfef98a3617536a4aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaa8f378af1316c84edeb770361d3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c448d5cd9fe9a0ac92f78ecc62951553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332cb56ed532b996c0e8105a5d9e7a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5ba088330fb386b90d367135bbbcf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b852f570217971da544752149e176556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80847c2348fc423770c449c2cdbabd0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b417bddce83c2c4286c7221b15c63e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd3f7318d534555c66b6b3f40aa92b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4edfedcecf8b8b043fd91f7b74e43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f9cef39abac719a478cd51964ab08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477fcb864d72220bb97cfe42721f541562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab2aeffe2b18ef7f8eed918163ace7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c341cf3473e25d18fe1ade4c4b46134564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0874806e8527802c22542a76f048ffe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456b074b47171da8983f4159e8678c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0a99c975435f33814e957c1ed0460567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d50c913c1b8072be29190c0014d9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d2b7ad9571fc5046265bbee27113e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d58d634608e1410343157407ae7bb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050219657aaa95177c93ada949d5256571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0007f82c1030672808887af3d714440572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec0687fb6132e09297ba3c149856b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb89400672559eee79febc8eca84190574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a4512c90405d4b2c0f31ea05fba27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cdaa45bb64154cb649c319c2f0233576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06453e5c175908759ededf270dcc7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93591accee135d6617c97ba9cf45b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25358b50651654fb49ea293c9e703c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb58e15ed29ad1195c7c4fa885ad9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a80aadb815c3dbbf5316455086c10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62304b18a5e047afc2c8fabcdbafd78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a0fc2c7c1e8964faa584c7313f156583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a79f3637691b7e3d0bfb1978701ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100981d1e64832c175b8d201c29b0fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139849184bc95ecb65df5d9b9ceea44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7be7af450759e7246f810498c165a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dd95ac32f76b12b67e421ed42c06a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c724679cc0a7f94b57bf2dcd40b9c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbd9ad39d579b7f4969f3be636fb70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77110b4bd97231b811a0d949ccd9bdbd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01419d014eec7e9e43ea4ef199ced24d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf850a92d01bf5ef86c10a2a2684400593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdea2ce1a07b878229b7e6624c3ea1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09590a583638940623d5c8a17c291d7a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1a28df091c695bf952ba0155862f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956d7b964a4826b4f93f4d629576de7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbabb0840c63c46d272d1a9696bf5be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b16db2cdbe0e13983051a10b2e468599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e7129273582750f47a89d1ca8adb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370d7377a50719acbd509ddd36b98a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582291e65818dc750a2e2e13e4e1a77c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d39a0d81725f99ad4daeb3c0a6b36c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1fe4da630d285322e83070669cdbf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293e69552227ba2eeddb3a5e96eb8ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316576e6007b702ac2e02b57c425c66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54150581d7312b32a822f497cac4fc9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615a1da6631ccf683e50533326f0ce4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd8798b9f6ede692acd250d6cd892c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec65e996305433a4f011052e03e097610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c64a7ebc347d4f6cc91868a929793611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b1f64e412c4950ed3d44633e2a7f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352f1eb889468dfbec0a7cb80da363e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f245a8e4c207ad2162e4548de1d7c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1d299573cdbb3ddab4fb1c15bd660615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be175eaa0a17038342a3929cff8c42cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752ece53ea6c248e38e2fcceb5ff8df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d8c9e8ef3dcee2ecffcd591a7f691618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41602553eafc1f34ea45a906e2d5d85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd35e85ee3f10b6d8519810ece64c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631188c881d79090e6d1b423dd5ac003621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d812235b07a5f44ff1453415b0ee8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bb658ce3817d09205d6e2a773e323623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee02b03210174cb0249e4670ff21ead624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689a644aa43793fd687e9d4fb046a8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587adec3831423b58491983af693f19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e03eeb428773117531a0946b44ca09627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e705ca13ae31a722a7b103d6269f8d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c5aff1fa61b2c187c5be31fdd3b56629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173053162054eb2d9274341995f00ccd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337b9874e3b1403b563ab1745a9e4a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8d39d3888ba47440e98a02ce0fefa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50bf5e21a30df992a24591d05a6c5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76232315a09ee6fa8d83a5f33908cf18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fadd5af71f935fcb7e26eead189cce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba91d6dc78415cc0b5a162ab45ce701636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e086bc6407c7662db0dd004f804f7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f5d48d9b8a05858603242d8a6ad9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c704618f08e70ea00ce202fce046e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561dce915978ace9307fcc32a9b9c49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6181147b011b749e943bbae670e8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5516468597b061dcaf4306959df78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8aab71bb2bf15334ea54c5ca4bb5a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e3123c009eccd6ce54db3b663b833644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa3f6a1b5ee672af8b217c6b733d87645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bcd0d4b638b43f9b369f9c65920bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396f4ee76086d7b79394f342a48ddb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34551ffcbaf40ee2a9cf512367adc13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfb17893b8c5df00b97aefa8a42347649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15376d37417f8620de582a2f4750e773650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223eecedd8278439cf7f431f92d489c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fb1e7c366b6d67d2eb449c261026d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9b3c70f48fdbfe4b0fa97a527d389653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46603133a5b0b9181e4a1d276b0a1cf5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd077a3aadef9e1d10b877e5fa8213655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438545f6823cda33156703fb6ead0287656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e84b38c16eb89b4469ef6a2603536657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e67ba23b2be8809628ca7fe511d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65fc58cdecf82f48b730296d7fb48c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb14cddcccc4f0cf7c7fc0176dd512660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c602fea6650e0fe8d5cc69e7b424451661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a131fef3a70c7d98e18e55da6e65412662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8c78dd1677d3a2290c7e92b64e6c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5299fc09e881a76050696547b49781664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e708343a68bcc7466b55146e7c800c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd911e0720d06ffda2585f0ed248fcf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bdbce92e1c5c29bb4cb46233bb8b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfad14ee33aac155babea7722883db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9408abb4f4c8535e875163f098b1149669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358d15ef5368ad9eaf09ffb50d4140e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29708d243236e4f47a4feee7a656d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fca0b3320fc3245eea65165628cd65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb303c8e34bd7ff1480e79276a2cd804673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1560f3b885e5761bece0971d205184674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10676ffd72a819873a0c785799883f78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3228ee26aa9f55680024be29cf5f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a93c0c6664188d53132e5b190b595677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142db7158115426db464298e0849f4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39243e5bcff1ca8f204fba3b910c0ee0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202fceeba34fbe9f9d14d7f4b0e511a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8e4ae0bcf845acfbbffbc9c45e719681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ecf0fbe0c4525ee743fd88bd1a3f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a097349c5d390cd4f0707c24f691c04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f7e9c60e0597650e8bf42ab093e10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401940a57c66a4a0e85ea98ded37212e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e090857c2ee1924a25e93b84c2250a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a0091f87cd0036ada5855603c7d59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c25836326df272f66675b9f5293a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7cab0c8092a85185bffdfa11b13d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d6d558ad636af6158fb1e420b5daf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57351d37a08edd0c4651864b41c35d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039c57ca5d98ad97e8fc275ea94c63d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b54c9d47f585c2a6ddcc94b6f49a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e206dd324e31516be5dc8d41312c84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b03710c4184677e07ec2259989e14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e155a213d42f78c4379e48603c1c43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c07c68f15a5b24613ce9c5e888bf5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78bd176fb529aba0e14dfd239c842c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ef5582a0ffa96ad21ad5e0a246105699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a068635f5b628608baffce55cf29ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b93be22ea6b3050b1c8899288424f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0745dd01a5d4ddc8e800211a18b76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8c2b8101c4b915aae29f55344ce82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b0da3a9efa6df52e395d608ec7fa0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921d22d194701e6aec4b4728a7880c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a53e825c3b4ce4c756379e6b5f9865706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cd22e6302bc98544a8a2e8047cdc5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e5c495b11443ce3887129da6d9d5a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125ce6c4e6f3eadbeb337d824bac6e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcfa12e6e0a53259ec51b6f1297998710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d23428f9169096c174434717066c03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b36ebfb04150a11955119045243acd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c51a646b7e070db877a9b73c7b4af5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fef921fb8164c0d5e9fe4eaa84eef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdf057a5e07f2d1f70cc1e3ffb86d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b685c4af72215ef2e05ceb240c8ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86abcbd5e3e14f287292ed47458bda6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ae4e0f63cc726cd3c26b1727c12b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3b8bfad3360b2e71978d9593df71b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0d400ab97a9e7d86f2e3184d00395720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8ab27b70d7c84df51061e282a4a47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11177346ec30481d54fa1c06f4c78c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fe4ad029e84d14140a7a7f7076526723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a74b6936a6384f199bc302534703cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f18b316e434914b22f6b9a5dc57cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51365a270ac363f78e2f2a9a07247ca1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36329b9801600addf78ec63d81674e31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce085879819ceab82047b36be746b60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad21eb77af6d838f5c6d0e927af537f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035080ad4a8bf07c1f6a5fc74fb8742730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65758d56c80c72fff036b8c923741009731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef264d2e333c550803cc7e641fbbcd3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a799d8c74d245419a05ca1b93ddef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47959d429a2bfe0b233006a29af5bef2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a89a622ce9f0aa5e06c756b3e018da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577939beb672439720db1dc31d6f493a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae98c7c30529289817467c58ce0324737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eefbf6200afc6bd7d15a3aaeac4afc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55348bb0ec2ee04828f41977b728535a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1807632d0f1ecdb61ef4ed5d49e10d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4965b02cdd59cfd06d7a22a496b975741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b497635732878cb37053d92cb2b0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2192f1dc42ebe8db6e74e62170bb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88de01a699a58ba9478d5afb0dd1f8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaf07596ba55f880204ae6ce621bc7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea1036d14af5d5821ccb2a12d43b0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72cc55e658040c51dfe01ae9ca9170747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e44fb75b8c713c268689abefe634a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005dd064afee1e10c4ddc2778f38e5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a42827135126af16d2fc5cf968607750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf0ec75ee520eadd83ed9fa21dab97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b7c7c35a382edcedd2025ac678402752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1024c3627d9cadd9e87bea4cc3d60b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054843311b76c26c61beac76b3e04d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd0cc2a999727e32c00c61e7729e31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cae6a86ad625c121fbcfaf75211fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544f9d86d045d29e54f035860d358dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a42b410f2a9e9c274f46abc96a7fed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8accb021a75d71b47ad7fa562d90203759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98708145a9e988a627549220a23303d2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269d2f6030cbcd7370378ca1e848e74761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aa30d0614f1426380b8d375819a97762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b25f400ae2f2fe181c5ee07a75bc6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dea97f192c1fd0c95fe9a41cdf099b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb1209617bb8c4505a52a1eb607b12765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e1f648b5d5c1f4e8e32159a408c01766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f384c9590f70e5b4044fa0543780bde767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a2d8df2fe671eb7d06d86c621d6bc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3cd8a514a023be29918c569319261769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795d0ce4ecd706758bb981967601ff9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621af38e22e4476ff4e8488b1561a26771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfa7d87e7bd4eb10445c6b0520009f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a71f36d69f43f5d939f61df98e92d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeef233118120ed37075d1627c4cbe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80452c18978b53de37831c09064a5112775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fe6d34176eaaf2b1e1c4257666b6b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf70d16c302456f63c60ee6fa892c53777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b0c0be74852ea6a644836e62472b5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bcfe729d42e480b0f15d0f108fe52779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc296767842be20290365ddb1f56d2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e25c2f85f544000fd2f743f53e64b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7613c8d698d6a7415cdb2f40b5eef5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63413a649310d5cc5e83fcef75aedc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9b5d9743a62e64f9ab284c89811ab784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87777daa4a8900d248997e9b03372c74785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297ee5e59b2c86f9ce707205b29ac35786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d4c4f4105282204d2611a62db6f59787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5589eff746c321e900581280b570b29788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23b89511f39092e3f493decaba0ebd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ddb3bcae9aec6cab66fb0a0278097790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615c3d0f392a9a20606382043de02e9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fb275c064575bfed55dd1c7d8125f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f5bd9fc7db14360bf529398511699793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459b40ff68c19affd10727a91558557794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536b2d4d32d7dcc6bd7bac9048443d1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982c95de08e6b96aec8d0ce353bbd78796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307227970bff7617b45e2e581a7d87e7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d30364647090c46f2e9fda58972a19798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead947b57b150f7388eb43990eb4a82c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e353409c7d549c9c9e79c54d810598800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1100a10c5d220a6215696d0802bb06801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275de7bbf25355d9b8941c8260eb940b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277f7cc4042d8e17c501f3976be6438803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f56df8bbeb9cc14e1bd9829c5f399a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3c710d4e3abc849198b00942cbe3a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb97d4de05cc50edf8ec7eb33fddab806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad065fd7a509c4ee751f8b53d0b0559807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af4be25eb5355077d541303f048fc0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc597361c86c4593b7244f37b3deaf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f26b6dbcc5c82a02542a402f037f0e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbfe9bdc1dc039b4048f0e6aeadf96811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d21647f53f5dead2a21ffef03b0b6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dcab200d9f05e15a5d215abd43963813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610d365dfeb7a6d24bc7a32420d522c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9175503a52b86eba112ce1854fe8d7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e2fa1d78948d103944226b8156b87816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a82520b4610cf62564992f2cf149e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b8fb6b2a9d447235632929e44da3c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318a3ce501011d0b93f8fd36cfedb6f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e041a5c8879fcfc331dfe7a5c67f41820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52b353e4441b30080977a2d4521370821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c6f087631e390fa7410c409c888741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f506f52821dfa7806080627f10280a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30e9a392982b22fcf1815044899a023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9326a3455a54a15ede48aa513995f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1d7e255199b663e1131205a20776a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7349ba0797d8e93d319f51605a9fbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3acf56717ffc31040c0221d596d667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd38bbeb70be4c2b67c91ce77c45068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eb363a8e36516513ba10057af92389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bf9bfbd2c73a1936591485e814cb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1885f3d904662ef912a0ee36f2ecc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af123fcef0cb7da29e1f86f4ed89d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1aa2eacd1428b23ce66ec61085d2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62da8fea15450b5608e14e9d46e9c6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3f9d7f87016103116d43541cf1be315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2159149fca1706aa38a78224b1186b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a94cf410bc4229ef3ddda988700e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a587a1e52a0e11223c7ffc23d1cea8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad544997b5e544f5369f8c5520b7d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9f0bb7ee0b8705dc22623afa73a6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a22adecbaa70f8e80347328afe1b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eceaed45c1808cf186815f6b339f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2a161e8720d9f32e6efc08153dba923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404df5e002426f0afc8f744d06433dd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc3b2a3e87729f08bc42b591a4593725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1f8f9c14c5b8a2a47f09e81dfc86c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc4d2f1b032ea7a9aafe7cebe7f24127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e507222e4f5800b3164d9d6c8b1c0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a68c1e0702fe6e74a83067a1f1e15329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c29182bd2ac72e882eefbda08293230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fedae6c812b2d303356859bda9b69d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1e244f60e4d49f53ec64b43de0baa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a748d38a756fc567fd3ebecf9997fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cec5ea61af7943af1d4208a74d6c5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffdc7f5f29675599b0e88acf5e717535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176528763d5e643ebb12d124458482136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be37a5500e77edf2d6f8112a5033be937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd225949dad7c272024cb98ea1aaa3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292e01417f84143ec20c76322ab8c0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d59b2bb31454da374cb117307214f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a0b7dc9685b4e80c58f1d1b27538641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8735b31b67443d96043548c04fc67a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767a1667ef137ea10380acf2f10e1cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b4e703bfd638b14ad7c4da27b7cbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab9da005c49cc3867b7b911a2fdd8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf2267fd74d00807b8860632c5de5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147925489688a7819295ad90bb6b758447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873825da85f7bca8baf1fe1099053f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d97436dfb9375e704e1d0bc759f9a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a054b64e72fd97c4d897ebd631de60550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a0551fce0ad66356a42b9ae5b53f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddbc257da3abae3d067b4428756ea352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d330e4b90e9863d27a735a299135d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790308d2f623fe4a115a0a808722a7df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be725b55a8a2cec5114c18e3818cda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e6eaf58697dd506d6c176155c266756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d5c0b9068f5a5ef15dcff584bd97457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b227329cbb1c7762351543d57031358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e49052e0b7e0003e3f7a9f9e2e0b5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c51418192967b9c734d2f1be05dca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6f09e978a6f6c7dc307d075edaa4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2fe4935e938cb066ab6389b0f204062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592160dd197aad1fa7c80f6e1fbdda2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3b662bd44ae35fce030d1c6a2ccd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dbbadba51464e1b125658b810a02e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d458050c9e2864c681b227eff54de5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87183477b842a9842724f71e1f42e0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a42967ca67678ef2dbdc1d3b8104468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484bebf37fab28f2e413245d7ab44d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36ed279ceb41e7e495df117f7a5eef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c2bf7e1ec0eac4bbc9e6b82773da971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06f5590630c944ea43b01647362db572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb7192ce75a256a930fd6732b6f31573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f71a4a0d7d39d8da5624f7c252e7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8bd5040fe5c0de6609eb7c63a670c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad52a3835cf1fd2f9da644dee6512d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b066d76283c0da8c167e318bd989877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd186bf582fe95d5f05dcdc52b389578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be705c6b55597d932f27f138c17dc3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004bd585c33b773e642090e9cfea9a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c94d78fa8f654c89c5c2f0c1e13b5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eb2883cc294ce01735c9e7fc8fb0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca0b869279758cded25c1a380ac81283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca140ba8806ff4ea4125335072e12a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9630a104b8a149c97be33ea389abcc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e51ee59b9df98df3d8cbec4601ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e66cee5479e7319a3709b796873ada87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be034b6396561e754e6b98173f94e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d8a829e1d3620656b1ff87fd158fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20581feaedb415723d003b182bc2e2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d8478e02cb0bb38b695a76c79001f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ae7a105ed35b4b9c7f9d396a86c1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192be1369ba2af489b325f86446038793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426b62d28b9b7548a76e0e55c4a5ca294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61282620303be0f6f17ad1a1df75c43495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b86a4d26bf3bdf0d30f256beb4860296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d8ccedd8bc26c6cb22e16a89104897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fb148bc3fe54b1aa389bdda11f2a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73864e4c7bd4185419efbe30100f631c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027deb900b5a029b8ad2ba47fb5d5863100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88e5011a576692122469b0dbad339c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241a120bb527676426b62a24d46b033102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7b4e05f07cac37f3a5eb3ede16d77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef71ea0daffe6d049a4e49d006d8ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913546517c660a263f5a5f080bd28a12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f8ed291f0224ad37d1546bd1b4088106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604a48714caf3ea43b92d274860ea4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7e6ae8da8c497e80271d1092f9016108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899737df9be0c8c66e9d783721fc7290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91293658a0e7bd3a907e4130609ccb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3b3d5d487971a40ddd2690136cc2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffe3ca8ce49c79a68b278a80a2dc5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a7b0c0fdfb544ae7429c3a0dabb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab05440a8dbf80658b83013444d6f1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f89e3285ec1a0640fcb6339b12e7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeea42b87e8ae07f3875e143a858d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ebdf5c3b55834e849dfc788811e41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035406ee29e1e3e3ff3d5b3a867d994118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6fc438628c27e1f5e90226c91e76f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da04f4e6b520ea2e8281a787a7ea70f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8b47572ee54bc9c24655cb60c5c2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b96991c00cf89acf3539323a9fcbbe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6a39a5a0a69b5c8c584f56aea5786123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d635908e388ea1ae2053325bebb7627124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f8f02a851c10797b277384e97dfbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74019213f720e3f62133103a034fb095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a9cd984a740c56a5c48b83d1da047127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6517f7650e7bd84dd40656eca89cebf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab443e7089419c5c85d0af1f71e4ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e811bda0dfc3b2ac8a9e591ebccc061130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d75e4f819f87b53016f11cb9db88d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7823899de73859dc5463ad119433d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863851f3c03aa338a2d332ab1931ef7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e0c8581232dc0c3fef7c5b83fbbcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe79ad43fcc45049932d11295c15b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d0f7a9607a36191fc248e179b6131136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df62c9e894c3ae9e556559ae290f41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0b72fe296085a8adb04ef68ee7631138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316836310b32be072e7cb6d656c6e2f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bce07abd3a05d5db0a9eb81d5bbf41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb95b8ad2b6b1269192af292a3a5dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964843b9c8e08d7297dff94526dc8a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e6b910141f8adcb33e046513e2b93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccb747e4652e9cbaa5b6b40c491b8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc642ad5c0ae65045193c4d5cacfbd9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c2ae114ead5ee03cd0c6ff30f68d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e25f32d8f41afe5ceafef1f92cd3bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf04d9fdeaed0bf56b830777e12fe7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdb4ff0bfc951c6bf4e58837f35883149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f4e0af1e21ffb3e6b97cbbf393224150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f2a5f304859982a95d1320b6c94e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1529f46e45263356276260aa2d44e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c1b6accdd1e98a6b9f99c212a6a89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df486bc6aee074c73e50baea3a8d7677154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23988201a5b4352be1975eed2f898ade155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9462a036dcf05a3353f7d9acf054fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57845bb499b35e9393e5191b62d9155157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d23218d1c6e9e0a6a562edcfde0c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558598c0b4b4dacbb6e7c78d225d8bd0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0c9f316e4266f3927e9ee4f4fa583160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583c77f298874182e92c61ea7e51fd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdae09e78bc90038105b9038c4b1c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79169b189e309e412e848ab4be1ba8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bf0d2378a5ac54af30ba4cbac4e45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36742f3719ae584de75a62a235922cb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6108d36d16030e56dade6314e6a39a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3925131334b66821aaf8930f43e0e92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfe62df816f47dce8d4fe9d183146c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca844777eb5b64638fdbbb258a32d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cf6e09c2f36e00f08ad873f8c2ace170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbc6752fd53a5532ade3a830fd2b33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790be5d83b43b4f856f5c4c6984fb64d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30fa785d2f10e7623a4272eea3892a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830544509868679d0f228475e463d11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621de4eaacfa1e46908ff718934a51c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0186c9b3f6c5243e14817dde50d539176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc5e4508151455a01224f89b66114f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb35b4737d9d4c892cb8bd90950052a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eda7f26033037b7798355854aa6e4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc4621ac78de8c6728b47f7898c2a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d126f98184ac85f61a90131cc10423181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4431eb537302c3d71f64cd06e5a934c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f42fe1c4106507ef4e5d052b2f5cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e08fd9821bc177d7a1319392fa355184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9e14ceca6a6a208fe9ec6097dab37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664909cf91068c5c0ed66b28051ff03f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a4ba28b6ec2604e80aa21bf53fea4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd35696fe1213980574c32ef8f4e58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3a165cf0f892bf44a50d2049bfbcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afac993f2a001dedfd96eaf96fd42e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf210ae191d922ee2a75bf3cf44930c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b59947d936c40302fd7976815729e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f9b0e4b879afa0ebdc6577661c2ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e88ca474a0a028279f25b97be8b6a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6124830aa183ae99effeaeffc25a1ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e157c313733c05ee53d0dce2f6c9a12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8a6a134c84f067fdc37f98bbd7868197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07152653e503bc6cc760cecd9f6398198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8215732073158658b91307a64a588b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f842320b67800d628f6bcd882c056200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad511486284f1fe12bbf60e7c7b574c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea800eb89ea0c62ba9b9ebd5d157cf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5101eac758940b6352436504805cb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66f27483c8721589c116c411023e6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715446a31c214a1e7c4c7d347bd34198205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e645bbf64fb1286a027fae8990107206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386fd335c32d686e8ca2915dea1109f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e13a89bd08bd9e9251c06afebed4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb7c7f1b8a4298b7a4b80a3fa5dc99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f615208a0e5198782fa8215e476b9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b492fddf1030e4923581cb249a5dba3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11239d0ae98e8c8bf2710a4d6e7d4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aeb6bfee2c2706fd4e29ce7c992a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c12dd2fbc8b572f92cfd32ead8657214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b722ea19aaa7694b367fd855f862946215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a953735d5697e15c9f96e5683c9efc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8359264987937ed289d39f2a6b579c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055a498c2cf2749b32d05e6fd108401218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a758178f39a34df9fc27830a8355730219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba9bab5ee56d5490033c5cf7efeb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd483305bb9bb2006897417a787eef5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f027fd4bad1b7da1669dee665a4a9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42a4fae083c577518087d507da464c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f97b9ecd73a721df78b9a6ded21d5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36123cec7c6c395d07033ccaa855169e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eccbe979af38d11a60f1c803d370f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8525e2b0373df960716a1e309991ac8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2eb54ef71f94981b8b0d4f47f1827228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b90d7b322f5bc41a3a03955020c484229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cbc3894b52fc3ec822a92447abba6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a3e2d5636734d80dbec65e0e5d7d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faca85cc179c92972b5a82386704427232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b58ae1e05d5bfe2275940e532fbcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d632c91a3146853afc01d5ebd34958234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e95f09e52a5efc8578075b6e733c19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3cfe03d8da897e398e1d73402ee8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba51b4f930f6203130b2fb1ef2cdad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6a478f26df4c0ac69a11a77c70405238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b4bdfe7beaf03bc0d6a25a68f8d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81e9ed1242b2d598342e7023109bd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a59f36e575931bcf4b9121dfe984bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678204d76f9f6145bb352018c898065242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40592f93da581c201dc664d6e8b9b4ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806840421a2d59d48eadafe5e8c755ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fb0a5d6c5a8383f9dd29b85e169e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db9d26437689d1b39ed532c734a034246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167a65ffa515c5b826c3c7480f1c4a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc269e6a67f4ff0b5d6f6356058502b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cccd2f1d0d28477c961b8193eadd64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7634f6867ad52353a6efc241698f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceca09b4ea1846ced432f53f2ed0b1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e891a851797ea8c2ad18447ee6e976252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab5fcdc35217071125baaa243238b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1c8396a31c825aab50451af891993254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d59f3e4923542a1474edad9cf24236255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231572fef0ec98399069942aad5a2841256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7d9bcc33b2e2a91035d50c1a2cb0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9bf64928630c395cd0d1fd20e00d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eff1f6ce1bf0d28f58b517997779be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadee17fb4ab130f6b29d8103cae96aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a63d5afc5076c061733044b7103bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f58b11137d86816b131aeba78c32b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0e07857984735d4e5d5b01d4d155d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47406f949b62def1cd9d9f1346468bce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bf613d30ea671225920f5e76f9d75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecacbd514fc16935ed937afc1d0c3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98963ba3282a9158f45437aabaf56c11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac886bf5ef2d563adb76a406480ed81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd41de03de85072c7132c55fb99472269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf29dd7c191f8929771e8b903e4b45b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a66c5f5ee8bd59e4e8f754d953f5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e6cf9ddc333bdbbb4cc2f39df1741272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5e720fab7b7ee8ce80a60e5567fd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b26ae4f81a12d371f6cadca698e39f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c43e6b76264992beb198169167b82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d00a7fe50553e5d545803633b436aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037ab0b51ef98b40f6a56ab95030ca2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291f821eae123c1a2337f74c5634379278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5658f240b4038a3c0fe6e5cfc672e21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6aa422c865e18ff4f69814d94556e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131953f133ab920584f291e832e4e8e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c017cb119d5646cd446d914646908282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343df07705aaf21b6ff675211b295725283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b87987f5fd5b00f6dd32856242ced284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d77244023103da60e9236e5bbad3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615a057ec58c7ae1aaf383090ff6b12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f464e1d5d6cf749c36502456d6378287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a2ca68fa67375b418d90162cfa7ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce695991c48d57eed28a2306fac48e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9050e4781eb4e68b5dbd71f83478c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353d17a2f34a2edacb7b2bc66dfee57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960c0d8b8f37a82860f7ae9c417876c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1523fc11e40af9abf7aa94ad728acc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b5d5191791b2794ce2729ba71da44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2116a71aa6a914508cca42e5372fff3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5eb48cf9424cb2ce9a54f7f26266f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27c72f685ac689d0e49853718671f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871aca4dbd5613bd8b1052fe034bad5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605df9baa7f4e925ec2b84aff3610b6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaaa4b234162fa131fe2d59d781545300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b44289010cb185336fa2e4bc78e31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d915d2cff96917c536392ad2b0c90d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7d9f14a898be705239e5f82a9c0ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6b457e7fb11e8cc856d7df6148df0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6173e7dc5013262643700776694479305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b89593984ecd4ab7b32de87b1bcf5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8af85c4d60db5acc140424d96afda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc22fbface4d66880f98f1008e8bb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e914f2f3b9f21fdcef422d47442b084309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dbcaf4ef0b8b1d6e8231a2011e658310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4f63a612f8cc1ac7f0ce524ae2466311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e1e8ca334b45242bac4c4cc899d5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b1a4690a2e83f43cd626da8d5e49e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a81d358a7967e2384bb2228d9cf35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193ad657867f6b70016ad7ddee839de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c22e3368d17d5483b61b7d04553515316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1461c412d7c308578a2427edc41145317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305af8c7c6c636b28874d2f2f7f3ea33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47509902a96269139a916b7b1d0aed5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb4c6a6c0cd1748e77840753d89cd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1bc9060d6c14ba2075c386d93e3cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342d7641d8dbeb0d2e604939a509e6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce7f998f2a4333dab6a4885785fb5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b26f6a8bc75da62e2f809cac08d59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546babd2d73c310fcaec976a85279ea4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256b2d47409737533a9dbcc3cc4ce42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3240f35fb3ee4278627f3322b0f9d70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a194df0a7abc937231be15e5d229b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3a31ed80c0fef0089bad0ab634c6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b268695d702d24720f430dc8f1ac6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd29b08d7a8b9e9beac995cb3e8291f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a512660c8572ccd96f15d96a7ce025332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5bd8a252900ec476fbc9b07c94585333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9fa2f45fc8ccfba7c6d5a5315b5bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe90650ded5fe39e1d5476d89869e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c42411c42e2d49a19c612f7eb8b73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b9adb04decaa63b1507a0f0f2f7b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9c1e9e835fd8f170ec0fd3a519b5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaea70c245282ca608795e10b7af94e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fb11b79b1ebcc705bc6725743538d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f16be7b989e6f5a962af5ebd822513341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb601d7976675da5367e967ac00c221342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9783fe5bf82873d9f85c3d2dc67e734343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d12184434f043be75f882a9d508b70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1373b2e67d38c681c82a1ecd4850202345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae13f2da8f47c9c15a236c23784c9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15a81e1941bb9ceb71cebdcf545acc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596afb3583ca3873a066782f1d528d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6701e14800ffdd318d93b4ca7985d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d778a5155677c1936eb34679dd009e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259df0c8c2f71d9c77a817feebd1990351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d04670231acb52f4bbe3ef19ec5ac7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a3f193e92ace674cbbbc5215fbf08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402317b942e64b35d3456bb9c0f04e74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e0c7c16e64f823b20c3e9d7fa08b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d36a3147b27c51d827fabe84d606c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55779dbe778612151ef9d8aad52c48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5ec0cf64719a103688c64e7c1fef9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f5d9b242196497db99923f1d1bb88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894872b377a855819a6130fb16cb9298360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa450e55e2fad0fd6cb7b62298d90d5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e856c61ee3c66a74bd40aa4ab2237362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7feeaac981d3461acd784891c24479363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cce936c1e1002524a35c2f4d051c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5debd6081b3e5935601fdfa9213d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b949089c69685970bb95ebb3812b804366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19aee92c21d025f48eadfed83d85b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16617939f8d9953e2c1b69c56ba819368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1ef632a705e3f7f00af806f3a558c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1e0b962e0ab1bd7b02623e83de906370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a64797ea4abd854df5c487965f3ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f3803c9a97ca0a7ea123d4f872892372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603cfb38671fc9be492d3ae055ca54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1003624176dd17bcf1360602c60f62d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124fc0855771f59775131d462fbb13d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18de6caa3df929e616a1965e76dfde376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35939de9f222278a5d8c7e7e6a8ae88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a040571ba0d4811c30040c84f1417378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a0e3eb0f7e3456594963475b1692b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7306c8750d661b99982e6e05aebad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791de2cefacaee571723fe213aa9c9ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05003c08f776afcc27dbf9e0302bbf7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cdb164007f108bc9c0b66d4e4895f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c012775becec4adfe834bc81529a95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f577ebac5de986ea71abac2d550069f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e8f337927ad3d77950e240f8149ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e11c083ebc567de35e0d53cd5461ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8ed538644c9e21b9cbe770b5e20b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4828ad5027b394d8eefb58376ee52c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955311fe1ac62bacc46fc0ef785aca53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c8387bbb904abb4c339a2c0882ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939a14991914c79aabc345cdd744997392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bdde4b3aa0ded21a62388ca63fdc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bf634edacb12b4d6d99a907bd9639394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4441ae59a8f5223286dd6590bda4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd10d97ead969af9aa093567654ef8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91b84d0990aec77c4523e0218f3ef9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56da0729698c2304ab2a62542c24b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b4673be33c13ccd364fa9135a2fb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33522d47a733dd72c8a6714399f2f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a5f57af0fec38090d7ef5c3f64d08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693917a1b46b341f4272109f092d1a5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ba3a9f8f46b7c5a865760d5c8705b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e385a811df95385ae2044a52bbd18eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad85f4b98be633d793ae7d11062c95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c5f6f0a4b5b4c09de98aa1cea7f51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e5a4a5b040b2aa94bdbe5128424cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daa7ba5dfd1d538415b75d342626fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928b077e1b33b65e72bb535518eb6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cb00ba1c16d8e6e9a0f32aaaf8985410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34e64eac2fc3056a9c996c50790d44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc711d9530ad4b0c9ea391c414302b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee011f38b328cadf13730c62306f0837413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8009eb9afb279319eb4ec0482ffee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f940a12cfed1f42af7d158da9594067415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b73960b8de56e8953e4472d5c42ac0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197fa81600a7555f83e149f2fb5e1c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49738bc293c29244cc3e51b946433da4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895fbf543e52374ca550704bbeff451419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f791ce33df7a432b183b9c031af05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2cc132c1f6ead7413aac7e1466b85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85fecb57db3fb91274d59869b809a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6177e395c0922c74bd1eee9f031400423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f7e1fddc26a419efabc798254cc80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5968fc1426e33f946730adcf09133d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44979efa8dd28613d11bf38f6769d73a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50cec0b126a7063c28ddb15aad89b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c319a91e0e0dfd136e1b2fe291e11b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4b09fb8c6fdc8fb78231c9dd6385b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131bef4e9cf9ee4d10e2a3961edb691430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986ffb5c8a91a5d2526d824885a4778431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfbfac1d00ad25b1a6520b4196b625432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfea517409401bfa8774e65d76bf88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14ca1f5f93384df881e728fe37c938434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b3f19d3b8742fd2d9f0e039bf2c0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688c7d90dc41447e9d4d12c0c74f76f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f34dade910bf965ac8a386c7a7384437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bc2051c4ef71602dd986a28fe0094438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb9399edab9181af45fedfa16b1e2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e42d494e12416aade7f6e3a10c872440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30711c59974d8d79d270bba62a39a90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41bb1f57e7f681d1c9a704d1aff0ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331c7faee3fabe1ae73442f2eb8cad2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347708969e2a12855d0ffdc810467ecb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5597de37c9b81eb2209377cfdeeaa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e86f6dcd5f6d97a4b0ec0715aee90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aad96cab698e18c14aedc0c920c5f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a1ac62a59fe00a0bdb0f2b9dc7c03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c25b8bfbb305952dfcea7b7d58168449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c84768696bff9c0e4d790df247274450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fddfe04d9ed7d5a0b0f0d4a9c19533451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e7c2dfdcafc14b235e750c6011187452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7e3efcb36e778fa2b4cd808d0e554453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3a6106fc9b126b5e7d690720bd608454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d15393fc15780a2eb4444143072ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564067f0fe41bb00844683885ca06ffb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d855d8f9d42133b98710aa93e19916457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837ecd9530491cfcd2763e1675dc9ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a19699ad050a426ae1a0a0adfbca8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94232d4d93d88440eb53184b2ab125d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dffe3ee4ffe02308531f3551291dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635363b902072cbd906423ca80d4a6d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcec32a5fb270a9dbf151c46914732463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c97419e574e47d23271c987d95c15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea728e757e97734c02922ffc05f6da80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79779b595c890b8243ba5b972a161de9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1e505fefa1167fb5e7fb2ae1b0fcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9bbbca752fe3d7adbb40fadfffe56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db057fa7ab08522fe7c22e1f95ce229469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4b5efe695cb1ea145cbb2bdbe34ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b7615a5d7df126c329f5d99de22d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e3e40ba0d0227f10035b90404bb83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b69b5c0ac13dcd90cb3ae06473d851473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576bf58ded01e978d8232e87b3164d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204d2e57d676fe93adb37394a7b30f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755470a3295b9775b3fa122096bb299476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c09fb0163a3787957aa46d18d96392477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5719eea9aa793187fd65c3eaa3fe39e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5f9694749023dbd6acab0ef87d246479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b0e553e4afcdec6b03996488dd498480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d69f0e89255f0375e77b285268aa33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a858600c57f3063504296b9ff9c322482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d39b3d705f59b0db83d2dd4b55e70f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec235e32ff5863220129f538a0bfe6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc0b463b8fd545c818d674725f3c29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f45c70cd7ad7e1d825cff9b895f5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01432a43172bffd13095d66fd75d67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5ecabe6b55b490f473c13fd309251488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d5a3ba6510ffac74680c9ef203edb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61587d8cb3c96f0591510c527552affe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb947742d580e7c543b626252019c72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de910f7e5349f8be604028355ca179b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3564ff3a0507074db20180ffc54cb7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb806ee0d932b13a04da0381b4629196494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eefeed01f7460440ba9d042a237d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1be6dac1bed70d21aeae45612661c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57aba89ffa1b4974c120f045da76d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b2983fe99c8107449bba4a426b84c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa6d197e5cf7a2eaface2a35701038499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddabf30cb9ec68b986db07a7b2b32f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82239da19178f076c4e7ca80d99a8a2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57024f575e421d8fafeaef263af053e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ea78ad0e1431919f80840046ea93a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83547f54869640de19282444195b59a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49afb37294a8a28d7e3d1c5b21c58d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caf3ccb7347e5d19e380687f00d585506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c51971e940ca7ef68afbaa50e44a6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc8d11df45ecb4f94c5edb0c2af761508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a821bd23a66290f4fd83e3e03ecbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8dae9d26d27dd29ff04c3f2de61f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e27c2698d8bdf80818705410fc4d1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384962e40df44f505e6d47fd300f067512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99466e395aaa227e706d530ccd670e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0d31ae4af65e5d413bbda02c662af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98f045552cfbcb0422793d1c801d57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfed265a9f6731b04bf960ba91955f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa33e3df00ebbb4c741aba01d61f44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2154753e06e7235e633431d1988b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c4d4fdfc991ac28b2ddae3ac94551519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98477d19550cba7e4d37cc6cd56beacc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042af5beda590cb398a327a9e49fa490521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aec2bd5f28dd3d5055b82528c7338522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d03fbcc377755b7ff76b39461a2cf6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319f2cd859194fad7cdb5ae2b73958c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b33e5a1e2e716243ac7e05e01ce6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c73e5b6332165bcc0894112d4374b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644943c31dddefaea0d975b40a5d8cd1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b487c58af4fa5f75858f89397f2f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ec9b2935f650bc2af73d6bd077728529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e119744fc18b09ace09d595cd36aece530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b0c2b0245834dcab487f9bf7eb4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713c8f7c3f40376da06bc718ec250b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd5a2ca5493c0264624ee43b421bbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dc41151ec1ec390de28512f55eb39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ad9fe551ed14fe2423102a5ac26d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464ea0e7b08f4e912acec2dc82efc08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271db46398041dd1a2c141cd57b8a2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a14d06222290b482f9e5349a0b0b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fecca4eafbc89e01532479d274c81f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd1d2fce6cf4e0f71d75bd046daf03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7f4acbb850fc89abbc5aaefba9440541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fcabc3f8196d5ce75f906d63373d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3bd107b6ed20bffafd6aaa6fa1f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7001c5d40056937a9704bcf6b52e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45773af7aac8020f7f114946ec965be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c7003e2829d3a075617b2aeefa179546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983be698f650648da40963a7234190ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac822a40f47008e41be731bd803593e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53394886c2e809a4c7f71b69a1033610549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd62a0b1068411e0eb22cdef7d73b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad4fd819ff02bbd640991b1fe16894551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219472b24a36dc001919a2d112631d28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def31929bce6d45de9c6ac805cd7685553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87d2a8acb15f911248b4b315beb1fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3426934f14a27934757537ffe255a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770cd7a346292a4aa0441730cb0e74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087bab3f3fa26122b52cff9de132dde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96ac77dc4f542d0ab6da592b4ce6cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ec51aeb21b46666fd986a952885cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198a220031ee1c26cfd146c27ed8bb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902cfedcc9e231187d3dafc96aa6189561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e506e5803978b8506d742b699e03d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cb129e138959c2b17e26514ac0def563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e501ea2fbe987e678dad514b4f601564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d22a208660e7a663890a812dca5982565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c8c8e185dfc1a5e1d3a94f231e7af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a0ec60c9f376c7f5876862bf526e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3994db2ba65e46798a444ab533d686568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e8490cbfdda01315d559f6dc21c47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4749f9b2781c5a44155b321a981ab7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde381693e05a8bc63dd05595d112f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaad04f9492cc487ffb9c1e0bcb224572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf01672f4f7bfc4ab18079930ef3c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98c47a1b06063d3ede4d0d03f1595f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed649c76e97e117948f3cb7ed08b22ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b283863f602d5327abd98bd63db2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370ee5367cd887c1a60641940454bdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb681e2c230be3d7c4a2574992df8c0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c244b468c77f2ebc90f561cfd7e536579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd024c9229c064cbfe76d2d7aac50ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39eedcc2852075bdcbbdaffd425314581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df829643481cbd5ba41e6a6d6524267c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e496bb67a418d18df253e4211c278a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9848fa4443b7e6c4a53d0077b3a0ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6790c04b439875fec7dca2aeefa6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d63d62ccdf6a2eaf99fb50e7aba96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f788f0fbf6afa8fd70fbdb25e365c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541129a5f064eb67749e5ce9973cbf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09dd4873dd945e26cdc1ab0aa38ca0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444742a4399e9a1f7e4315641a86e8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b696c94775ccbb77736ea61290b713591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2e810bf408a221e224e263a69ba89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80633bf7bbc72f2cf988087f630d73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce2172e7e03506486afe48ff37dcfc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09d81a9f0f56776be63b77f8cf1d64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947e3052ec4f17f893fe34c93b1000b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b44f0f1925181332e65cf01e86cdbf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef1cb0a67c58aa6f0360b77b9a77e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17187cc7d72c2d240ac272b1513b17a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ea55460d97f3c1fe2b09092013bd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac9653466149d1f285f048ef1f305d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c56bc59fdf88cb7ef71e02dc895c4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bffc3557afb310df5057493ed528d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6179a9436e5137b671ea8c2bebadd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cf397f2ec45312d7eb88d86353904605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039b7487ebbd8232e4bc867ed01ec21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06254d10d0f07c6fe48ac07e40d9c6eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe017cf07a33bcd0a1416b21450aff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d61376da540c25f7eb8b30716ab06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36226646414f05839fb4ce6274c877da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bf76789f5bf541e731d5d33a1322b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a1aa81a785f1564d87d2523f566b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f9c4c9f01c75f953cb16ed7463fd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dcd67eb7a187529de3aa48a27b7f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02900cc8e182c61597c56911af682749615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a600180b90787b173eee93972bf335616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4461b86e99948eb66b55ce7a484246617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d9ff900647ce8673110938541f552618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e2fec0c3a4364fcb5eff7da5fed5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49575ad9c0bfa5e377b9b092a93b5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3fac6f3e9d8b88d58c69addc92bfd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bd23001b56414aabc9bb77a7f2c8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f0a6220fa66a4fa07aa687ed319ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d80a0242cc3b67a3f4f94add15250624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d31b84cb0ca65354e146a2e7ab6206625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a82dd1ea6f9cd50bd0fa3c78befb36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a6050b9c671bd9057c8ee681d489627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436aa10c3399c31feb724378e3ea1f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c047f9f7f333d90ab67453b84eb0fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd8ae36f2d17952d87c71df2bbb27630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618b6b72f1e355d1b8cca31469cc64a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8b962100d3998d81c7f9c41450b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb9d6b1981208a073c155df395af57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dae54113f2a2e7ec21aa27199d9ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7177ea8a50e325da1fb1360c34c413635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b252ed164fc3532ea0bd208ee45145c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311eb05ada68e00f6c458a4134a06f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb698c1d981d5bb6c7babf540bec55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac791c6cbea1eed9cc6ee5da927553639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317e8c68778ee94dcc5ed3648810afb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a711cb7c51a8d85da5d90c60c98e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae37eb4aa01fcfcad73103bd1bb661642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75519f3b5380ba943ff99c653c3c4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0405af57ff9d23f077152a5263832c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937d1cfd7256bbe1f9fa0a1d02e31ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cb5c4610e3f5071d87257290a7f4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24860f4ed21a0faf5f629f846a55dd5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5ff39ad3dc4d70060a85bdc23d645648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1205b4026d575c1d9f60d261b069c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8915c92f70843be8399968860aaed8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f61d7f1eeda1b81dfa9f85c2568f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef36aab0a9608915a2c7ec4a7f22c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48d1416e044fe7eed1de38dd684985653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c2c14570182f8c58ef28ab9745e27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde4ec76c93705c934b8f84e7da4a8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ede8fc7ab34131f705e018ab78b61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc04d26e455efe0a7ee868c035fac4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fb218392dc3ecdb38f4a455748911658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a94e99c69299877a3c2038ad75b35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e0304d9038023d93afee211072fb0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71ab7a5b551a792228a0a30064e254661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64552c6f1cb2318c7c047cbf22b158e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc98c5aa7248e0cc50813affa2ee4bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451643e4b2714cbb95e3fa5a864a49dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4f48131d12bf9b476ef576eaf15c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c793f3db81dee631a2a209cda8f442f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a63402f261564b19ea034b8db3163667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72415357cac76853595ba179b2a35034668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81591a96b260ed3e5d365c8366001e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419eec81a369b06c1cd8492dcba9079670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6103e4760018f7ec1f7084b3d7ba20c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b24c38a4c64b96d9be709029fc51b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e090bae04901d6d00fc3f3882c5aff1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d5f9d21191e86d769243effe46f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c4520d45a8f38493256fe30e53ffc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0cbdb9610da6ec3ca3502b4c224b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aa066c2282d39fa97aa63eeff4bb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed49e43995500a8851946134866074678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eb915da9e43b3b13e8188b72951ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1418d6ddedcaa791737dfafb01d263680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b4aab6230bf9b0b4a9f3b00f5c6b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526fee863931a970916b0d58c82bddf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6296063b2e8c7b76267a8ba08a23b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b3e93917b457b9052d2b1ce312801684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e952fe6ca4a9e064ad51dc8d3c90b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea60acec79c9571e509389a43aa27e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bb0238cc69d0c1d49dfa87c82174a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f13e2cf57dbf8b9c0f91ca7d91728688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34658f881052d746071fce4389cbfd0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e7ae9abaabc9b72324f738fed11a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094879e67132b5cf1b950714612b0fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa7ee800509aef1a6a787364a0e5bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8a0cac3541697838975afc9846950693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027f64b3bc07f8f6ea56863c7e48719694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0611568f25ac6566ad839448e6420b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062fa540ccf8ee7bf9de909aaa9deef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea8d55bb0e651d63293c42b466aff4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1432919faf776c9c21c7a7e1ceeaa39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f867e81cdbc6dc710db9db24db2d7f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180ff10274df4b740caa94f01f9d13b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5d36c188c8c0767b9479f6c6db3c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f19eb9711729f59cdb21303b49def702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422ca4a1ff70fe25647bfab1d0e59f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84e9510034338c81fe24dfb7b5eda5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7af1e155397826b7dbefa2cdd4adc5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c77a2c1c492088064c83963c0b838c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc064296b68c2eb45e8cb5f0bb675d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afa82009fa39ac8c301823d89e858a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ac72ace590dd51ce6661dd3c9656709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ec03f7dc66a7fe7faf57bf4aec0af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e4ea70dfab6c3135ee3dae356d8f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cb18ae0feab757a343172aa5c44be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ca4b2d8dbe8e4fefbd948569ed7d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf43f97555ecbb0710ca5818266e154714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e117c82cbfd256d4b32394bbedfea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5182c83ef611da0b99c526303dc3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9360ee9b4daf6228309f2d46251ff9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239efc5923d7b1868b2c4c79b279c7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c5b60fb6201ef092c6889c3a049d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2af42de12619aab9241d9bd2286f39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6c254248ec3f4582292d2426afad7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d76060eb2242949948898dddbb0926722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb665be20f4c342ce6dbbe42fa54f901723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8b077109872245602f0f6409130b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf5c8892702377742c172e2753937e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f3dddbe50b5b5b9163271fdd8a95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eb590c88112cca4091f93ab556d61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16505452ba738b4958c08cea2adefb38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50def0818f4e93ee153e3c386ec065729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd60d998ce19a11b628dd145b6c9cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199bae6166a6748ddbf91f39416f9c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e435568b76b713f62ec18a34bf6d68f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482a8a457275bc0877415cc79040410733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6e1d1e86d1955b93506d1b702d0d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49af810dda69e5145231942a712fce2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385d2601244ee900803b76c7abf5750736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521f49eaecf6934e82e8a97270c5d3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a51ecfa3fff277db06ec6f8047f59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785db605e58cbb35731fa39d2c04c0fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ce13e3b30e3143c57faa8de6b7ad9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214b31d998d4648405290a40a10e683741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d322f944f4f70d50707d23eb0d11d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f565b4c91234bb89ab767beacbcee92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ba8e77b1d502ce487a42d5a787240744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef227b8fbbda3a87ac7abb1c123694c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b99b8cf5ae152ab6ec59f0baa15da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422c0fb5cb8ea5a03e1afe049dc98fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e4494fa09a0fa304e0867f61ad450748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c644c3be9698ed27f11d1e2557ec34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3c75808810de1ea99c433ec8a731a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321c948ff14f67a74d142171e4a40c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf29db6e910dcacb2dbec33415c692752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd694e3d236123bd4d791cb61fc63b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8469a2c6cf52c863624971b554d7121754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e4e55d250464d5a159ebaee784a2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a193c15f5193a41da0958b668b983756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6dfcd3fb1a65fe5687bcd5c5ddac9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c18b3eebd12af85beb6ec26351f8c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352974cf4e7413cb6cb6f3bc9c02becc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf88b1999972a00ecddb7fc3c57f625760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3457809ea1bc573059890b1e889acca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822b86d80d9b77110893a274a8a88a3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b872f8c6b8e7b1f4ab59bc36e4d1d4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281041b1ea52c37a54279cbc586bc6e3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f5e6560e12ffede2d4bece1fbecf5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08ec3a18e86e59251066c21959e16b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffb3dc9c70bb192e391bb86a637617767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>