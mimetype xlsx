--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a53800cbe763ce97fa99e44b6ea2d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc299984a6dd465a7ba31582b60d4a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64beebcb7029531a27a8722f2b282323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1208a5cff25d4bc9f682cc0391ee74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6b8d95d8afd39796cc3c9076f41495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ac0fac258eefb860cac51c6533afe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de935102804f3c9e54d67fa9e4994f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68640d1c1a3d0a3b71672a134d4c77928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9678950f10a572cbc16d7e17a1fbe09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af01fa3d324d930960087bb4701e12810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7eb2fe76edae7e5d8a282dbb8c98811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82339976e11894645b1d12567db2f71812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf1e9033d66c9c30574762cb12b6fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e041c3cfa680400461af25b6b1e74214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6be7554eafa225ff67d109277a7cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c989e519e540815b6456aca4077b12a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f446b3bca6366e08373fbe5232af5d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167065374bb585f14ee7a6f971c03c0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6788f508ab0cd49fb26b005c6cc018819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a6fc87304a74058ba320551bb0f6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba5fcdad3e43be2a28975dcd46af3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18160d288fcb0f33075888258f3063522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4227c1b90d3b2b0b4bbb4896fdcbf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57dea4ed14dc9d22999786d4628b8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b2b2631b54538cafaba8a6ab8c2d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd00d8c7cfc4a508ea739d4c8ea151826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b007a418a6c2be30685ab55c35e1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b5870f891951b4f2e29df38d250c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae46873f5075aae018a5030ca6f4c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b97821608814c56e54d5bf2b3359830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc447f65330b7fa22145a8a1bb415831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708a6fc756e64cf6ff097d7b008458832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18de11447de9611d244e4b9327f49833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca153a611abcc876d742e17871ac014f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e48696504fff96ad14e5342af423a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c0c882b73c6caaab3096dcd8e69436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c43e3e9b8fa28ae887bfe81b9ca6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1dafcb4c73ac4cff3976a09064e4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128a1c89a3d53394b04c50355304ab439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285311f1d897eb3d528d3eec3268ca540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5df2fbee5646e7b7f884a41bb21bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf07501435479b09a9d780d6a1d72e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47af93d9ff5f1403dca86481b3ba5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40b51d303c03bfddd1fd968fc26a1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8849c21e5241f64a8fe5a15db933045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710959f2dc3cbb3095e00b6b412f4ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079889fe4d6d932b42cd3fb569acdac947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d032223e9e4f58c396a2a63710ffe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643833fe5364bee383b96d9d3ac32ff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dcd8cdd96ee997242029c349e3b5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615ad3062d71127def86b722c80d78551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d91403e2b2ae273e1e3061b07729152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc0a7c395674d1c3070c9bcec37a0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838107e1c0bf0d3e075f549acfcdb6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c7e957c839ec63e177d4f9ca1d7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41c87ad601651ff1d8bf2f336ef71656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f664a7e5ecca8d26e023d87fe43cf1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b3fb420b7b318770e0c2059dfdc4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9b097e4350d1185f3c16f5e74055a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de825c55d27f89c3148cb9b5e185e8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5939db561be0a2614cbeb9dda2989e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102d96669a3e6e6aff2985eef4a477b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b896f8452593f4c032f356a6bbdcf363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead4cdbe81d3ae4c827c5c5405dd39864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b51638ecd9262d5b2460df2eddd6e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5a45415d6899b27afa8ceb77bc4dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f8c8ca644a178d4cbdc06d8b80fe567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0972e5f41b1a28a594aeced4a07f6e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c49ffaf6fdbcfa86672f9c49bc8c5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78487956a9377b479b49431de556467770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8d35495fe27d53d5d15ea1648e33471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68472ed6869dd1d84d519d57673778ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42167bd964e51a3b2c3d45804e8992b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3ac9039aaf9d208529b3037eb111874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec423042933205ddf15c7fdd8ff921a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c9b5200273f3f4b2fb15371d63e5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cd13a22804177b5d2e60825d4957677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9366e84ae7d6ff57c7173b7d96ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06736f15aadd264eb899c957a2b97e2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce54db2e9dd14b27f65a37c836ea1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335022c41ff2c622888ae4ab9676b6ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a96816de156d33d755006cb58f8f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe5321c87fc6533678f5e37757990383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb595acbecb83b8d718f08edf10f977084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72cb6fc92a344ef32fc94be0681d7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b6211e0051cddc28d87a36e6821a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d575ced4f575003a379798213541f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec523d439e154cbbab82125c09f72a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aab79cbe07e1e299035915032fca2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e5a7d9e4e8a6b27498daaca7c5d0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769ae058ae3fa965d4d03fb01ac763691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35ae2154aecfc0cda8a8a55c2f282192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6e14401c509ffbe1f90f139235c4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89105d756ccd1e9906ca0f34e90f77ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bfa3ed52cf2944eaea2ebf1a1452495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dedc75b22d025efe6554706e0515496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736811ab157971946119bd10c7d52b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e743a391b4b757ddc27b345781eb80d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046377555512090f458eec2cf945b0bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d19ec9fc06d5764a7f3baff54f8bec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd07960f67da49f0916ccff2044b911101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d8090c163acca0745daa0470d7d66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74c90b4b41db810df302617309d334103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ef42b30e3aced655e828afd37b2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ebbc0dcc7350f37e194dd49abe8ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0ba96fe9d143760a7dd942b527cf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4a91b06e904fa79e333441d8cf578107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0a892c21d3ca62d4a31b51715b16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21625b905525b14f61610945754bb4a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf085e4bee98ecfb0ba4b0d05661fc32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64803b405b797b8881950cc5a562059111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b53bbae258d10dd366d61072602c88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea827492d7246b2d952b11255df0b850113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b110ce3e908e4588f79c08f4283c2c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3348ba27b0ecb7c22b21d4745d6cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64a0801f3de85e6ddc1914838b5113116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf316c2d8a12a219b2aefcce9d99202117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79040a39932f3bec3068e8351f7ee678118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cabf30308c064b08242ee464406428119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fc0be98498d3e278905cf75aff31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cf57bae524540f620d74d836404b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff7762120a26851aaa4f472aecac4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860708dd0b4572acdc6ecf5b4572485123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07d800d286ce7abeedb0c11ae912c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6583d81682888ded5ab8362d9d1bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969271f5d0d4becde94be476579c3bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108d234effc2c3bb9d2e497882d91a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf07342b4b2bd03f4c15abc58033b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01e3ea0c841dbc3ab4acb562c3530e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0190f92b8b25a13e6e6a7ae2a41e4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac1786bd107143ba9bcc4ca5009c17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c751050a6891bcd1c0b62fcc3ecb497132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6c4e9e619c9a90033a92ace6b70c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b232f00da80c77fc4a11318c7fa001134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510a3babb2e9bc55a364e6371fec29d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8dc551f2cbfd1c752a9ca1aada0e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06be29e3ac437a2ca3180531a292041137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df1597d8b8c42408b4c884bbcaf165138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d947f669440f6a8b354601de588380139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9de677488e7feefee7bbd1e7b10ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd0971036bb5ad505c37a1d9cf8e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576d9ed3559083cbdfe87bf2db4ba51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fe0ecb0e9ff828e9377047cb5a418143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033dbf5863973d6cd181e12de64a308144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a3e3d09b694d327a424fa9fb80abc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d1aeb10c166aff8ceb1b5ed0b2f76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70617a84e320d1ed5047387e2e62040a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291b7def9c9e143b855611004275bac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e488dec49eb728ecdc325bcad06a95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c3063fc0bb83fc73ba38e397393a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587465a6f878102909c9a5abfe49fe9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d431b82d609e55bd062b263641bbaa5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c1e0affa20f57a143a46f3b929791153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc93dc5cfb5a50cecdf1d6f8e91e98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe1efa82c5df3d2eb7b562765bc5af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71a1cb6f02a9d19eedaa16f23f868f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81063877d73b7e5390ea53dd05f2d5a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa7b3f88d7616906e3813b1eeddc00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b61f7945f25fae18d151b942b04669159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305072fc96166bc1400f40c4db9534e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df210236caad62203c5e663eaea46de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60083c6f4f12a023d058ab03f254ae7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ef5fa5f463843a7ae6103b4fa71db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d8f2b7794a93cb6b110c7c56910c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425fe74fd722d17f4c5f2df66bed882165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd782ec51fafad0f35fa74fd3b91da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195831e08860299efed6545b83776a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ae377c7f21a1a5c570d3b9a2e5ef6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b00a28492ae91fafb8aaeb9a255c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fc748af8eacf850b46d7681ebab68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172b2fbfd1e8de58baf0b240ac83435171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e4d35aae855d9c130044fb95272b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaba63d15710df254b40a5fbd0c984173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be32f2398a083056b0709ee30b3974d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5f21ac8c9857d8c5e940ff5323219175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79101c34c4c175b96b74578d6ad4c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522cb96313e87b0a98ed4db33ef1c19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d56e35ab585f6a07e9b3e05339ac95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305c935a911c2b67a7589ca145a5828179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15186898e4a28b797878d487920f0e5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f2ff6332663011b51c82d6f5a2c55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26b660c16b8fb32fd5ff1f96e89f4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8823eadb80c0064fe71a201faf380183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa3b6eb700f28e07149377cecd4a07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153781095aaedfe15475ef663a39429185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545f0e5938e24a30692bc78aa5512e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce561311b603e9af6e74c09e5382a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2690a6e6d2f6b0c33ed4c843088bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be35e1d99b140eb2e27fb5d0833702189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc4377799514efc5b1f5b11a1008d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a973e41a0366e635665775f6f8d56f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7665fac5537917ca500a2697a5dc5ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95584c0741d29aa0acc4281921715e9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f746472e9fe623dd2c2a7925e637e65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43e783e5866c863343cb6f10d7c69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa519fbe1f727d979c2c21429a8ea199196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f329a4949d06fa080a58a094cd85406197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41030ffc2f42e627dcb4e7ee49b8c918198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c668f9362c3c8da71cd89f0c2e36b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef73b7d306449adb5b2db7c79b72406200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b3da058ef56eb14810f87039f66c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2a18b1b155f8fe8949eb8fb099c09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65149d5f187bb8eb2d8878efbfc9d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba21864981d0ccbbd475fb9098a11a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dc217ccd19c3edff42744173360de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f611b8614d122394acd928f731ff7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74448aef1eb8896b9cd4401581d546f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21818d402abd5142c3882523d1e58dda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cdade5f94bc0c4d44f1bc65de1261209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c36aec31a12799457b5c72c12264e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadb84a46c25b117d80ecce91af7ebf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563d66aa96e115afbd6faa930668605212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f73888d7f7c75a9fd8d7dd1774c652213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be23d7854d37b0fb5418ca464c39e62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f07801494c9922a3de2f528520fa0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a665c408e72fe404c39a924e0c3161216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960e305a2bab2e84bfe967c162fb71a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b451b1502ea792476ed32aaf64824a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20fb0b00be14d299bc0a1837987f6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e735b59b076b3649b57cf04c9b2be5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906c2abe55b65598c87ee0dd69c57b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f988671f454d672d71e89aca4cc123222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a694136d04269c7e104e9051e87593223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df21ac360fd01b9aab70ed4f7d1764224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf1a7087a966f6e0454a5167738db8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378961350f97939a16c22ac8d8b4168226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c7a7616308bd5de1f079bb02f6a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45111c375673c58c5c5d64564d2ad12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f0e72532c113fc3f3894b33a2d42c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2857929083842436fd6be2da4673f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea3b21cb116c701938db307ec3ac95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb913f3a9172ab8332905b5767ec06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fc94ef1b81286a1dbc6ecc570b1f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63754c5db476513fc326382294ede978234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf89c42045b1af98f4d107a9ae81ba7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e12c15ed58e27d72b99f15370af51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee33f0df06bd82ed8f6194eccfcc22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d82ce6688dfb5a32cac0b84281958238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c165a8f871236b563581be72f8ebf1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f6e73976a121b1b52378fc817a0fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed3081b73b59559e251fd2faadc253241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f227bbc354d46dfa9a8f8ad62f3aa0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391aad439a67ecccaf316118334c707243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d21b24881f4b10247b7cbdcbddbb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfd405296cba3570ff5a73e278c02c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8f117301c09bff4ce7f0041b37b4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0f220d4e0e9b960c4bb4525fe7abb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da44a3c5bbeb8b32b012ad53616603248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456cb3a419731a405774ccd69ec5f10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8883fb8285bc409da75d352dce68b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ade09dd7ac99719d3e57fd26aa7a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62057c10832f90b22d8a05dc975da39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ba8b7a44e37ab1daba9deae05a24e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88eb1a0702ab5beeb38cd96ffb5a4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4a0933e82abbeef4e9817f6a2c8d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d01c933c9a34e39bc8c7ab14b9cad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7278f5316f43db318263d054dc4bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c5532d0aa49c87a3a3ceb1448d95a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828940fa1b0e53cfd2217a74eeb3df9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9104e1eae8958a6263f6f29fefed6c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78410de5fe481874cc9f104397b23fe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04bd153baea47967abc3e83429cc21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7b434137ff4a132e8e61076e4d871263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b118c69fb0b6ca5a478807225ffe0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b38c0bfb4e1aed97d47119f88c2fde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4674a90a2b5950699dc6a37fecae29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31d5894e26945fe0125f068d4821ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64fced3619ae4ced8c986c3cdcd82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950dfa41a676c8173881c5e9250ae79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd497cae204e8b717d27c0f842b557d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f480a8b11fdc600b66675a0a4ec4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e64ec29d82aa34486f489e1a25d9f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3f446a0be27cf244d6983b304ffd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe57e5de690435f1ab6585f3a059ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa33ae3d962f8b108842bb59aaf93b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e2c7e7a880ff2abdb4318340c3ac9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a09c6bc20f5aeb857a70d6fb9b336d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d6740354f7714c51303757462c099278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b6136ca695ecc5386e9ee149ee28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4b1f4cd2f39cc72333e7e42f66566280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd42be3631548a8d59d5082ee3a6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920846cd9732e17fbabf8d0efbb9cd63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9804daf944382d9c6046dd01e727959283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf55a145914de0ddaa519eeef446e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e44cdb22a863450e6fcdb17220576285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9bcb367670f5a08702daa4da8b6be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce9bf26fd4d0f3e3d9aa271314c50a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deebca69ab14adc505d8834f3c83de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4dabd74368590fff0ca4f1ab625cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8d53013f6826dd473222040372583290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85c583612d79ea035fde7c1952cc8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49876bf00ea0b34f3e6a1b141077cdd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728fc2dc18f70c74739ced7eb3f8a2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e508530a724ad0e9c1c8463cb6e6c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c4d3b6dee19723f72d79d34459f51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d6e3f5008f2e9a0f779212bb4d999296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab486799b14d46f3863d6f8b9f4fe608297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b489e6e83f18070fad1e7080777db2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1512887570c43acc85ae16aec5a94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863c9b7268ed4264eab000c24753f5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53a978dd8cc823f3a6dedf07d816c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64c31006deb099bcf738476caf5df6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddccc1dd53992773975530b30a0501303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54de3f6a009623bdc95925e4f24a5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ad58304c9934302c2c367af6a2246305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef4cd444857b398512ad32f664fa9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85634575acb48ab510f569e881b3dadb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520a2d2fa44eecd4b048330dbe92223308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fdbc78e28c7add15116dd4741778d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc99f8c199fce0b83fd38da88c95ee1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946224c36d7635e21ab1a1079b0fec9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802186c5538ae43da70c12d3c4b0f8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e0bc58f591a62f596700bf28d01bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65736011b0358b6871565d2ed207330314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165b1a61d48501f817bff102d84ed6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a6de22ac6c4116712cde14712491c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a05a7cae519d92619eec3a231e222317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dc19ce896ec7d93fa355e369ff775318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf4a53bf19cc690daae0380256daf6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf334441c285a37d2087ace6f63a183320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fff9b8e18a3bcf1ace3ad219ca01e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861db9e73c83873b490b9eecd8413cff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db30d48ccfa9a1b356d49c3e0f5973c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094520e3296b47ade55b617a78b18133324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb1aa08f7c733719a796b28156e75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d15fbc4ac1ed39e526b102395b337326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18b12bf8eea238cdd7095ec9fe1451327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063335ab9fb797467888e305906a8503328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f6dc39c65091ddbde2486579276c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212922fefb7d7443f7e294ed5a10077330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1055ae6fed66c84923725d655077b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3021f489d7371d399624e8b5aa151332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697859f3d3dc7ccfdd48491cf3ddb97b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1f5feabdc66873ccc4d16c814798f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816499a5ecf63a432ed9447a08e5730335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da43db1d02195ac755908071da30bd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4769af898c0e4b5458b2a508c4dd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb900b6f93432b5003281126c1ada1b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39f218f21edf5cb09f6caadd1a3838339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579be2f9e203a165a992895a3a6f634d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d0acaa3ce5e1dabf9172b5eed91ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71059b7914ba3f5393cbc3b203b9609342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a8dbd1f6e9ec29a4848a4362bf357343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bb2f7e1402cbdbdf575572d98d19b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0a153f0fdfc1a53daa071c1e9b4f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc03521796def4b929d10b0ed2811b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b3966f6264afe5a8c7f65643be11c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab623ff90e6ab4e4355d91b07d4580348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a75d81645049c66c019d4e5a194a71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a1fcd28b3b0ef2870491c223c1872350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37696ab030f7585078e2878d147d4115351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9484001756ba5ac83e3c8482606fc56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8a798483b577494b1e31a38d51568353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a1b9be861fa5da293dc8557927566354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3ba69e8bcd5a863e1100a7c11fca2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a4f098545170e7ea544761d70431e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa14e51d8cdac8ae3e6cff39c2a42d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d6ca936ec2561d3ab85c82a3f05a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecd44d1f2c023fcc1df5c5e1c7560d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d311fc1ba8bb81f9878e1c78c1e63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a572a2642fed9f9fa1f266db58beb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da0507bc89a907ef6a3c857eb9e3e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e38d6cb7a3d379566864c7006bb52b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351c7208f1dfa4ac5ae9748065d2b0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72910e0da5c01ce6815e3eb64e26735d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fbd1de2090e60c4b7180e80a2caf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b65b6aa33461d8a497108bee758f1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16d6de9b1760474e93cae04a59a57a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534984e41fe78eb2ef298a9ed7badf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd818c8e984e0545a95944e92d6179370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b03b43f4ae69233e5b0d5f9b82af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22fd5f08604094f107b678585f946e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5a0c574e19011c7001053afd29790373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f612f2fb447fe3d3b094ebbd11a269c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfd52b7f87ef111797b3d27c03cb09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5edc084bbccfd54bf2c02d5e97c01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08043341138d3acb55d48a4ac38ea7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec58c2e88c5b179f6be260850d0995f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb5c93625b8d46e2bf19e150dd98ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263071171dd4b2055cf6b00b055ef49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c42c3fcce6ddafd341a54c8eb04ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464518922f95c06f47294cd0088418f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10fc5636c6313088f99ce3f652bd5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63169c6bca505b947697a386901e33bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1313ec4d83aadd1f583b0f680d84a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937ad552d2576445e1ddc8919e087e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4222661632d84403ea812079295b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5f7a6abc976fd3fc7dff21df387eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6da4bd428da87fd1fcbc6d1498b5e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e6e809abcd38d653a1b3e9dec2a08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7721c001f62807471fd08b87465b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dbf5132601e803c815aae27198df4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b509e97ac69b14371c030d10772f1dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd41d20db5c4f2e912c474390a79ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab724185e2ef641fdc1f733fc2a5ea0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d12283839578f580538083959ffa73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af846690c770037d48623682145ea77397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bbf9bc8bbc461dab530aca0160b6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e66dbee119356c7d596f207d292cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa03dc5fc6c308b1470d1fbeb7681a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee401ff0dd0e1e1db670494788dc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6a192ca45323b47d96254d9569710402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faa1097e57997c649e510575074f75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae483e8510c3455b75dbdd333727d11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a2e34b11b53ebf8dda9519aab7ae0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2928fb65cc75eed5aaa0322a9e6bbd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426c3654bcdeb174769e8392dbbb021407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9313d896c62ca31c004cff082a2b9a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8435ad743e7ddc7de78319affda2b46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b041d456f1d7af9b320f76c2973c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0927a2be5e3e54035185d6595a375411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee93dd4fab5db50b828bb962a222e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba03e9d499352823aa7498455a10e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f7c77d226e303e03f973d3bf4fea1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040192858f61924122ed121ea88dad51415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2680011353332aa2206b71d69de980416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02cc30bdc293e4c86eafa4060a5c42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4533db89fda82df7111b968e7b95c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b0e2f8c33598d6f5d81918b405ed4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f7f54bebe52a0614aedf1598123f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f133ea2a92d5c76e2008ca5e20f3fd4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3305cf3c37a608e5de155446a6a63ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abd4ab02e20501d6b5b08c7b3b564b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8df7dfab5706297259451c21c388ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1ec8cd50eeac9a5c280d60ccf8a81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048960ba2347cd2231f57a730b0d93a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32439a6bc4e65bda3234cfa5e21340427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f0550b66233806e9aca721489e70e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a79e5e3433f01d506c77482f8300b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffd51d83146cf0db05f459c0198981430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e59993fc5c4efcc39f8476407f549431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ca07e3666b903908f2ffca017925a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881710a046907f4e96f49b8022bde1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178797583d55c4b22f21c5167621474f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937659b1cd9c1c2f17bef03cd813569d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a86023cfc29d123faca1e19565a294436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3972eb6da8e135ad77d9adcd0c28ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe247d093666a5160f573be858df1a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a17919469e8bad11aa6a99b93bc62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acbff02cae3ac10ca0a6626f07d4a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37243e316874af9db7b772e7c2bbfed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074c828f6904d4cc64d7d09dd51eac5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f745177c3ac2f518f0a316c6315bd01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd306fd3adbd40e81bbe820acdce2b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de257bed88e17ee9104bebb29a13e8a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d92ab890bb54e59a8c57f3d280c22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73865dfb61babd1e28316c98432d7560447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b890428ab3106cd57ebed7763e2098448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891ae5defed1e6910eee0d54d6b0a0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e13781ff9952beadbeef3fdb0154e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295ea5aba9ef91a27e1946d66a4cb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799684de27e79470fbb761e526b685b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64abe06a4797242ff7c97c9d224d3bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b72107fd39f38460eaa26be09feba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc04937a1477b69f52b15fca095337455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8234f6a083e47d50d855c9c29077456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad57817a40c689ccc3004ef87537410457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b483a29450837aaf2764e290ad940458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3212c471d00c1796dc7865b8a904a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9efac1ff3d4ad96e485e3875ae1677460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387477b2b0008bd685dccaf24a9eb2ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e78adf1f3c06bda3cc91b6031f5bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346213ec8efce5f7e35c43039dfb9c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567c4a78e1aa82ba746429b082daa68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c46dbd97d225a9173dc81e2ccd7dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafe623571fbf8ba8a3bd445f137667466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8369732a1ef793dd646bda61528317467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0d4b1b099808dd620c304482481fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f234a1892104ffb7e2a123136f2b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2e5b404c8585ad6890e80dc86433b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079394d153453977d065f366ed09986471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b6b1463efa9bcc549ccd3b0546064472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46423d8248b4894107b39bc01f14a281473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d53d21569b917ca0fd35f51c7c2a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dd06844f3de10a831bf6a26443744475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea325af62621c66051cbbcaa7aaa5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b645462d5db94b70b6b2b4c962b73a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e255d3e8ccd0abea345dbcc731b7e57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a360c6e4482499d144e61834c2ba22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafa3858bb2a2decc909b8b0430f4b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54352f0382c32bd878d8cfe9b8dc31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5777a3c9e5d3db79a81ce527e231105482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50cb477ab898b0f47f29b1ec5905a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd380f80d95ebc3d51133e14b2b3ab1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6534e4af81be1d0a17bfbc900c43b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447cbf8d3c33250bf9e7531f87c6c6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623000464beb7dfebb4b27499fc88db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a27fc4f934100540de91e09d60126488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39e24d4f509414a474ebf2644b407f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316004566e50b49cce0dc2f8ad35405490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d396862185ec8ce5436e7db6689c137491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea62bab04d318903f18db0c279a2886492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbb1a9e50953c8d1659be4e2db26fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37388e12cacca86825df40ad688007494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2678d476bb062661f0372bac838f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956212679000f65d9f03139d88fb0f3f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022cf2329cdfc0976ee67266fe35e41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993461c23c356f0011bc478011bb49a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6194a047fc6a6e548fd7dd125d1a0a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8c0c2c6c90952acf06901408c6184500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c8d25efc5007dc980ce2dcd8516f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18f1f7547c7ae9663fd082082d4e89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811be04da0f74b8d39162ce61876cc82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59881201a0399171b5e3736941509efd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d656a7a4eb08dec517d83065e3f285505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967abf39ad511adeb88b96dd82691296506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daa7e8c0f19314daa801f607e3c60b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd13de9db0eb3596ead52339f09478508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830d80a35dc224b0d188bce7967e6eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910ccfdd921dbed6e4717fef8cda690510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b1ba0c9c9e93a90d8b8f447f7fae5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10344dd84bd5617b5d0e534b8f9559512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f09c080edf0a99a039c5890141cc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853a456be56b66284b650816212f019514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2f76ff27fe8af9ee6fc097766f579515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d669068aa876fd745d0b7697fd43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d802410d964dd8f04693ddab11c10c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f07866c76391778e416d06a6598e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2142da678f618c915cfbde7fb713e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a4ea5d82adda1408a716472937d2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6841d7379cd3689b06fafcd5e9735ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e368b09769074c53ff846e1cdfd70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1aa14c95904c576719b4bfe541788523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc87d7230956903d566e2e28203228524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4435ef0f6190b48c3668f6619c9b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251e7db35afcfd23727e1fe7c415d2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f547ca08f29c69ed4f0e153b65cba7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39487145bbe5ce06f573b2ba482d71b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1714b4de4ca8f809a64af482a0306529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a6944c2ae44cc74632e123710cdb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098d85c809013b551304b19451b5ff6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da481a80be272f189f6383c99914d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060e859c03f50a6b62ae8ecb2d0163c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821466e9d994fab8e1a8313ee4f89cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f8ccb7709a3fe464221bbc37969ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0e731d5c7dc88ad8ebf1a8cfc1d03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e962123ae15b340001aa30aa66fdb4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f3590f141461debaf3204ca555aa6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581da28b5bed32659cf54aa1eecdbc6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc664ca243b792ba1e36ff96287c50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08474a6b484e9aa5e89888ddd26857e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ce1defbe92bf1170e29197177b36c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b14d47349aacb47cf9dad8d38e5de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5592e1a4b7389268408e5872a9256544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b6c7eada983494ebe6dfcfbdb1dbf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d8ba01125ac35bea89fb940e26edb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daf11d360dbc3bd3529631fb9906ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d208eca99473f18cb0e2b711e4d1c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bba84630880e7e57fc82936a8547e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c8dfc03571210fa7d87ba7cbebb1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6885f6c1d2b5e695e66381a3ce82166551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace3ba76f29474ba49aa05d4aad632d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f17bb599a1f4281124d7dd36a50e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75921c5d515c2061790e7e4cfd6f5e9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a090a2a3bca3ba8a4f87821243b02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6c945cc53e3cf64d9f823ab4dc1d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5a391f6f0442ee5cbd492a7320e25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9baab7b88b11cde7c9c063634f483558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b43cb93a3a539e2605121094740e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd754361ac472bd257c2f207010b015560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63facf1e203863fc5ecfc5d0e84965561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dd7d197a2fe3bfe648ca71dd62447562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2818c17fbf7d161c253227e94f8eb8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6123175b113eee70c9879739f9a458564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0562e24abc73c621bf90f2bc24eeaff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b3f611d92e70d04a0fff96e194f3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161c3bebbfda1eeb990d465edc5bc56567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726f2c0c16a666928faf97f32754049568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc07feed44b2ef29ac4e43c46d0b4f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5277be8405a92f17a03de82c8f4d8c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd276b245f9bf1226255c395b12abe1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919910db5b38a8507c6e4d0f1c3fe62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3829e8db59cd87c384fdebca82919573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0bf7cbd54d51cfa40cf14871d78bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d952edb5616771850d24191f11790575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa823378825879a313da1d0c085e351d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deef6e39612abbe77dac0d4dd5616a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdaca51210f37fef8768178d7354b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668e0afc73b866a81646a8819f50144579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805419f13c94eea6447bf97fe30534f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c211ac6929d9790475faefa1f11a13d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aaa8f0f8d5ab4b59a662a586ee820582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c791673b62aa81af9f8bcfe80276b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15069c32d28efa021fed17afc14d85f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e1ef1430ee895df0741f8a73ed484585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4f2e5ffde65754909e8b6706893aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acca0ba9bcc20daef35b7bdfa20e85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6737b8e39c787d90fa00cf90306f876588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9053dffc8bda78536bc739b99cdf6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe69d79e5fba53f57b4ca11ee69decc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d105dec53f07931164e8f5be19d23b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5125019d2855d7608eedce9ed883ce5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f5c9151846ef54696326d0d88dc3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379f54721e94d85ee0c3eca6bce416a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499fea80e5905760b08fd713305352595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480acfafd8f5ff41424a0a1de6a3afa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21772adedf790d3050d9d66e9996ebe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7a9fd7276e6f297826d30cdaf0c75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe451bc10fa3f3851ff23da6f05124599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2683a2f90d3852476e2775477e668fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ddd4e40dd89daf8b7301b9717f5da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c975e8e63f744c2f33376a031fa89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085a287cce4f320cf0f429637fbbecf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e85c65de11ca7a03bbdd1814c9053604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f91e8b6d2e61ed3d1ca03a1359a240605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0709b1d8671f55c56dfa6699f76ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b8bbdf4f38c490ab2f090ddafa01f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc57c8df86478a1d89096faef5983d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37382f50dba4d39a0337539e0e422e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8138ba4c6e2a1abbb7cac7abd1140c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7544c48d447aeb18cdb5fab1646cc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42ab493caec509b9bce24c546e26fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497514d0f1b2fb390b86ce765a94476f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5109212631a7b369122b538e06f40a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c00e40bc4d7fdd87304ad66e126985615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5515f2ecc655430480debb6c5790616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100906276a223e325e99b42a9cfc0120617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2aba14879eddb0ff010773b29740618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bda0510082805d6b4db542af8e09a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b092503c1b14c8653774eb0f1250a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27bc90086a957f5a501f43762a4621621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed71ab9a6afdc14573eb3b7f39d0d3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876231046bf7ebd06922b579e078e42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441fa0540eca6ebc49b3e98cb7ba87a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e30ca947f284ff56ae85f893c9d74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4960c82b706da0dd846555ef4313ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee180a9bf86d107fd5f1d3cd2ee81ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8352f61f8fe40490518c405fdd5bf70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945364d459a3811e1ef76f0b901f596f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6312766638abe5ed5bf1d5d69ba1565630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec226cac2f2bfb856c66ce7092b520a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1879c286097673f5826c9ed29b91d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e5651565d95d10f354b671c1aef61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d4a4be8d5497d935e194886ec33de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644bebf2cd3149f93226557b6ba0c9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cfc3dc95e8031f36f4611152c93ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b508bd0e380b8671d0b866c6841af1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e91ae4f07a6dae2ba0a0ee91c1faa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095838766d44ef399cfdbe77c8255b1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4fd465b2ada417952a32d0c8ed6c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29191db708d1c08c63b6793ab38026641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d793b1fccf07b39794e1b10df23bf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ba7ef71062e8234e9776222136c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04db178b4de44b87e0e1f6cd3592282644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab78493e05e7d23879c57e5732332645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce0aa2b680f2cc08959a4700fb28fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa8f227095575b0d7a794e155aa598647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78d2c524471d2c0820b257b09b50fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bbb277f44b55b9fe1ee45b2810120649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee78d3c74796ea84ef805e3a745cb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f621976c899ced9a6891bc3c8c8f8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba75ff6a5d8d3e5612154f44c541811652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c32bf60912f84e215ae7936e71d3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccce5d48e6736513c15d631bde9d45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe47b2e0a00742bcb0bd3135a6ce70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dc3eaf49f7d5ffeeeea3e499ddd1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3ffcd2f24d40dc71405504da64126657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fad2042d76c55abc05163e3c06412e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeaa5e5c03a4980402301e4d458d08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4a843502ca44cf279a6aff7be78b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873c9fff3aa2f91a436eb9a2c7097b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de2fbcdad692a633ca10d22002cd1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d62251eebd0f9100cf046a7969da5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104b8d0ee713fa4d48bfc6cc76f652d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b6cc16a8955b49cf60d38396ce86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1856e6fd0690d9ef1fac10194b8abf6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d8110210161d17daf965959cc6c2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8455f16a66510d05bc490fab711a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50819136876d713e8ba3615e4563dd60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13265a9480973420e4032f14a0cb2aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189da22157f8824a76fa15b0aa6fbcb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cc28cdd821807155490767417cbc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e9afeaecde9cfdf7ad103bd5dc514673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8002bf1888f45c1249db05fbe525c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dfe67998b51928899a8d7af24640b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf26caa109f365204f2e465d4cb160676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c223691c48ef343d5709155b485d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d558d9ee70a633eeba2210adabd45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e02be1db5bd28a053ad5e6140355b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edadc2e79fb118e1fedb6226093a55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5532ad933767788cbf6e6a55d693e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfee8f51434a9a51fcbf5d651773ed4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e698506cd645ef9c48aea4fcd6274683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ca7fbf3da42a285742cac5c929e10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c0312e013921dddc0cd2df0af5d98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96599e6a3caf3a4ccaa76aa09ef81f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2979fbc5b39c5cdc5578b31ae3693687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b03a43b715c952cb8c01ba91ba5cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13465ee747bd6a679a116a4da78bd1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec57acb84d4187254020c3f6e670e09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e7924ae283a407c1a4fc1e643dd42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e01c79261e98ee8046020292b04ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea8aa34d66b4a5c2bdcac244f0ea25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fa72611eadbba893f2a2425d5c377694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb85050b210da235abe0984766a438695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4e8be081482309010ba01df727284696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e88b9a09c1a55b41d3b3f2e79cec5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54ee4c1e1e3887efb7876c5aca8498698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ba8bd63e6288d75c6be33a8efd36d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765d99d292656a1b6c3069aff49e08b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312c87bc94591ec6d30e88ec9596ad9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493d437a5d0675432c82254ceec9c82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c555bbb9495d4f2b8251d2006bf70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c488547e30eca01a76a1fe36459b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5762dd5de3b07f0a8bffa49f1f4b5b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3dab01cfb93692dac745cace020a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6c242deb606f40d460674656fa33c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45253cbfa8f3e9dc037854be723d4b06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abe402859696e87ee25f67f30e3937709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728225ea7429b6170a18604b514b446710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa8be07876cfc7c235687a691ab6f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed8a5285abce4ab15fefe313239e12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d50a5cfa669144480e227350988ddd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a7330e516474b5e4c38d49f21d70e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4878f4f7f1294689178bc8877d73e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c232fde5fb2a3f8109c2589fa711cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab34b5778c91af4a5a6e8bf04564ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b51658916f56a26f85430d066c9f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedf64c976047921909a3436ffba130719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e77eb48dfd45fab380a97a527147720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcf653cd63cda73c754f85bbe2d35c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602a79718badb717f70126d889bf50b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe2f8511cec443f6d84d1d4f2fea5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeb96f6dc9bd4cefa746421cfbd6e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0974108c681f94155b031a7331940725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e3d341b88ce1bb246d791ec419cd6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bb032d2941a35629c7589dcf3dce8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337270b9427a7e0fdc775e6d2cc3036728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf25d5330dfb1a828f46e9e84f2798729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3b5e1c7e41e78b04ebb6fa91cb3dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a343168a3570e86a3056bd48476d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326fb494bfeb54fe3fc2a36f50dd7de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261eee80c29b1bb1dac56b27388e9ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318274ef8a6da03a4e4ebbfacea4faf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b164a28f4b39353a842be372eb13939735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8fedda2a8a77d84b6eb95680e262736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6ad856f115ae7f51afb768649fc84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c78ad799d9e86bae40a3650ba68b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8d9d574467d291105267a6dd3d6d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7d4fb7e295b153a854f8de7679a95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309978d26d291cea7a73f2e6eb3ff1ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee6d8eb6dc45c49e01975d61a8964a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8686d1bba7bf8466cf61a7f6b5eea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960384fce490b146b26bcb73a678610744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ffbe139a3c56b06be06329522cf1c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019ac80004f4a703a3f2059bf5c6adb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bbffa6aa9372d732393152e171435747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f863704784582d7348ed3d6bb781e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6905f8b72af3527aa009432ca03041d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbceefbc9c02bdbb3dc46278ffc5f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82f09dbfd16e3305e4c5c61806ee5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e5677782bbf279f5f862bdca53395752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c00e92db6a0ec6a711ee9d4867dfe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cc7dc4bd183f102bce42d727aba64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa793a6c14628982754bd611a5f5c09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542123d1a950739fe5ba581206c9374b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f01c37293d250474f99a6734efbe84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01fab633da158d007fcd9e95d37080758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82cc596c29bb831ea82276caf91b55759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8191723732a2e1cf07c68ee916f2bd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec38c39d2eeca216f67aa4ca92f426761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13ea900aad97b15a0d6ffb9f0df5b1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2ff10272a8354439afaced96740c1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f1bc96c1caa7cc3cee96313cc62f1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9b2e238ba3ef949e889a900906699765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40008ad0657b308bff052bf842da0716766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31fe6f1b6a66952d2c8d2f8697b560767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a907def2295fe53642b8aa5552e12768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4d06a286d492650c4817cdb433208769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbe58ea4c25f577a52888a5fd17158770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec670cf62040bf643877b39a733c141771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba855ae7f109f16878608f8432727b84772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eb27ea46a94e122d1f463cceba48f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603bef025074043ff382bee7adfcc39774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f2d5f5b781249e3db802eb003f9d7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebf2b7d9f97a16510d968177bc712a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2006c7b36562b5a83d80cff4ff4b7e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c06cb6fb2956fa919f41c51db1d1d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231217927b37ab7a6e76e84fc479bb36779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72efe3f948386ac0f07789d7416650780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c93a4d0cf6fd3340865b4e55dc361781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a6cd93af53d9e98ffa963c54084ae782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1bf83cfe03da42b6c798f1366bbe8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46e7bc3511b886075649bc51e0efac784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9772d4f071ee2749ccee740d9f5e602785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737bbe06b290dabf69f060f7ce6c995786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c87861fa2966bff7886c8e29bd54e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7f3c17015d97406369e2a35d18b41788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07479fdc103dfe263e892e869c95dc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e58d804acbc25510cc91c3d6f3a9e0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3112c778a687163a68e1b982521ffe1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb39542c0357c99e155f62c0981fc7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac36686812f980ed494db939bd69197793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c82e28500a88421f4b07b1694a294794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1b53498796bade35f04712279d3cd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a32082a8e9e3c94453cafc5befbed7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c88d207d7e1ff2593617299de298eb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b03f7228df8391788d2577306e8e0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256f0bacb2a665130ae0f4d93b5e223799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4642906df3bb2ff1fdf5efe52763223800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5817ea159726b69873500aaf992b524801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586efe108207644b4ce8c20e8076564d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f654edec0f644ff2f161692aaec41c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92fceffc4c5525d5c9f1121a33990a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa2a4d15eb03f19148f6ae938d7a63805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136dbba359c5869bab688cb0443d987806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84863d9e199d30fd0a4abb709196bd52807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0160ca70f4ed946388d634be5ebf160808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d45587d2d1e4e15a8e24f137e97f7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751698c7e4d8ff02855e675164da922810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc37dc2778c9f64e4d1a9bcf1f6ab7d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eff49a1549ec7e6ad418dcf78adc1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddcb35ca0cece4c94f9cbc0877ea6c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5d0ff5c8073be1bf56d300bf66f7d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b99f4184a4e20473c279902cb5a1ba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00214caabdc5c8106cbb079ddce86784816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e78ab471136048365a8180e812929c817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676f7649a1c9f36f906dbea7657de7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb0f42b7fa2e683c5a567b46a1a6712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baefef431ebe64c2a8f389dccaec1803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32a450966e00f7121bb21edb2acf664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d9622d29b25bfa9dd80a685f9e1615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47685d03e83811f16bfdc97a7ff27a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb4f85924c818a6f5c2db014dd56a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec0bff07d833af3267a874af84caf58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b471d5e3053a0ceb7f808758577d689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11be322898211eb1ccd253352e9c65010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2063d61a7402bdb845eab88ddf16711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f8981ed3b8cd8f0b5139639cd9a2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a9228d117c7b02739ad78d0b6a95a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2ce218b00a8a6ee973709f5d87cbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26437dd8603296aa39efbd23b3037a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca00b45298094be525b39dca7bdafb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610687605411a3e7c02c220fcb4d0b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33225825f5aba2707b562954b233812318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfd0c56ea4ce259a6d0a1890c8391d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9cb7bc88bdb6a5b603a663d3120a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb322009694dbfbb8b7a98d17cb165f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c4bdabe4f1322b6d0bb9892042ddc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8559829967ba34d91e35ec9f48279623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b538c24b8d7f0807347a128bb4e307a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0de38348e9a97d8478c61b38901d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadda90338f50bffb9c4223d3b7aadc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afe837637e11ea90aa9e6dc4b216d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e0905e7544b9c38ba86f6eda7a8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b788abf0819971945a175aa3566e22029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b07c2b7763646ab8e8316a04d9b1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335606eaa6206eb2ca5d169972c22ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108b13975ea611a70523d032e08e8ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a0f529b60f04af3f4a272fecf6c1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae721cae9c1ef2a8fea60e9000ebf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7874f0bfd0c41f221bb014351db1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4e97beac3d49ef7069fcc26ef4ce836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b313a65fbd04047c85bbf95a094d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429c81f54fd202d9a0786a903d500d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801922589f79fb422c90303a3a27b28539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3f458edf5ae2f80536588945a47d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011976c2b1aae6b8a55557c8c1044a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7054958ba5284c48633ceefbed72842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260aa831bc2792573272f211cbec88a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf260f685cc4b1b05a1c4998e5531844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7e59c7b7adb0490dfe2ab0c829ad745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd696754387f2e08e35572f0a530ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c22c0e6160bb7a85b9e6d356c8287847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c43910e1e654f3ee99bc9bcc90cc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb09ea55e5fbe35a296a5bdfc0c0b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2b2c034363abdc6929ed993035c2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d32cbc7fd82f4810d2cfd8aa13aba351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31abf4d2f66846fa6b3abfaac3cb9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99e1ca0dd2977627d64394a2ac96f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eefe03f0c875fe4a0ff39246e7748b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc16e493d18de966ec69bdd74134b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11ee8246031bdb162c95231c778af256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d883bd5abde17610fbc61d2688d1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaa76a03420af6222bd171d245770758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2791f6bd443d2c870996038235d1a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d69b30b696b08a8f5f421a934bf9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af456bc77aeb53688d8b2253233cc35f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e5a152701f6aed0329f3ccd3dc71162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849148d08b54dada631071bb7850a17e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3084bb2094a37442b22cb13c4001f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd8eac1227c20b5b6254350cc439e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79554346ff62d12490ec61f1ab032f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41379de232a400ab701c58db7985dfe467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce1922141545282229174670d42a4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30575960bf45f9c3daf5096c0b819f6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9a2afea9ef0db81734be6612beeb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffc18fa835b53a549ac5f144bad6ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22402680de827897a292985a4ef9f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dd61385d0a049ce2846e9883c8a9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbdad2685ce6cfa9421ea016deb5f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925adfe5ad698d853af0fcc2f7ce9bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b245c6bb3111733acfd7ac9344a2e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bd24881d412598c96f8d0fa3c514e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d818c075aae3a72aaa0aeebd5d80a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349e5824a966a497e398a99c21f13e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74b283542febf0029b90158115338b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9d013681cd96e82ea24458c6d6c3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2472b9495df99e6a652a4880089f2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffa6373d6bb9a4d7a89624191b492783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c0e5bcbb6284dcf897837e8fcf80a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29ad2746cdf46d9eeb1eeaef8a4d5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b6de93a34220dd7d655f46753ae9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95992cc81ee72249943801d969d3736d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3cc0f78f5926e3eaadc3ddb33954f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77cf34d3f75aa178b94927222167d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb784cd2913e155c37288bbac14cad290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74271dc0bf18eebf0ca940c0e12086391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946c23cbffa227da635175ecd5574c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d18bbefcac057d371dea099d40ac293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9221ee19a4c007a09e944dc689be93e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1e7e96577c32b8fc5fd4f7db2dc8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a061c61c8e2be6ebf453e5688c049c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f93c786615be0878bba7796a7258ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b050733f77f65b1b5e67bc9aec6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae14319935115418355f4f626e3744199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64e24788b69f3580b2a738718eb102100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb3ce4a33c69e28fe959dbe40dc397101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed32bd86e7a34f13635123528626243102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387528af9188cd8d8860ab06cf13431103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706326360ff8213d30ee9fb4216887f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad8f792b364c6eafb78345339255ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a70a97fb610a121da8d074e969ba1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1ac2e0af56bad551430ce132617f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec68e051eb63eeacb5127c7920a2569108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae354aaaec47ce534f358138e7f36178109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e63b591cea0ba3c8a2cbfc4887cfe4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a60c5d40d364c6c92418a82cf1ae0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d521f96cf8510e5eeedfd5614aa2acd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df5c93a90a2d984f74e49427d3f740113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10477620f1a5fd6b06eef5161dbb9716114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b0d18610b957c385961adf3218b5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919e2c60e7ce0ce94e2524532f26869116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74659c698cf14e41ac4683b9e98a77c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffd967c6ec73c7f49216ca3105e858118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77417513897f1e8b062d48a1f66833119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f1242d6d207544eca3b5e6e5378fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1838288387757546bac3058e5fb782121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19d532b5fad3a133ad7c70ee3661b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6d4b9c652f1d3313676e0c7b25559123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be34cac8b46b9a4bc19bc1e6c9719d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f98f195cbf45280b04d390b6562e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79be94fc9501cbc3d4df1deba61494b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7b2e315c8c72ce463e821955167bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67380108b1eda8de90ca554fcc925c8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e6512f30716d7bc9b24f6cfa56c0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6ee9284d283bb90f9d9a0acb8bfbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37f2063fdad665328aeb2b3d7b73b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e32e687672d752c249857ea6cd119132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423b65bcd1b64fedf2df79e2669cd5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5755ed90a8cd1578c10f053179929ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb9e9adc92296137fac7cb1efab5dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ea937a2168fe33c17f89a2d54f38c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8705ee534e987b2cf574b278f24a3c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1657af414550d44df511edff867e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2948ae7adae86ff3cbaf12ef68385c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb3f939176ffbbcf0f19eca60ebd7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad65ab8f98d80edca59aa27fe288568141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfca07187f6e00f1659c15f274e3872142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96a62e13c29446190265284bd53394143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8e4d647885c70e5d5c986136535fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca401eb38c0dc7a7ca7106ba8002084145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0d252b5031f197318922660dcff27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa5d6a527d6b1f99361a3a256b01b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a29e070922ac7b1a338c3dbe22ba74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d0b5890831532a7d72bf988c1957a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5c5b03c6906dbca081dc41a2a3ef2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3ee6007e06d5b7446f5ff24193e1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8225c535b4ce30f089337ce07ae61d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e7d6d5c7a38ab9078b7419179217d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18bec622f47649ec56cd9fcb6f1792154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5d3b13be328dbfae8c31bd1bef481155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01152ee11bfea3bf7171f7e7d93c8aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070e27247c1d516939623188375a439157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a252989d1fb3d732e534d828fe9c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4ec95b5ccd35d5f8a1b04d6a0982f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774931501f19265564bf3ff35dff22e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2022a93af1b65919ddee79b76677198161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb01e7000344d8e31f5fea736b2777162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915e0232c18339c8c8f6ce99825783e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48a9a5efc874197bf3ea623bbc71bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87231fd03fc76d19ecdef580fed1f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58e2145472f54d045ef15986278c25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3b0227544d9faf077281c4820edd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37d0d3e3b7ad8e04543835de68c48a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951ca0537205b79df413e8fb880802e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6c00a008eb43fb58eeb3f87d0df61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394c65dd0226dfc691ca3dab5fc6f1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3204d8a66a6b0e451bf2d044a90887172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2a774d0b08389fcff1eb82be6c88b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5a3f736f8c1db4e97c4cee73ebdac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18609b26d89fd56a8a246e63cedbb47c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42265aa3b23f0ea35049e86fe516a31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf94cc0b187111bcd32ebeaf6f0729177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd6b5a0e3da349dcd28236e7c2be47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce678ee4ff93d5577a4bd1ed07ff890179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a36bb03a7ad2e38fd5a85a0c2a1e38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046007da0a4933449c2d0e4cc6f5f0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72422e2d8f4fd4caf93ba288322a529e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7610724cc0be49307066493fe461a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e2bcc195543f658716bc43e8000a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1c8fbc9b61082b4061eba2e75d232185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89743f7625169a64e09d38b0bafb9284186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be8bbf759b7bf5378ad4a473cfbe74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c002b67d7b94860d4dc6e1e591b9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714fea6147df30c7b1eb291026ae406189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dda28358fda982c524192dfc50f4dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672568abee3973c6065f279af6c06aa5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fa5c68fcebb51d840137231e47b46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c30296c8d08cdaca0f1fa46d23716193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca1df46257f530cd8a92d30a98c7bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c231e71752c0e271722411707adfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52320074fb6f6232571e5e502b30d56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd92699a94a331401461d0c099fafae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6cb5b26d98d59fc5e823f285cd14b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5875ce9b3dbf5b2108cea1c76ed35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ac98bb78ef694ccac7353dfea7189200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e7675ff4b86c4c73697596e341bde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da9e21725937f28f3f2b592d22ac94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b236b09071ce09414087daae7f688203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba310dc549bd8cd4016f8ad6bfc4cd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44352097b6be9cf77a8bc68130622d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbbb90958f3903139803b23076d82f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9ce4f8e78a6cc5dac48f98edfd714207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ad871087003a4c2b0ed041ec2ca2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7948ca8983405d147995f1a73643209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bf33a89970f156c2ac56a827c9dcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692e88be56052e58ad18b240806b869211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5270202d7bb1b492c55f8f82d6961a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69fba23ca761f405c96a00f4dc5368213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7163c0095d571f76ac5ba8ad5fa7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426561f309a92b859f8927322fd9b237215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f418501a985170358c72b1bfb77b8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e2cb67832c677c5beecc36e500b7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84140b78a1bcb993977c51ad935d4edf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ab362b510833d7ea39b1b1c719011219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df74ae4d6c810b816c108678d6ac947220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345ed9deb4515e81127d4b940689e07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f64254ece2aad9dec65c5d38059a55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd316910726e0a3dba02a6295792b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19457533529f69110482bc1775648fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82f58051180ad50dfc7cc99bb5799c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acdf95614a000f60fe572899da9aac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ce01b53d0b950b268105bc7af34c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac81869160b344d79fd00058ab3caaf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efa749775b73e9861c54a68d97b9fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e548ee33c518d5ad94c5ed7c01e07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaf1e8991a88a31b505a7b6b961a4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda623eacadf691a366024da99ca5fa5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234ad9dbbe76e8a4f8c36ff1cf6ad67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f618c3413499c25a057bbe3860d02ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13846b2fb1e1d2c93caed8e65d99a63b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd5dd627d13cef0bde02d15ee2430e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054045c5c98d7eaa5f4080b61996943f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f738c28fb7d2e62d01a869d016b16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d6968b4b866b317287033d43e1ef7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604fee0890f4a0f595441bfb1bce87d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0233e9943fed44d929212f590989db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd5cb3e49a5ce1d0e1b59dc1b8ebf6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d5e13d3774d5f7dc965aa0849cbae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440522be53e320e9f38ffc0107182a34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeb5a8e0392d3723652ad883a1c9b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1d61fb6a67f9d50020b2e2a9f57bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efc52f70f092ee3d5fe937fc635997247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246ac8dbc0450e94743ab08f9e69fa8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b04e07dbb843971429f636d3a34862249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260e2a6c3fe57c98818b2810fff1b3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db44ff507dced095a20f02afa961c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c2158e7741213d3ce8a840ee5ea0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebdbf806c7210f509b2c662a4a1c93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405eaef8c4ae0ef258ebe319689dea6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdf10d6908d983cc1269bc4dcf83b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72cfb0925d232e74b78b0dbd572211256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc1a5e77b5732f600b53228aa8dd91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4724c1d016f4848d82bed461ff0019b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b217d3a2e87175289f14459564ec5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24199b6093afef685ebabf18ce5227260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be400456ccde2ec4077da17cae988d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bffb1bfaf70af2c79b5761f06cc9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05751b57cdef0386d6a8a607b635cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15530b9479f4fb77899dc9155b12dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07299cf6c74483fa0e2120645e1fcd2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb3e4890f17978cf8dd2ccaffe7f98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd978b68d3ef2f1c2813e064795cff1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94b5f06019c6e1623d37ed2ded65ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0448961d23d292b7befabd974bcf92b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d29918136c4aa95217c2e31ff9c37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e93255286b9c34ea3d4e8356975e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93907855dd4fd73ce0ed1fae8a7cf73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d701faa5d5bf94ab353dd4c9a9f40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb32df2b1ab83d6ad9c2c305de5a11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549f7dbe8a6398a53dc9b1c1d629cc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78aa0fff2becbe65845893ac96ef48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12c96de9491120bf53bc8d184e56f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303c0111475710aeb8dc4d13b0a6315278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd3d6a2ed425ac866c42a72627c404279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f980e358173b60d7437f541b5cc23a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282983494690426eecd7f3fdda7a6bac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480617538fa69e2c15a54f98e14ef57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2818b8982abd36e1dbfb4f6e68a66b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d842a95fe243eb385e40880c04a29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac480f56b873fdbcb7d19c64be374c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df7d3fc9e85a9a345167a7f9fbe723286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6b6c53b6467512d7ebcf98826051b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c64dd1f7be179118fa4a7d652fa5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125944ef047159c7227b615bfa25354289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b848a224349e377fd0a741e670857290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56acdb3b824c6061549bd30a7b38bd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7668b3d7fe46193cd0a3fd4e863ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf7fcad1749a2eeab1f1f9a09705bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762300a40d92cd0a8533bba7039b980294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1943d5ef048eb24d995ba955918df1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ce8c46dd46f4ea7f199ba5bc13d38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8e6bd0ac9b161e6725954e8abf970297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1ded5c541518da8c5d1cb1579b6f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad787319750015f8224bd4d2d447000299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb94b9f043b33108d52b2d2dc8a9c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a35d2e7695ce329d1d938c7dc2839301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f8ce367d129d2c84cc8ad9bb21f9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22c8c2369616bfc8935608cd67080c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e527f9c47c68abdbec448d3ded63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489671452e56f5377384304835d1f6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fde40222152369353b24c6ec9e5bf1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc504f070a77673b9ce19c3fc8421a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf9cf9310322e77e26acd382e10c89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598e083f5c4f8e2da4bac7dcff6a079309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988af401739ad78be8707a3fd1f5c26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda8d43fbc7a1a338f3c127b57af6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda26ceb95388ab46448bab70c33cbf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a646d46460f449b0a07fe94abb0169d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bcc4f80f903ebc0b384b10f44e49d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9654e6e98e7ecb525c6c573b315391e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5759f8ac9081d11f5219e4883df4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c9669ed61b4b57c9bdac054eb523b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bcf4bb466dc46c69078a4205b436c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a1d67180ccd121f9ce7d8dc498983319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca7d138d04e1d3946ac2ad8d40291d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815674982cc2d7e113c531a8f6d55ec4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b047222a8112e4d8999a7e407e3d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7850645b05625e4e794894a6fb528323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a59c39bd5fb54868696d7c8d15f7ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8d95b3057b98ec1766cd5ee6fc4e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4cfed2d6cb0ee6da90d81d0430a01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4d84461fcb95a91880543d099b82b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34480f54cd920ff56682bd449432f343328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb4137d37178e4ae626695afc1f91c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67027211c158f7e77dba578f93b7c4cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdee2b24717a548be4f0b97fa30c16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797871d0b9c6faefdcb4ceaefd4a819e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801c2fe46c7e4f226c7640745384182333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e86c421d72c883e0513191f5ea8cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbd27ed7dbb5bb152a9a40555dd55f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3a74019ba0423a8488fc4868cdd8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c9cb31c34388d59afecb1477205df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2283d830489bf682ca14bee0dd5089338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d932b1fc8cc840925a2904667c4912339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05803e04baa70b1f825d6e177a298a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12471ee2410dddd6b2de7f5945a14f96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3043326d8f8d874beea7945b456174342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149fb9a38023efc927fc18d7f3317cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab03b0071272cd39b08d85cd10ff0b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1ccaeb9037599b7a7160113458e22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a4fcb8e19496df81b2caf75a98a0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f18cec79ef7fd03d4c72419ef35e27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4606e46c4d7f0597be91b45afa41d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1ba93dd8394a24658f792f512ca43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444733f2d4bfad19769903fbc830034a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed169da3fa743bba350840cf5f9f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c10b38c62798e322018a19c5c84dd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9133a7fdf05a983003a19c5c334e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc378fc0df2db775e39e9cd8b8804f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce73724e4eb7c2f063270677be17f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e1c3b5391df52fb3fbf62c10f0770356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5b32855c607e84052f054aa79c121357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e3d62876fee1ccacdd6b3b2e7cc94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078dc0c47c031d66ceadac608ec4ba7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34490fd4063fa2149b4254b135eef5d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78a427340f7ce36b905dc1ae5a7485361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd473ff87aafff7fa517f9e18968ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a15de12958ea9da954da2ad50e676363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33cbe400bb26c3fc3cb3819480c58a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d398aeceb76b7fe6afc87c8d214af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12db6c1eef512c88a60fe73f449250366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0bd9a48389634d50b1b5d57d89da7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa2019f10f36b0702937c95019ffcb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d3a5e291b518c340a89b66de5c0b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2aa0c80e5ed726015943d4b376b74a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1b62c0e775fbd83db02251ef0b73b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e5c2a2b39d149cfab14d8925b41ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29a3e5b7b27ba10ea82997f91f4c12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1440d84db3d5c8ffb921b1ad2be6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fd9cc81ce87eaf089bde960bf8e61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ccd81fb7f748509c6d7082e1561f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ecc794cf267e5c02c54cd3e0cdc93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745b028d04a538c5468f5b9580ca0a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e0bf48ea3b94266cd7f2401b38436379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bea2ee41b4855be73964ec3cf1a1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916d630be92b75e3872d8c0d77d4947381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2cca57dba8396bc9d2c4c07cc6b65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aed880980455ba440ef2356c61b970383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8974e4826892b9aa17ddd6b5e8664c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78986c49948bc6bcf87da2ffdc661212385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a9671494618799ec5b7e014491f51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75361b53fd332ddabf9840c5c6eccbf5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97636f07fa3f5a01d3eb656b4c99b39f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e82078885cb3d9dab8f3889556c49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92065d4bf66a3a87d3c69997000b362390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255114e92b59712ef3653a2ec33a34f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012501370719a01235b86918fda86a99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2469555a2179d15d5d38853405e1b4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89327253a1c58fb23786cdcc0319417a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5fc0d09ffcf345eeb7358432341c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f5bf908e591366a1eea1fccef0a78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a2c15a1c2a8588140f700bb654bae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc61d8052a6ff292d1b27e81ce6a8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c299eb3e7cd552e99c54dca85aac395399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c77ae5fa5e3eeb882ba9e34c4192c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16121b784d6fca00b7119cacb68830bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a7213abdfd8781807547d0023ee9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134bc9851f833c6228b9e2b3a7e4590403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fd2836cfb3f72aad379a1073cd896404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99338d67ff88d2d51fb878bf248bc723405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6234d3c67e011c44d4d1d91d67bf505406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114c7edbac641a1309d772fda07d625407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759285e7dfeb5ee2c9394d5339d59fc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec088238d25f7a21327f799d393b403a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10350d0d45ea75b9210c928cdb9b3582410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7b0ddb9570d7a13607a7da67cb137411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be480b5f9d48d6a3892d3cf890bd332412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b0144dc4f80938eb15632085de40c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b972163da80a7854e66911e5f749c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2cfc582bc8f7d7e8b7668c026263415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17cb98584f96881d280213bbe9ff8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa751e8c69fe31a1023fa11ae2c241f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc29fcca55ad26a1dede40a8448d279418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f794e45a4203d6334417aed74178f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03891893d1dcd0119bfae6ae7101a86d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0027547eb2201dd8b4e456a7841f00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d54374d043f6524d565808c4dde98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9d0045ef0fcd96d4535b83a5e5ad5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be3ea45a4a25a806c66684623ee5c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c88e74a12957b9b0c29fa96768a448425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a99199cc175d6447b8ed807d8c1c9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e8a17574c5658b60572f340a7e95d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b96fbf397ad8afdae42243d39b9252428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39476853943f414a46b7e2dd17ac345d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb74c52fa44d5cbb13cb62d40841e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cbd472bd22bbd92959d17dde39aea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e4a60285f30b60dd9cdc64263db0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607e2be8cb12241e4a3a76b53c94f87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a35cb3b82310a46fdb709bfd194362434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e96eda94bf2881a8d35b0546aaf73e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b272601b54b5aad81b6e4d149427436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281c113c6f72cb137d72c38384140a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86c2f342d0ffb9e77eb00413192fa2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76b9195104e6691772cd4586484a12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a807c46734f512feb059743bcad05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29350028cb1f0b16c0e748bb8862807e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1183315d1254f7583777d72cb7f8b75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c4731264bb53f92d0efa028f73b38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcb8017557790f7780a3c0d171cf2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb7cab507f3f8bf79f99fde549cfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668f24378a65ac8b8c92a1490b9fc38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d4631075b488c642cefc92386e5cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6226dea85273d49bcd670ff42d8488448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef74ef1b5dec9242a052c46065ea4e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79eacdb993dfe09d29c9e59178060450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bb805ebf27ba29f03d9a24560925b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f793da44716dbb7ba3c9a06fa2788452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0804779bfdfa31995d6c30355afae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7ed060a9a391194e19807ce96b308454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e3520fc594a646c8979e9a08bc332455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed748787350b69080321d3b1d48bf7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf6f1f4b2a5a720583d33fbf3ad1d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87e1543edef37b6b24b7d68b3143af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6369f21e6166e96b167ef039e3baa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca5cf8c80a57fc849b98692aafb8c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a3eee2f8253bee1ea3979e100221f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5459c3976adaf37fd9883bd281181462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6f609c1d575687d34ee609c7f948a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53531677377c06a45c580f1ab26404c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f47769df90ac42c48ecaba94b7c3fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f002cc6b8898de2a44255e3ecb4eaea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbdfcc4faa8f8f07402336c8f2fea8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b4fceb694e91de608f0010856eea8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a3f6c16e3fc674a65dc10d677f5a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702161f10b436b380052b5e0dde4f23d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c10d56e79e1ab46e7e28b7c6dc6ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e3de84d56f004dbdc92c2c1cd37f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b601df76382691128407952d156f75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38d6b15aa70d51647dacf0f4971bbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21803a3b309a7adacc4f1e83e84fed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c32abcb1c98257f8d748df2f30bf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b41022e475a8f8b64accfe1386125477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c50030835d2819078b36f3b4501b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dcb7695dd2a2784bd36e178a1ed2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e569bf152b241bb0daab678155c7729480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b627fdf6dbb771d0ae3b56d8865cad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37cd14f53250e3e3cf98069008bb16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf45fbc8d330a48fbae8b87ec987b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee731f0a0692014a3b216576d2805c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8601cde1a7a0b5c0832cda4929cc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd788d884645c0f3fc60583cc5278b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598db5a818c7eff0dee2137ba5790b8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f61adbe30871943be088a265f53a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3835c26946545b549a9f195975248a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cc5355525af6ea31575002086c807490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9fd7c5be366e211b8acfbf2064d2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009207bf59bd2166ce4095f233b1b65f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99319b04975e1432ab35c7beb5bc60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673aa4a994b6cb1e44c21ec9709efe3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af883647aa46f6ae480d40a232a0650f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1faf8b3efaa7aef69a5ecc5486f70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83891fdbcdfc104331c6b54c96495f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6cbb378ca02972d44f0a6d14005f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2a637b60e49b6e0e7c19ae1847e6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd3b296c8e1e8cf63fa83145b05e09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547e0b1500d553e02fa881edd93f107501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baafaa6d5e5130d65594bbb39d96b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dfe2d5d722f99b9f1f7fb875a1036503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80aa8aa7ed46f396a57ef1a530b7bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d7ecb97bf64e71a248c097c06e882505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a151ece2ead756c9556f6099658b3c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824790a0dc75524f6466b129748a431507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb846d74c36b8883293eabd9658376e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553681b3d6c754f671e3d5f117ad716509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e94ea255328753caede0fb96afbdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f5d7f66858c3cd8389a487f1babf5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f688806861def8a85da7a5bcaa6f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21764a24ec6a61035dbffd8d4a01e61a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d08592361771b9b2ea76fbdefcf8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09579483f1199c94952ef9b2d7567f47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fa12c0099211645e698f0b3f9af26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963f8fdb8f02cebf8a26671b4aa84fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60c73e7f5f65585d3cf1bece0a5b5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534d45346f3cf62de76c61171c1a073519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0be175f9984d992665d46587da6aa8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dbc7e2fba9cdfa72175f8712ef769521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ff7251324e0cbc951c4b289c4d2d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c8e76acafbccb98af91288971fb40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a00d8fcd1dcc7f6079b4aae1e27271524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2bf21dd093cc0359ee68fedc6ca19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12597db8a0a499e1355424ae3066acdb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59e38a0a73f66ebbf9e045a3ffd96b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bdcf249ba9ece1696558a62725595528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adba0432ea25037a5aa6a00380e8d30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615d8979c39bb12aa787ca4a7632cec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d270162d3e03fefadcef38f97c336531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3699be4f2bfb02633ab6e50ac8cde5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20798ddf0d4baa27518899f62079d4fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e21b892d6f3bf8a51e9f95d6ff6944534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56929094c917697fd5700d9b36c88551535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353c916f1082c91eb25f23d7a4fd9d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e767d045a0fd189976d0c3858a197b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34e45f8e73034dce95d9823f6495c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf618ca8b30452fe937f2c67b6c8840539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832e7a4a98786f6ea29d827898ecb81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5babb3e573d25f6a0840ea06007972b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5690575def30af77efe48c66d4205b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45476d0af1bf87e667cc9fdcc9eb1a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4704573f516d141ad5b12b45d6c7c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d9db483ae5b9ff2ea9c34485172af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e975e1c165aba0824455822c2923ffb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe97d484e6e61af6c47f03cf881f88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47924ceffceb895290015d043a1e35b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96531ae1f49763fe452e43a43ec8d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d32f4caf1b7defb52b55c1bb74e26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47188c08691dd2f8a414377da24af07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241b19de388484aac4bb1a7c472dff6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1ba75b9641ceb83ee1a371db0ca91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32edfe8b6c0be15ed74482a5fe4560a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9924a5662ec90b541d0c7c5369125555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e2a3bb029e2bc76649aa7aa804bb3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662adf9b477b842eaacdaa90a5370e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3987aabbccd17727aab77190d7132558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e57b1202eaa705b2fed0c4f6194fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2ee30f51f34c3ecd9b202b918524e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449b80f409f89cd87ac4708c74324e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f950b3f8bea64e4f4a12e2b984b09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d94b7749e2ef128ea4816746ab196563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc572a9ec5f398b2b8cba5e7693e02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14f40a98fa7ef518f4577c34c059b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71679b4059825b89a8f0595270081a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcab26a2f1a436d6c6e7d12b4299a3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62401e8b68915575f7d948a69f713a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51c21bfa69c396f0bdbd88e8e138b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f15536b9da6753ccd86db0ad9a768570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f602ebb7402a48c9893ec9845c3b08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e498f70b2cc9570eb8a94f8ede8f905572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed233b23e1a8731f00db0b2b0d10879573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b40334320bc2502efe15f06d93be55574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25328df7fbeceb7af5974426d78ae4f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1638c28ae46a72a22dfb3ce3dc26c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75864d16b8e182127b93ba16246ac9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a3e6bba0bb52070252a10adee4ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35632d380cbf5fcc30acec2289a2b46e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5ef440531a452a4c2e0d25310f08a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadc486b86c7b7388547635a2c4d396581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7aaf6a29ae6281cf714cd50d8d03d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e1000e137f25772b42cdaeca30b43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acfb22d59bf09559a1e7c2566a44c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca774b7adec7b43cd7581e6b238610e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c46c2d9e40f043792c563cbf78960586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf062aa90308a9d8826968b55fd8b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec64836c87cb83e869bf14b9eace07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e530fd59d993904561ed3b2950ac330589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd13b3a398d0c8795afbf9c3b2a92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddce4fdca52f33df74160c85a131a91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871291b965c64a20adc5b5c9c0916ffe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f252682e707c6a66a991d70b9ccca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18e62ba9153ad15fbe495762bf0291594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1b3fad8abd5baf33ba3ac86a8d6cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ffa2460904139ff85019af9249334596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0a9baa8af61bdfb2b32641e93afb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33be4780b8609339efda2f2410f7cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431662f29123122fb25047ac44abef6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5b6e9a43105c2a539e19a1e75b07c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10444c0faf4f7c4980dc67bd60c945ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11f8155fba03a4023c5bda20eb57e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edcda5fdc7ae7da1dacdec6ae67f56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77966eebccd28b7c60c10ac48ed8c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e9d57d47feda5e171d42719994a32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7631a362978c0933148938d086e7fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb25850e82b83159b0999f022be46b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a960e45b518b1a91a1c2d021b2e7b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdcf89b03e5c9246374cf7e2bf1002609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b723c29f5cad93f5de3e9b26b9382bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a993e12e264de71945ee7cea8beab6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39331d90c8c9e7981a8c3158944f2d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15270b18e9c7b55f0dcfeb9bcc5c8bb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c42ddcf6f614eb22730499a4ec760614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27588e020659049a3051fe4d1eed92a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df80282c0f6508ef0d80ed84f3180b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d91270069bee6f26b71b00af8ef86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcb21d3447a80f842fd4871514cab5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2b5af720ebb9edfe4ad631a30b357619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419993641c15e2ed388caa6c5dacd50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d753d17524f2dd69cdd972cf63b96b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca92fc90c8321218d616ba4444b0c13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a50607bbd98033bc0f1c957a720876623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539045960cd901202f64d7f25a44e9ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41af423cffc4813cbbed4fcaff4adb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f25e14dca7bb13a5be6344c2f230ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e5389c2a9cc88000dad98da6331d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde4b600bdf6b20887e667729075a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7110c7271e2ede591b26e8671de1de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fb2155a5ecb7388a66139d0ed2a41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b7635331f2e2b27f0b0e22145d6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df1c4fa9bae45cabb1504362866538632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3bb660539d732bb63673bfcf0d50f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713f1c1e2a2dd5859c5ba56807bf7d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2271a77147ae8ad7d69cc58241bea4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf856aaab99ee9343e427e805879cf0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94069967dd5895743303b5b805b4e74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2a73470415cd5ce8ca78f023d3df8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446c023eaeb84a543cd2a70ad94ad13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cd1dec0a8df46626b5158bcb49f33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b47f5f403371cc8d940efcab0b245c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cae76568d27f596966872f06b21af5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1193bf480e5e2d342861069f7d581643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a11e8d4eba6de9ab8d78fb8ab7534644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbf194ca07d7063796387fc3e44991645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13a677d439b9361b9f333ed4ed0059646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b873c488011895e0329b76437f869647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1935df18f7b383bb9af5dd91a67af7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffeabf3c3e44fb25d22b52221e712c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae0de144a1974f340c532ed36bf6e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af2e95085201867547d1c91628f333651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3625ffcc275dff52942a7408eb2bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b21617ba475a038eb3ce91a3bf2ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab446c1058e58cc56d9ea471b56cdc9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f979a1eb43a11ef2712949ea7a13bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56639ef66a7911b0708d57f9b227f82c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085078f664677a37eaf4fb281eee5629657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17763b4eacd148b8ae90c563287c1882658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec52bf636634fef20acb4a5f1e785b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4459c08578bb9852311c197aff1ea39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf1ebfd345ddb1f780cef5b70569bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb848e3b492d809dbd871e05b516f8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5cfa169c04ab8369d13fa2cb4998f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7625c97b53562b2cf5d4c661d60d08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c00439158b0aade6f293d372d8293665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2661c303630a860696b0f8d923016d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e22f598b5294f319b69f375b8bcd6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e7b3159bbf40c0489c5a70b965611668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58cb8477dce38fd8b6b19c025df097669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfc02d1d811a12ef7184267af82628670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf70c56bfa2a188e4d31111158a8fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373310479bbde00b2c87f4bae93635b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7b27f7d47292c5f73ac263a6939a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49ff9db0237470f64a08220faa8db4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da953a27ad7d145d9f2330a57b2edcc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8592c32d2a6bb601c55b4e147f44971676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a9b44139863c6a6926a3e6aada05c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8a8b612e13e5a3679a3f958277b62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f1fed55049e3e24313ac6402dd7de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76e13b7041c7fc94ea41dd845d206b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44912d5269c72c6e602ce6e95e6961c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a27f596c609b8016bb66bc8d3b9612682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90467fee2f70e5e61c3a8d3e6e91d057683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9140416c88799640919616b817c7437684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ea9f7d35b894dbccfc2ad89827283685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3a4d5fde703186b4a40172e44329d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d3a1776233377e91857ee7a7d7542687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd7d938ad83c101c4f90b15a765c0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea8e7935724d69da0229cc5306037689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b444ed979daa51f0adee34a4da28ff4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b3479c74c6a7f656f9548d14ef010691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3caa17a245834c9544b82ad0af4f60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d7301ca63ab824c6012b3245b1b02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d45f426364f267f5d9d4c1e349d50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242afa0e101bf56596417cef9d480b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcda0669784120b99ee903e1791c30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d25fcf400ad91b44fcee4dcae7c0d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698ff877e6397bea2169de13cec7351698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb6d38c9308ff4fce6492ac9b22a36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbb3523f8a3a3e561023b69cc304df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae3c00fe62e2ca53302f8f57831a09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47756f7705612d657aff6ece3a052771702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45eca4920eb8568390a05cae482b81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b56b52d946855df306dd458437ad1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7656214d2188dccc4fc1e926cc68e5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c0d75b62a970c418f3ffe80189b1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902059654d06cf0c0b8d65a54974a182707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6209a6e1d781f94870ed3d954bb6e7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a4aa5254d29de18c2937bb8f98d45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b536de761fb103806d39e8d3acc239710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8503cb56daa91992e41a4a4b7cbea5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730cc501be50f2f6a25c5d14386f471712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa45dce00a4e85d3d2ed1da3907359713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a6cac439c1ed1b95f72b58142f439714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce754244eda7bfc5e19bc52ba8316c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef233ef8b454d84bb7c1cf4160670432716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61b7225b8fbadd73f1cf7c21381cd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543b2ac91c66571b78f7057cf937a37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600545b0f58e3a11a61b6fde02fdcc01719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec93c41563f5cb8412b3c422673684b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d7884d777092efa8313f45a4ffd6f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54507440b3ba610015fa0a667c0a98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da5c9b4e8a5ef4330e1a290db353a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e99e115ddee0fea33e2ef6e159574724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1ad58b86b0231b7e857e57d2adc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7754765af5bf23d9081b7ddf2b81f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157229645e438844ca97575f739e3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22803567f9fc52481a0de752a5a4d5a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c883cfe4c25c21a02b9deca51e6fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7f799df8c6c1e3fb01e2eab2381d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82864023a62e5c3ce10ae98ef3043a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66366e94d734ce9cf2995c5bebef73fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f63edafe83e1d6e2a0ca57ed71ad2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4549aa1825812fddfc34a1b3fde1521734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b030fe87ba6e15f11a25c47788acd91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dffacacaac368d1039cfed41d09993736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a649d00d3f12ab92d7c91bec6288c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac366e37265352fbcf83fd05718bfa1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b54bb233f519bf21d7a7d10117762739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa31a88011a716863f088568b70e43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d647a7df2733d45e3cfec4410bb3606741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f20dd4009fed30cc3732bcd87dde3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0574d11ec5792387ae9022fc0054ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682d721550d6fe5a3e0602cee1019cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad095cc4142e7f1b1731ee348c8c2fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0cab8383ddf5557fc6a0374345b51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1854c4fccd792d4627a0f72c3552a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764a759f89b5c0ae3be3d377bd5dbf0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567dff39109ba3f6d9235e2c955fcd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984583bd3b6617b82d89faf6bb336ce1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e16f5b615664f6dcc6e69bee1cd9c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99049622283d7b3cbdc7a6eeccb493752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deb3c37b82f6d469f5e4b5a8374804753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae82d0b67df7b617c1bbfdbce9576f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85f0a4995b90578c8f04ed29dbb581755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43500af45077ce5fc5d0b838f3a57941756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166f49355c136a25136c85511e126d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55b8aa3d599391511a592b0cf6048f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c8fb3f2f1e2ced0923ec7f027c1fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459d2730987e9712f1a4338ffe790ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de288e4f372353ec555883569860d61761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6588c7525c11f2dd9234b1b12e37ccd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68d89685f978a3a8655866b003000c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482a0c53dcb82530cff7ee26b9f4361764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1408e89c6afd61ddce08e21068ea23765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eccf4d649ee9952955bac8359ffc2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f737380c4c68d9bd7ec400537e2b90767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59472e00ccfd49b55dd53ca7d0813f23768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366501cefe8e98cb3e45c594600981769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdfade10d2d89139bc44571fdb7db6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b30ab3d51d8bfb21adf9faa99daf1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99759d0f1dfe2924ed00759081b0c554772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1f8407a58e8187b889ce99bc3004f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b475a04e9bd1bf3ae8b3411b0ee444b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07751e83b89935b4c23ba369a253370b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbbde4262c2fb62338d2c7c7c8084a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dd166b5a3bdb3503c6d45f033cb2a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e96d9114baebc64cce564c37cfe5de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bede2fe6b1fb095fb89dc935b79dcc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c918f77614de4c04f9a00a2104a9e58780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece4bdafee207bd454972af8927699b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978834584fb565602529c92b204e58b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fad7d875610d9738ba3c7136f80985783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c92d60d760a70d27d10eb040916836784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5b90208dede1d5b17940cfca435b0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d6dee46ed47e28c5301c39e83bfe5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d3f1866a11c6444115305deddc021787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7749c6a12a370fc09e12a233bdd832788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be9de6cc0dae544ed1174aa150e17b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2b0f85eb78ada92ede11b6b44ab0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad83c88d11ad74c30153bd7da65856791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11508bde9251128530424645da2d4c12792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e08fe4a567e2e9ffd840923527f448793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fe8f1d5be9bf3bcbac84d43d4a641794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb61bdd68a8012b53307681a6b590a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a5a5861630546146ac38196794e5d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87857e8cc5c8f6f0a99c2c8f028520eb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c950c1b88e21c86c5f386b20ad38e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd203262a0ff74ad8abee6e08f9b662799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8ea1c7141d20c4454a0e7327187fb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b41723ec4983b7390851a07b7a9e5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44b8c8e2e40bbf10ecb9373444ffcd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782f526bc1bd61a7384f8eaec05e11e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff9a16b56eae92848677a0cfbfd2ec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721656b4351f3096a1016329653d1ca805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bb6004221ce902e292acc6d6e0ec6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca01b290f89b67dc431dbb1dcf5c784807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdf6bbafb8fb6838d3a0b93caee038808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545fa095ec44f37d8ae670880b5c84b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430572f93cf785cf6124b6120e15a70810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e66b24a682cf605d17fe8312f6330c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace47d1c4c8eae407a8805bc0c22f68f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ce1383d5d430df7d04c1b6f2b1294813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5897e4c290a807756e5758669cc77c3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88332069b69f0e7caeca4f565194b48815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f102d055f2a314b714d2b2e90d73816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaab8e6ff0dbfb97748b5f01c2522b2817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>