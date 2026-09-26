--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081817fa553f64af09129b244a81e7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f0991eb33f556c9e7367efae452642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07288813208b1128828acc6025932903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82211887e8683d5850570eecd633483b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde38d1730a0243e64f1f77bd7e170555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97347d1a47b8af65167fba78bf239c906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39548fdadad24783284c0d32014b3eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f956b8213004f5885e021b826b19ec18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e686b526155e071c8b1c8949ed3faaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77ceadbf7e3afd7fb1d442b101db4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f13589c07a68f329887291e129fe0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d051b9be76f4c302f13ee6114217e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14144b8bd38f7341d45a692313873b6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25f2c20d95d36460d896fba1ef011414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf67c9cac8d6314474c3203a0c4fde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f594eb7f00bda8a8c70065c96daf3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1e15c1e1674001ac5c5bf821b732917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21f6b93156d386bbd4db4504f543e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceb6f64bda8e955e00e68a121f156119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dad7047120909cbf50855d17650cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b864f6e86d5367b153c61cb11c0ffe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6949c95d06644ebd4254ef485d8af022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eaeec0548454ac5fdf86e1073ceb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6751303d3c02dbd9321d91cf31407ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac37de97719c1085872c0c6ed0a774325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e1afaad41bc793c8272fcba931f5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93409ca5f6be8536abb5ee02b1241dd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70147b1c90d11ea7bca17157370c2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328220008ec428a913bda098c99b15429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea335d60a9eead7c23e5aee1a7bb7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d299e204de8314584c938766a796b8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa899bac1ce4326ee863d7f8279537632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c5c7b3a706b8e9d7374c73f61b30633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bb36fd8d3423d6d2250ec705d93af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab902eec53fefa7c26cc604e97b1cd8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff5441b7c79a1410ae783c3ea70be036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b706148e07f9b743c6c0eec85a1bca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ad725cbc6fc8cb9469671627b9ab138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415aa629debe043ad9d302604293a1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532551b5a68d620e1ad39e0efdb8a9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ea9c489692b92de3c6cfcceadc34241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf1246b465eab9fc19a85590479fb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337ef2b3c8b76f716ac8e78b26ebd8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ede6ed5e7ad21bde05918d037bf5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dea15002d1f643f1eb496367b042045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e77ae56cf198012af784e100815f2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea33774d0a2007f9590628cd14f53547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca10de8a8c3cbfe34b316f5b36685c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a48bbb4efbcf051d6c03f613f7e9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49122535a2002f8bd526174520e55b3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cfb2003843d0e127d2b4c032cfdf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058eb77b5684a8dde6d6f112d70244152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03ca26ec54f7a7689d43badf5a3e8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbfe5dcfd85494330fa4e661addfca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b6b7e347eb7b9fa217af8f2be50f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ddd7f457f566234a81b140d18c66d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d42b00842856949daca9a1607c83b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0d7d84b118e8618a02af1f0f9aec358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f145f8a1c231042bc129996c6882f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c00bd508212dc1db07cd72599cd4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e190fac8fd4c924f3fb423f398376e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae727cc51d0f56845a816e3ec67d03e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf678f20634ad3f6e8c9ed8cda7a98b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32853ec4355c44ff02a996d3febe0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427fa0851dbce58427c0012b37b8ce865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf7bcf6204cf7d8e463c04b72a5e4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4b87e318ccbc32ef11e135bfadea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d7cd60857ab7d05ec7d9353deaa9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862cb10244dd4ec1ed8e99ff56840b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8076cdafbd4e6a9bde7f5744f3e421670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ee1e8208e3afe829c6330be222e7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938d0119622e598704b11d033a4812572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cdbf58a2d9d375a4f47ce90c3496073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeba547a02a6981cb087cf7f23ca4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347630534658f7fae8157411787b1d5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bff18d138f3b7e5b79692f5f3ed5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f5002b95332e52eb6cc6a9456b7cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450ec7bb5461bc15553b000a903e0cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77146fd3e745acb9b04e008b8fee65b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f75f0005d67f4311f5415dc531b2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558147efce600be10eadcd1c265a696c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4923df4fa4b36bb23e29f03b1f53d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ed3a97d481027686813733c35a9a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40d14fc1f40529909339df2049e8dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b306618d0735513a7b916476addfd1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d1da1094388f0d539a7ce6e41a9e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82495c5c733d92aa81c2b77637d762187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f14541861a9f8efd11fa47390af9c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90eab3e6c398afa2ae9e70292ccee889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759c9ed0612b3fe3189f619f8a4897090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c267e6f5dcf40d3058e00598c3b32ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff534a20dbacb34fd5626fe5ac5d3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed484ffa94282beb01565b0cb70b5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b4122067b0f43fe073a879dae4c2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257081734175a68cc9ddac7dc48eb59995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11f022033fbe3c9fc73f120b22773496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f10f603fa7ba09930ab88ea2dad1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af5fdc141434a1830615b3bd6c503c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cceb7e2c49559ae2fb03c189b5a1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edf62787d78ca150b466ea93b14cf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f669181b283c91125d5e6a008993c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9508f16db90cf3efd5972ec12c094d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c080bf2662e9f5dacfa661c108df0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289962329a342b5d2b8f9423f57b2fe7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b258d7b523796cd455bcf865016b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc4484c17fccef9397213294a2b73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a263628f0772be1ce8ed568063ba59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76286872133225878291f963e219beb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfafa17dd87086c79dfb4d8d409b155109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d954fc96a85b379c36ef0c2b109d38e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b5b299358ccb47988dad4524fc498111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e77a54bc9e4c0bef8e7f16575908a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c52bd17f5209a4a7a4d135afd400ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761aa5c37317d63a77380fc4cbabbf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e4bc3669158da5ecae7d7ea19fbd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6911f4e59fa6f394e5d152d827b3f0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fe5be4f5bceb28a802c788682ad92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630be8c4d1c897d870047ad43ae3a80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132e24151af32a452aa8e8463e148da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b66a66ccca4451c2eef6719b6e229120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fc70cc440d09acfcf3dd57e034b85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d59de11a8433f7a8e7e037893bafc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3e4249e00a586fbfc4430d662a2d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911ba56b78480e962bc730f9d5b2c1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a780bb0af952a7a8676643294423025125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646d3ba0ddde218a5e88a3cbc72bc86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0ee316c0fedad5cf1ddce83cd245a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f69695ba38aa09bcf5bdd7b45f428128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd571d0e8cdf3bb462182a8dd967014129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d76a6c309ee3fe5a8abf964f9eb6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfd82394880a4887206ed04ad7d1b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c4c6252438232110bffcf99367f08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb08b0c2f21131af60adfd19120d805133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8632c9b8e27cda246b3e1ac2e70ebf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd934b4420c737dcd23335f8c8c8e29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f333eb063a3d2fdb945619bf993676136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111bd7d0bd0aeb21379f861f178a325137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14abfc5657abe8fb1ef0a9e7437a3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ca06c2ee27fc71cc78e569bfbfc39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b634416bc8dfa801d9a311a089cd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de44d5df8e85f54287f4f8f4aa9faf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3307a72c719063b096a067b1717a7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ba44e53f9bc762f9e79c1e821a5b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158fc8762bc610ae96b31889c691ba3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25f1cb365ec3542dee1353a811ef27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290167038d64d12f9055e31b1be1a75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165c49f2e402f1408698cfdbad90617147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ffb2484e9f01bd87ca3491ad7bc2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802d027e0b00fbbd2d28163498722dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6ee2d8a9127a099a3d4af3354e38b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672ad57b29d243dc8e3f7972693aa14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7232b97adfa6de071517d57cb1dc25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b355e4e6e12f3198bf4ee6296eed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb8ca0ce997d832b7f7d656f529692154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ae3b56c408007198e628b809a9c68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cae319fcb2b9dfcb29b55ab0e2abd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6f3b1c3f70b1f4114a473eb0b52ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec674936791a78131e260f1b5b322d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0c7040daff1824756fece46918476159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119809591988e42fd6729e07c9f6266e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3aff069d0f4927f65484a05840145161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d628e37a4d2a4b1fdf7855147710c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364e78d2c1d61a3e2d8e9fd3fad8f84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ede57a8deda09fe83581f7fed36763164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686f9427b91255f0c1ad731326b5ec7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aea0e0f0ec0f13a841ca32564f960166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794fda72d4efa89353deec2b52da739167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca584fc1b02c845101fb1946e095ef6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b79e92dc181b6e6660462a9ac1d7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c0cb7d4f32248fb59db5deb134d7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902ac5c97a92ead0aee02ab213ed93d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b0731df0ccfef0cf73c7465349d3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3a649387f773106a4a85133dcd9b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d26742650e2bad5078cbf799a16011174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fffa1d2bc3ebbae9a5a78ece54710d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b64e331c6397008fc687587ad207f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba2136a8f2f48e30622e6eb021743b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e53ec4424ad8a4a0d6a0383db579e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95708a23ade807665b5e49b8e45bff08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00aed1857e7408f9081c9c425309d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d369c29761804d401e1c04444435e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed6ab5fa2a4f87915fd43bebdc9e56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87452a79c31825dd9079ce7ddf91a3e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9f7c5237bdfd8594c14d4c2735ef6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59033be3422d333f0c09f1f9c67b1330185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa49232bd1578427e48c76e5eddec5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a1b8c2fe21cdfb10a750a8fefeb5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51268f0fad28265f3d5bdd3a02496e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db165851313616b1c3d028aa35acf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ca140dc85085d49feacbb0bc6d44c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e8577dbdb8a2697d51ee315499331191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccfba183ed0ea923be0ba4d54861f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513691563566d0ff417a8d2603bec93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2933977029f7d5027aa430a9b30e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d86a5afc76706e41ee03d968df64195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050446dbcbc926eda34d9034c634e71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606caaac11fd2249b362c59343d21c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e141064a01b69635974d7453e404bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2614f2ed9c9aba31441d8f49f6f3e5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279994e43531a7184cf5f6ff7e806dcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af36d6d3bcb8977825f8c02738482ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801adaff7fbf4c436a853234bbaeb9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3468cca33287e5cab344d581437b1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f74c054e08ee70084602cfa0e258c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d071d1c46fd4291ad2c6122f9796fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec47928a4108b5ded9edaaa5eaa231e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25049b6870b8ff7199d126d4150895a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b991772becd8e46b6691e9457bc60b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bd8dd3ce8374669e9c98649ccad8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b806dad798d7588462a74df030b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1cf7ee94d50f94f80e12d78249555211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ae9044cac2465a4402245e2945e6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656241bb5f3a441331a9ebbc2b1f7ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141dc27b543bbd1a3f74ef635e8503d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fc917ffc552cd0b8712a9cdf5de06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbd977d5af9186d398dcacf6fcb074216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6faf63d8f7e6466407b08e50e47b54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc29e3d6afc723d6682d4417df9c50b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48586035e8a0871ec1195d3dd1a0a067219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec165cba074e51fb5f4accf6142238b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ccbd6cb19ecc399e3e5fa0623f291221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52f7808009120f3ced82cd7e590143222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bfdca137e65644bfce56c7d9018da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d6088eae38a8b05c52dac6415980e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cc36a9b5a754f14c2aa6e70ebb48b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb160f1d351f5d142e38b617aeea45b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f68365a4fb61f6e3b04a1097c46bf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521855665688e39a16e80bc01e97f206228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b858e2ef622a7dc0a7bf869ba8f20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1084eb8f21e49fcbe013a3df7e881230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb5519e590347437bf9c43cc47d2a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2723d8b8a95e660c7d6a4f44181981232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d1d2ac77b04e0fd3049589195db1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bde08811207f8f3d81ef478f89a0c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee36bcf5ebc66a6a371711cf962d06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a01692ac4be27c6eb1995f12b220236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ed73ec8bd47104efd6e3e70065ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353bcd8c7281bd6dcd42006881e3a2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918e869ae98912d1822dce5bdbd6bf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc1994771d0781b6837ee818c2437d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440ba21dec5a130790337b5143241ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546df060321c460831c14507e0e52c1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cd16916ee9260a0612cdf10fd2406243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97698e06d0b44a40083dc78b0091e43e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467b445414e1b8a5d73a6c0f567bf36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145c7e6c4008ee76f29ae6b508070e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04180c1b70533f6682a5c9db4610d638247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd355cf6143632b1de74c8442edec3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1461d380500461ecacd2a38335e7681249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dfe7dbe495ce25a992653f3dc624f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2662d43b8f6eff01ca0132cdf9e11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be608010878a69dea1d31e929c4e1627252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475e094d8079883651d032a9562e285253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b89845e14d4eb3a68929ea840944d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba265e740937a1dad64c34590797082255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeb9c63f0b9357df913b8b4f2c40f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30fbcaa37d432c062317c48d080ca8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fb23f09ed68de2ad5c08c1c31c506258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d02f29f207c1145849e77925913a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af9be11545f3ab1f36dde6f62d2337260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1d283b0a240d0950ce1fe7775567a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb491c8b54b95ae0829c6f42da9dbad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2adf1476ae5ed01b4ae29ce70a873263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88c2e2429c9ad6645e6d725c27ba5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f98dc0420ee838b240a5e822993c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765ca653e11de79b77405199f56b87f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217ba3cb65b4976af9058f87db5db71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cae0512793ff976b50b09e831f5a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807c2cc7ee2d09082e5beb3e4777511269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a5290f01cbc2a32550c7ba98a4761270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce20959b8c74ede98c30db36bd47957271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f9a0abdab995783bc786f098ec175272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e21a912eb909baa13b215c9b11327e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a435d96c3b85479e3b6905c173343274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e73dc141df90370eacf32e209387b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563b2a0416c23d84117636362ec972c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c6a61c7057c85e608f75da3f224f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241bde12e1d1d29679ee52af8ed7596278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb81de5017480b69406a5c7cbeb78c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580f601f0f9ad17712d5b91832ea36f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bef2f0a7c784208d7220f024f7cbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005975b3c745a1f23193c5bd0b18c4e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8063a6f034f7851ce56b97de05af2c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b854fe655f53166bf27fcee729fecd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45cc36814552e4416ec56cff2f3897285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4bfe686b75f34fb95765291386b24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be91770474f9adfb56b0e8eb36d3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812548cde4a43148635e6853611a94b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003ecc1239f01594c234c7d0c64894c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d91e0b5af7f8abe15a710a43e720d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8f4065c08bdb90b62600ffc7883fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea0a1d575ee16fbe90aac2042dab3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b6e6e583daf486f0b14fe129bbb95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f1b0b4c0ed6ead3bd827b3ecc7ebf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95671631406eef677d740ca626fc7f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559cefd817dedaabddb9e18567a0818296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e58ce95291b1560172623ad0297811297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895147dc5d5b8e1fbc05cf5adda22df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29f689aa10c7138f04dd308fa491cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744c23c4d8ce5a2c0ef103e5a5674a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d891f780d98ff7024105d9b422a126301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ee7b3e4561e70917d0b3b6e4a090302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbcd88236d136ee4a2c326dedf6fa3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84009c3824c93c5f7c0a43e68777d81f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f576800470672a946f9295ffe820cf9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb3c27c789fb601c5f4963fa3d2525306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e4d8028350e7482643048f2887de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a07447c1fb48ed4df54ac0fa13ee68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162415c3211e0afd2e4e6c9185eeaa8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f5ef9c9afc7d397131c5403e7687f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a195530da0071b28c5c9a01c69be0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662ab3805724b5dbed00b10fdbbc685312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87db7d27f9ebf96c2a63746b513029313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19981cddb9df7f402b4d6ea6487c1125314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280d5a4b1bb29ece3437c6ee10f1563315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864c2ee61079e6e1bed36153e8e0bc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ebc34ecb9b5ad3a9def84590d12fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a4e86eda4a61553fa4270f2ebd521318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357ac6412ce11342538c734dd41c2bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670998d7cc0742f66abb5e2f042b9f95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d705e03b874942df1e09b8e8bf2e33d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639574c123cb241b89623a2c9d47edd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f138c63f35ee3cdefd023d9100cb47b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0ad4daa8b28db71fd6641b3472bc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac780ffe5ba6f078a6a1f0710599fa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93efa4e3efc493fea4136c0b751cb22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d52fc38cd0cd380fc408f387ffda5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877b4415f0cd5935bc5732e104088a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ebc52fa718b461af172b84657ce3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9658eff68ccc813d3cc8c557180324e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09134d11655b6a55c24a52adca9b4b7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f154be5c19ab26d89e23011c8e6f8af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfa1390f96626141c6856298591a1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4b7386477125eae1de5482e650809334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8b59b0d93bb27d26043e9f6de1a35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b8dd833b18ba6bfcf1059381b9521336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff771ba7e43b3aae727365d40a573d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb26f605b594c1c3878b87834b0c5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7a7fe410187585b7f302fd9e18f37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850660b2e152fec717ff768f52d1143340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29d20b3edff97328450a0b2c61dbe4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef829dc9676fa01fa799cc45c0b97bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73344c111edcb9e335580db1806ac31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877d240837d8c259cd6cf45920656e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc5293e7e0f9034775a3de86e54a55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d98036a90c0b0510aa4553f0d8e98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300aa87174af2663097ce55a2220106347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9f3a0476f9c0c4db9343a99b02a4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657bd6255758c16eec38f82fb0f572b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888ba155b6754e63db6fe7e6bc9e38c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07e9f6b1dbdeefa4be054cad9d3d62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaa9110567b989148eba97b6918f19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97373388b9cde4fb106e34b137a15b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548928ccac5a968e7cab877049f6fc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8890498b81c1da13e728ee47cbd45b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b1e098669db1de4a724ee240d309356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05136cb8f38ef10708fae650d98f549357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c06c2efd36c5257929360eee86071358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1f44a24a576136fd9639dbfd21791359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f59b430d1cdc707b924f6025ea6da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae3723445d73139ef50f7f85c4edb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d706ab9e08ff343f4273321700cef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f490d5df8b78701d78f43494ed8dd4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16e9cbac328078e423df2ccff9191f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d88cf686696dc84e00a89003d576f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf9838e9c3c38bc9451dbd6d289a31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da7636c0526ea512b7533a8dfd0d30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c4d894c77fee0ff086ef50599cbdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800d05b30e01c9758b254829dd45f42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788a1dc63a84fbbe1ab22c713c043a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1fcff7c4648a41b0cfe1ad6a65f79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20432c3988aac6eb5c0ad6d4498abd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b97724492d594c3955fec9411e4c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d3de93ec97a18fcd71386db988116374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d32f1abb5d39c655f2f74f1e7ac9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccd6dc9e5a2e0f4ebc6b33443dad1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b1512cb850e4b2ddc27e1ae7aecad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e658fdd2604111db1bf94864c012b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72a68cd9fcfa51599abf37fb9f570e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f24a4081b34e9675a2ecd61fc3883380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f087d3bb314e8d079bed12f6a90a1cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ff4929b827e6819a922304851894e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e6b6fbb4e5fdd0b8c8df9fc355f98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783fbf862fade8057a84ca2e5633529384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429708a657a866fc342ab53fc0f97431385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ca3879ca2b8760d5d7072ead3c165386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dfb6cdcef37c35ec8ca6ff82d9e1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459db49142d3edfcf800bb75376596f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031d5c5c435d3ca532afc19b1cdde5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3182bf401a8bffe05a00c1f636070390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c32d5f22f37b3446e63c44c1bc9dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc29d8775dcdf0622fc5d1405b02ee1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a2284dd89749a7d2a14c938491208393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db1dbb886d2ff5ed0ffd5f6d1dda9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18075c259197b6a88764257f1f0f3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbb3d9b4e83d241d3fbf744e58d913396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c70e6dfddb4269546753af2dcc7dc3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996a6371bf465532ec01a54b74494d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27823babcb650e3db033e9ebf329af9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ebd1492463ffa14fc76748c878648400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67068335c8f5452fa6bc31014eccf0d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeda72bc857e1dd7f575d81a091b90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21526cef675184970a3b0ca8d94a840c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8219cd23a540b79ab916a811b50867404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c167d73ef782a70442b9ea099a18e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb259080623833b4dfb41a7f86a6ffc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e804cd485cc6502ab17c053c2f451407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf56ecf12a767706c48ba44969774f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbbc1488b8d0eb12e71cf777bb0a73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b97a2c8850b1157a23ecb01a69b1d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5de6950a38c3e63052b8f1cc1e9ffe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96770027a45327f73e80317f8cbb8fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b2005f1ade1664b90cb8f08a9fec2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09d1d2baea893e54fcb1b9e66a1a6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d6d24c5a17d9f931384a59127e959415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeaba826385a4aef990bcd0e835649416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7a1358e6a37252a1ada2f8e902f56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cab74cf64ae19e411ba120d674588418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef5873443ad079bc1ce8dc0fb4d497419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3095026f053ddf2d58f3df7d7bab6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce751eb1e801aa8eb0cf7aaed122ab1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080938d029b5fb651203dfaa494c9db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a070e403dd8058b8f4cad64e684ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca837d43625f171147c874e92546901424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b084f9fa72ebc1691ffc0feece645425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe95ebf8b07d9b4c8d182b256701641426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ee3bb1916f0b969bf6c3b94d71bcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14bc88ac3ad0c6ff13b7d6a24342c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11058b571f32a28cbcb3be97248fb87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f07061f1529a0e9651d22d2d9cdf79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b95b94ac2880564956e56207cca64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e0f2389d0c87143c88f6f540f21c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9a7560d4aa4f6a8f2423a7cfde397433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bdc42906b800e3f135735af442416434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ae80b9cfe71b2856c13dffc556f48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90209d976f0046f4aedcd523865551e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee72efb01dbc8f4f0750bd4aac9b347437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becce13d34b9321a80b7e793b5594c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c2899d26ff9fc29bfeca7620176a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36f39579fe6d4265462cc39895351d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef345ff91124dacdfd23084a92b2ec41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efd2b517b7bbe88ffb33a4f16a9410442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aa566101875ee4f082578ffbc2833443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a10581e72498c863beba9a4c9788b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f0e93480cd7898c9064b63570b668445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03327e15db1032de54174087c8d21f5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db7b8b40d298d9f5a6dd4125d2274a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138288586c75814bc98d5c2dc928bad0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aa9af4067c8a87d63c70df39dbdcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79fd085e435ef927ff1f16cdcdd6a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ab9e7458b18dae5bdcce9b46906af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202b50a71c26e573c2fcb7ae84fff49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32701dd48b841af355b75fb159dda11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e8388ae02e6bb39bd3d58910f7a03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c2a6c96fff8e1c9fbfaaf48a4f4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbb809e3462c47723f805db2cdb026456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a177a61bb982787c00ea4957ff8236457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb16db097b96ec7897c9bc2a8bfa48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795804c46bb9daf8076864516482f05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45494260dc5d27e42e50a354033997ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a618d8fc5ad61a26a95939873a561461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8160824ce19c5e6c54f85e1d24662b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25e0dcc2f3d8e05cd202921718ce7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504a8a7f8f3a485c6c98dc0ec7f88df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85397d76b1d32b5b822fb5ba11eaeb38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b851ec233cb65494fb48c11bb7660b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef0c3e13596bff9af405037da6845c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802549d29fd9ffd3df5ce9b90c66162468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dafcf53be3d1c967f4d6bb9284f79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e55b0b0907bdab3ab9e7a9ebbf7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58291c21ae405849b52ba7980af9f6bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de7d61f12d11458dd3f87884c5bff8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929141165d9299986583eab648c37df5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770bae01f1700941664b84a62c99161474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6600477714255a903561fe082f498f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc559ad5f9f360df06e28a190d93e53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1fd91ef90e0c7d612fbba5f5b9db8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a773158c9761e81a6637af443e132f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42311da842c44aa6465bdd6f1eb97f0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b7a1473fe3c5019cdeea5b91f3e70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9eb2f097182a2a6cbe57865a5a61b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a85f2fbf3124646e469d6709a6465482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b50d66755ca5494423a5972c208d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc303005975d528e6d732dee3473e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca868f9c05f87f2ff9740f55d0fd6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9484ae9dc8643e6417a8a97a8aa574486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366845d0b2ca15bd14f16679ddc6cb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1d8916f4e3ade2a60c36ebe2b447c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757cc6f3296d38b20985b7b57aec597489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787e6abe4868537945860884be41fdc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48755fcabb1e1d09fe4b31ba447dee68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b23518d7c1a437ef43a29d8e1a36aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a5264fc45c32688654e9011cc0f16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34b32da15b24ace2b827a5cc87885a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a118233229906eebb778e04637796495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564cee2ee83ac60fed47dac73e26d30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711af122a3a892ae1a9010ab3be8f54a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572930ceb2059669af5eed482be6908b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a128e7d5ed02858ed4159acc49279cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70deac974f878d9d38d8b604010755500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4494a7a5dbcda5beaeb7dddb3c969af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12ae58b6dc801eadf88f0fb0267d07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f357ac0ad53fcd5058faae4afe67823503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d93104a2a5f5fb04f46e2ec21eb62e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fa8ee8661c7734f05d5b4ca6bedfc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaeff019d29efaa96f95b433a429b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafcaf9771521ef4650d265541fdfe1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c0386abacd2e6df443133e3836833508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459d5edadded46c5a1d5f538db4d135509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1ee33dc93c8d9ccef467f8363a8f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ecb56c2cbe1c01db195740a730633511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bb867c51be2ce580c9dfe63800d91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637dc9508f7109f19782b8413825a97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2286902a965dbbe009e4595088e6fa2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2899fa40546d92f69e5d92656e0966e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb70a80c0e740434cdcff77b7469d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96152a0375e1d18486cf77ceb4014271517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a25e8a4240cb6f52d3cb74e12bacaa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd702f3447bf561ac3d607c50a42e025519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dd270790e17ca7c946e9ae9e0cbc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b60c9264c19b123150efe472b73aa9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a054aae3a240acbd22f57733cc67e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1de7209bc6c6ae82b6f9a33e6d3c7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ec83ce2b457adf75a517915ed3e1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300baa9faf4f9041b876be4a217b948f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e65eecf13d42d10da1164d2a0ba9f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc4e9e39e53e97d5bb2ac6e7aa310b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83844bfb70cb81b55646dd109574d6bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123ea74459293ba672e6a1af665d4b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbc8e48335a54d8e0a6c5b427d93e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c3a1d8d6c08b8998d547ac9c5fae1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075df94b4395ecfa419bbfa1c6bb8baa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa51024fc667e7dcac73e735292633533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825151a3a3ff7827278fbea7b3a3fa6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b065600044ea362aaae43b8c0a11de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf15493f51c42d1458f843826a2558536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaf6e73895e9363ac0d1d7b70ef365537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52517c53fa895de713e2b8dd1ab00c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f10896b0c81f8d1ce24a4f041e75d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03cf93c09214642d1ddf07b8c46350540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8e95f5ca036fa7f742a9fae7cb557541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb26321f785e1e3e9b30d72b069b9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623716d3a837768d415c3f9d131476c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0133017f4170914e959f43de8893e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e354c480e7ae1e744a22cf5dd4e9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab127fc7f1a121592497210e7d751b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308285cf64b967738c9de4475a4b2a85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940732747be1bddcfae4b500d7880851548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dac2903d6635723cb847ac2eae7fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021eb8c4e63731bcb0b2ef47cfc65fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1e265c108a1cbb68eadc73be3a06f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49133ed1670ec3a32bba136921f542b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b32db9f10edc1fa72f7c55e279011f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8f7b6b7b86cd69cbfc1d38fd32dbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc964ec957c8ae7cd16e33773299b950555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e57d3a5826de3938f62d39ad43de41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fbf0dda6e5bd3d992ab45069953a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c76f3651e8ca71772c8630e2ecbe56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa7324e0ec50491de67066e91da792559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d483ba204c31b530f20b22263e1882560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889e8a1345074a1c4e1d7a75b1e14e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04bb1581f1a42361d2e2743befd14d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d5ec03c319571c1600557d96e5470563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef262e6175b5cd6de9b75183124ad3bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43729c538ef0078397c5f9bdcac74e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa030b2f91f6abe99d7b5460daba28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613a35fa30cf2d8702ed72d9201c4db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80e06ed1f3ff8940f07705d6335b29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9ec9c627bced29e3eada65c1bc08c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf41e8c4845887a03f4913093cad6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1ae4cfb03565908fb349a1871a311571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6ea713e79b753f796269c70a1dabe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4b0a91d82f1ad83d16763e6aae235573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab261d565b3c455325fe2639933d73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2385c6b74b86bc2bb9bcb11b40b1d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a676257bead8bcba6c986a38e08a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28606b4683e892d8378c1c6759a239f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3732f2445331e2b8d3324dae8e703c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ed87416cfda4ea344f4e77919a8ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd1106e6f0de3c78cb00689f8afcef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e93ea2c966fa3ee28244b0c3be594581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1026a56ff03d5dc84ff8d9b298f67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0feff1a14e1242768de328212c375583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fced120cc875ee6e69c7ad0a0187f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0128a101504bc36391039d3f29c5433585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634bfb074e874d9ac1b9408924d21c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481113f31943ad6e52b2694d49e9fab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731702b1fb53f853b3745802b1e846f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd60deb65588aebcdbcb041d293a3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e139f2effafcb1a444811335b7bdce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0121bc7cd5d3b3b1fdc601563a34f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901ede5bb161ce8fdba222eae1cde93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e37b249890adb9febfc064acdecce3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851b5ef24c2c9fde9e7977fea27c5d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b070ebe6fa79ff2d07337e9d9822130595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bee9605f60655565520bd53d30484c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834391d66e2dd6c8b326867846bd770a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421ef16972be71a9bf93b0a8a855d34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78cdaa3a52a6e5bc057665ae5a42c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc6a220d4d320440d5c8b3e7d5389c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9623faa5f334bd06ad1fe13b6ad9a7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bff1cd975714a1a8b5be593eca3349602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3247f87d99f187e2a1f6716df69f75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32cf43e0d22488bb6d370cfa009964604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293efd6b2138adafce47923478bcd3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e242896944521411edcb6767172ef51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c264654af055344a5934524fa4ccf8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf405270bed1a6a873a2cf3d8f271532608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85ab4966953a7270e4cd777ac51c1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650aebb76a46a2a86dc3f80070f1c23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79a54af38f1852c32e1c49a85f4706611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed2989972b5c87d55ebeaa4ce0cb25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd799d310b03a40a61fa4fc31507d930613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfad5f128de8a2ebdda8b22e8b4146614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89771269ed6e960d466db7b7de8cec08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4502cb34959bc6e8675dbe581fd5dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71da6331707dec0c46a67e4869eb26d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e95b61532711cdb1db8526742db52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccebbdfd4f4ee1c57d80fad2e78c53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a758d250414c611c43df563fa681b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5416de941d3a963fa411e8d4e65b777621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae28fa15912b8b5c0abb96180d78e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935992d94e263201201dd38ec43b4ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba323a624649c3511aada800a1d88777624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2703a46af79669d28098907024bfc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aabca03011399c66c369781e94675626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc03867f2b983538797b6afb236e57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85597382a598d817a10be6f62336d5e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79fe0f6e7cf4cee3d36107951edc0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c5da456544941efa30f25cb615c39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f362aa5336dcc44db253e8c4c84c3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748678f4b114fdeba28aed820f49e77f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7b8e3a30604c779493c618e4eba32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3689cfb7fda751f8a49a130fdde3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4273b36c98bf00f5b68794c5f23473635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fbcd369326ee0080e78df472b6a5b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94ff5130196020a5bdb4b0a7c52b35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d7e56302e8aeefc4aa3e08fc81311638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1dbba78355fa9f23cb6f3ec48907f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4f6fdc26bea99c40d320f0df4ad1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193f461dcae69acd2486bd0da5b7e87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c837a10f402705ae1a7676da11a75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15607afb205c7abda5ac7373835af81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e434513c115a93d42481d1439f946cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b422123cc5bcb8f3089f149ec889e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d48b4098e67c9142ccf9e35a2980d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23154b52ff45caaeaa934d098bb167e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4a31d81ab1fbd386e31d774cee827648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676daa99e88fc41c0f9f7e2c3420458649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439a353f1b0b13390c8a23364d749ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913ed4dc6a289998073e93952be7b9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0ae1e67712ad1ee621bcb7f0b8638652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f051a7b0ed589d1058fa5386f700653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd312183157fc5bbd4dbc3b83d598d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c007db56969c75ec80ad61627eaa9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743cb4bf2676a7852925f88c82a1b9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61191378ebd86dc25b08a6545ea740657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2066184c9942686719e3bc1087daa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab36777240fa93a20d228d537260126659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4f7776368fbac4e3b7b0b1db5cedd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e2a2f9f29e4582087f2cf566b92a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e06b910c0ef51cd6f2fc9f6be2679f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd4f00b08802432e8cd29beca92eae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f100aff07879dc7f15bf223b491d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1231ba138b41d6dbb1a5369a6fd909665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ded59cc08a679aa0c796d7a858a64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e88d6ca6dcb854bdfce67d374681b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea788c70aee90b169ff8ed0cd74d2dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e40f568d2d12b189f56ea0d20cf47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1db6fa6a1f956099302843dcebd6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d515097611a0bab1a18de0632de42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dcc7de253d3400684f0bed5abe0cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748dc449f66bee6dd52bc9ff4ee896b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f6982abdaf2cfa4e55b4a5a36629c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606541fa6f8cdff9145baef1a1d4893675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c869b723e82524a07379e6352144e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c9d5684719d1660953e9bf7dda475677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fac47176d699366fb6407bf0dd77b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2158edb51c01bf70cf639f46f5fba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e40c09cd8c950fb6b8920118df8d68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc06b6473d2ba9b352bcfa59e073bc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d727ec45a468ebd1413e7815ea5b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8c8d68a7a5767b5718901529fe02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c13f8821f880910c155420910cd616684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fba62e7c78e3b1196cfb2344f16e5e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b3e18c50139c1ef16ba179264c26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331446a1e72cd14f4e72501a28bbfecc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e01a1523ae4b30ac0143f0f0c57fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af825ad269f4384ec5e05821f28a9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d777d96192c224e699c9669252137f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68773546a2bb21d0a4096e903014dd2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5a5e90732702fc0e82f7acc236204692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386245669f37df8bc14044b260b6ebd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eec7f7284dfe555ffcf206c55cc59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd75c136c41ad6d1ac2f4abe200216695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65946c0ab876f729bcfbef434bd419696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ed8a220a76ddbdc9dee6c3ab5358d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d5df46769d80e95893adf477b3308698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8062a755008b122056219fcacea354699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b973bb6c8c442fd7595963e861712dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d1067e9eb38038460e915bcd52da5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b69950a4be0a9a700fcfb7213cb4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380eeade474d6ab13c5dc0369572a46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac40dd26f1dc4b41d02a9c7e694d03704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08048fe1aa1b40835cff5b1a1da34f9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98b36e9331db040704d45620b31a94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca1b5f713ddcac40170d3114ee7b6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb506f0f96ce58cee7bba9c2c2670f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dfe0a24e0149fbbd26d4b2301a7fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15980bc2fb00cf913b92fd28c29153710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fd00dbebfe874a86e741f47635ccb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac410eb725f0a061fac4b3f9580b38fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9be66760d3c6907a9a06000bab40b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb384b7939b01418e94e532ae1253da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcba3fc1241c633516107ade8cce8d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2744c637e4b1eb43fba6cd62c9324716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba490af6e2b25645781d6d76c56f78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579516789453bcdf9cebe7d508fc305c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd21bdb52b8a7156b8219a494b73dbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71829ecf58675168215e944c043b57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dba09f3989419264bc27de4dad9ea2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965402a44a7bce36b33ea72abe8e334722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447b2226dec24e8b6ea6d94b6045ab8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23acaf6925277abeafa4dd0b7d924a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7f98b54bb5009f06a2365677c25c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de141b33845e26a2d0ded14d4b414c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeaccf1f2deb8c21a36695a4c4167f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71356a5d786588c141ef648dccae469728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da326998f4f00b23305e4fc74ade8e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43538e085d603f2e6add429886770c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251404f10e32cfaa7ead361a0eeb45ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ea043389131cbbe874de7bbc76cb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cbc9b6c3765a091923adfaae4f126733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c123b9acfdd46afc6134de6629b927f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3512cd1d014f3014695c5eb0292b2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0a35d37aebda49a327e7152afe33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b9c8d29d1a18aa4c88392315bbc11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e0d43802425f72a9fe8d5ef06710738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fd20ddfb58438f18e13aac6cffb93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553517025f560d92e56fa3f523278b74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ab6532d8ff228604f0cc46db84a4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee3e03ad26b3e6882d5470d4b31064742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e094638fdeff353bef54265c50571c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa7031178356d584d98c2c30ad850f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9563481b082eb6f282df02c8db8eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882695d0777291ae2db063fb6c472eea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae10a602c65676d40b903785ee5ab7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8a4f0686d220a94dbb5a2a286dafb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bdf2b62c36dc01fe07630b7319a8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a966e4a2ce3661c033837f68c75f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2145b77d948367eb4f3b9e127572c67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05599265f2b341998be503760f3e8412752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06080d41c3a5468cb850ade46db4726753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3487a6c2fef2b89032c3ec21c24339754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710b91b615b245a3c9732b5ad4d7b2e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d5ebc3f7e9e2b7b930cc30b5e0400756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d233417f2ec632beba7064a434e1b88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c3cb1d638c97154a02e9e58ad94ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f638f21604817c8469f8f7846f8f83759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d121c3c19d747348b6a4c26dd8c0407760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636c1918d714124772abf5c1dda32e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ca6f9485d8fea3b90c0f2770d4a8b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293a3e24a6f46996752365361e1285c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02178abadb3a1b15524527c53f5145be764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ed542371dad983f2a471d3397c714765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e7027fc10870f1454c524220ef77c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57874b7569c1d07763f48df75dc28284767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b1d33d70491edba97de2145401ca8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468e18958d7efa836dbdfc90552847b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb83f15ab07548c3012809f2b846cc7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95bdca2d99a55cc73cfc1231fcb4f2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdcf95f46f37287b864e16393bd341772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb28ffcd8aae47850df581c2a1127f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8266ac4c3877b824ddacb1ba71db7b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d752faa06d5f06ed8f0fcf34619f8a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974109eccec72ebab02924406c370dcc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb285736ad7026fbcd2f96a2470bd0cc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e7426c2cfafe0e57d03a4deac92dd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3da90a82f4513aaffd0d136e76fee6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eeab8e7313bab2d8bfdcf8263e2b0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e73ee1ae0698b941eaca43419e306781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300dc1e483103fa9cc16ebb6488a7a0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261bfccc4464180bef417ec4de63dfc783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3e6336a9457c39aaee23194aaf9ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c03a8d3ca25f5a4560f7a1f33f96a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0232a34392adc3a4845e51ea03da7653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec923f73f10ea95c2f3fa50e0873c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3b41ba8b854dc998d980d30ce2cc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55e12dc04f00f3b592af0c585592096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295c02000e6de96b207a28e704f33047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe40e7eda9821de96abb3b6733c77d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93a861a9dbb3249c4a6567fba425419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291c9819fedc188f5663255a143b69410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f86c300cc8fee29f37b99e7697aad011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c98341b5c39b96ebc9a6c88f9f6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ae0cbf55b01a1d466d275a9a9da1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a630f87bb63c29cc62a9ea1e07cc5c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b239f028fdaf74f99592bc9a2203c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc801198007305f7378b02b24454bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383520779db921ca12b11d9b18d5944417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba166efed2ac639eea35dbef8d3380818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1058055f65ccda90a71ca6d35e3393319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbbbb3ae4257e270c2f792a992e8ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3229cefca1677f28319a7bbdec9712321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff86f4342a1a853816c597015914d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc91f7098e026fa1e0b3c0f8973462623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c8e6a716b4c0d111ff5b77ae26b3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d340bcd3b3cbd9f1cc6e96846f8973925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44c23d870ebdc81d2650121952f16226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86c06890f5231fd5c1ca2c1ced444a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e5d7ad504d9b44fe9e8a0ddbd076c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a3811c23133dd142e51b0c4d13c0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201de7a431de6b2e8e14450ad67c87ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ae74c16f05f54b257afdec8383b5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc5a193a80a3c74f06b231cc7df3e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff684a162198375f1beada9fbeb5e8bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27145f648c894502ed3f70a7209505134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70494e9947f16c852a0bfe00f0024935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056833de6593748ec2835a4b34ee26f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e493d8bc78bb8ff7ac509ccfb1b9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ffad265f0709aac0dc25d0442508138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448feb9a990004230eee869429ba8e8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156b7d3eb4e024eb481da5dfdc8e1d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7872e099edcffb8c1e3f6a4d1472fb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4941b2cd6b897c9ce82356007ab51af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a543e11866d52391a7d1bab3af81e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975d08bceef309e4547938465f7835744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9dee42a11f4e3f50c5ce89fa1966f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c0e60d8bbe2c70477d3c0742f0baa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f3f7ab043844b3d147fb2edf14d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a34798b839b1b5ded2cdf2fddb92c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f8cf6efd0bb732d45f17315c7c80349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd657969f0943940d0f9542b882f39550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d256de70e39c853104abf14611550f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbed6a232d6ed09046fa4a758581d7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638e5cf82ce940570518b2b5560891753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5be917cd39fe60bfcba94229c01c3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd5c70e8014a884e4ad7c693376e0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bf62879b98465544bfd0a41403b8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906d22d38b460b0b07df8fffaac643157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba96d29b64f939db5f9b8e7291562a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0df84dbcc6e65d1690daa09000f4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8258d2a2e1eb1dff2c4813d023147b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74571e4ccfbde98b5e8c311cd00aadf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdfc69943d0c47ace3b16df8d720aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92879752975e4264f95af3e03d25ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88814c0b7ad21a4f61ca1018c198634964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84e8ae84a6d7ba0a8c3e7fe306aac465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad6420b57f880a93c8f7bc347d396e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4c8232c81f8e9b3f7a98e9e2225b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258cba0ef1a1687eef62d7697144ddd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bafef017d6e0f4de899e3d3718032e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9af0ec0c2edca98708d94309082c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006da8271f2e217ac8f0e2f3ee1084f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f23527ab07097f8bb65353c679eb4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145773403408e6cead98970d5a8c04973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c58a0e0f765a2541fe6fbbabe1d4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b884be3ff551977e32b2a052987a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95b33dc329b27f1c9e4d00c06009fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bb6ac9f22f2035eda06edb7d5d12777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc68baa3a3ef5be818154b56ebd58278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd6954c32ce1fa5b310503f54c976179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24d169d76462dbef0dd2e9f3f2ed2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6354dd47ca0cb62d76afb800a7d197e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817c229264ee0266e383ad313d52c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5bae8ca6c918a958b0399b24edc1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253fed5b0defcf3fbac80fa818da7a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7231a5fd7736e6ede20819c929f3ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddefbf627d4d552c90a5f24e21b1a6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca05984bdf05d02404cb108009eb73987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df799d132977ff353939c732caff9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10542f55456f1129c307c559bd13db9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6123e34b31de0455b285a3f6d522590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae1f5a92d468f2b2b79e2dfefb9f9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6938bbcb252ddc21cfc11000bb95b8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858edc160268610a58bb1d3ed781571593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75ff96a1aca40a45e4cd53b642826d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caea8849fecba34e798ea5ff9b595c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442db2fc16341846559cd4b4592b769b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aedeb431cf9206d8415cbf3db38a9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c48dd3c323a9fae674007713e4bd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cdf95f9c5d612aa0a0c9d2510987999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36596a957fc4913cf16c3aba26a8ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe33f84f54ca1cc64fd51a72b00815d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b72c89b7bc4b0286e59b28903a9ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91503bf7787dddde7b4bf70c19231774103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7526f0b0e8c6502cf88f76aee00efe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69e3930b81e7dbf541dd5f97c10d06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0c989ad932a42ed1942b3cd217a9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b56e4ee617103a047c09d0f3b3fd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed852b71c2a9eb648120db81c2729b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0a5a8f60121e49831daf4182490ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ddd3be08ba01fd9795b267ee0fff8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce321c886aa022ae982e0b27004550ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214df68da5eaf00ecece036d543b1de6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc537448a118a6cb7c54f48f38ae5eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addbcbcabecdd27a79460a4e8f1d7e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba14a4f188a5eaf0d25e9e6be4beb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51416ffa2c0f5b27ef142d3067ac808116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf66de88190a268e402c9bd29470c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741a097f233bb94da9b88cb9a8de791118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6304ce9173c0377be3815ac6fd7e94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b20c337640192d4273f2e2bd6b9da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d62c41dfeee6894de0eb1289731d1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c70f966b301cc78771f85c57a8fbee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0caae33212b4de0e768ec489bfb4ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129cafa7b03b2fb86f2634b79e1e84c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d874907f876397d4d89891fe6f450c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2465bafad27d29af12de1a8854f56e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99722c0a6d8305e00b1d1c4104309065127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141533168826d8a620dde280623fc39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c9ae4e60365ac156be0a175a7686f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c135e4d5a05978e63b685d4b42d74c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c47754108f655a053a543312e0429131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a882810cdddd7f5e51174f48a8934132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a0944c79a365f88c8b8a1cc4b02c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447144c793c2c2895e5bfb8277d7c5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2e2bcb8a114a9c04b294ac1d09a64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7cd55cf2e3f5d86a81892305ba9d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44937f487a4fedfa6dd994bc699f8f95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830aeb54cef7eadb265a3132a65694d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26625cb803d44a250ace13e9e0c40f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29590eb828da27b7d33b5f8ddd0ed9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1257f9af26b54fc77adf36e165512b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b8240d70287a756fb902323cedcec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae3fe7ca95856286adf612700b3cd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5ca12abefee8ff48499ac2a162ba8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ca57759a853618cc0b250e8b1aac4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070a711f316379d83e00a70b38abb17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1d034951ff62ee5a4e02fc9b4bad0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9717fa1769c7c6fc5510d5e7de19a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bda4869abb63fcb7f2cc28d6a9dfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef3ae7c6ba624d94c07600985dd9fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4328cc7b1757334cab40262920d21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42c7441466a21e944e12ca87aabf77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd581bc606138c1b0f2e1292bd6a495153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a2004f9c23332e4d522e05bac573b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80f1b57692acace446b0aea505c84f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31381631df3f4551c7c23ed24c01870e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e4d8e69850e0925dc292e669a2a3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a33b4faaea5eeca17973942ea27fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319f9b17eea0085c2906f505c2d1112159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb34162cccab9b2bc081383ce6cd47d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220acd510432ccbf5afb210f8d4ac4bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20ed140f3e5544e2f8d52bf969c992162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372122674e1325869227cbe3db4cf134163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8ca2110313fc44b22799d6cb64668164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184c4deb2e5fb04d5b13e338790e960165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435992177c303dd77be4c01ac2e5b671166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b8b806bf9141bb9a0eab61defcea4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f3e25ddd05d4b6ff1079ac3ffbc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08d4a9a95614e5144c254b01e7d9d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1be12fd4d3e8a92bcc1ce2ef5087c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19cc9137c222ab5ebd14bb2b341d2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13652d04a858d337fdf10b23bf3eb5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9a42370d11dd50f93b2f99bb9e4f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855c759f6061474461ef7acf995b39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167672bd607400955c2c66c7dd5ea58d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455760418f2939c3f427ebd78252cba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33620ee070acf0067b762344c80e7117177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdb39338341de207a7c065f9829763178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb913a71a982429439a7cd74138ae45f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e92658c08caec4ad34ee63fc4d854180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49454a1e0a9a400759b25a21cc0c732d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8166779bd627d206d612314ff4dc612182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de255096feda72e11c656756cec090ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353608dab16cf378615bcfbe9cbe1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cb0d2be5836d9fed9c96cd1d03a7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b9313e301525e732d4295828e4538186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed624556b0fbf21fec80d75f6f30c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5752c4a089328b0f93f088629825534188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aabdffb585447093e9250568ebc01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b341c8f806fe9df456186358b4ccc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1ed41ae714f529133fc47d0803606191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d8788d5579d79f163ff5e41ae4b5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391979ade9b4ec84a71b9a92224f1983193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f739825b9baca8084215c0c86b3c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558fcb1ad029e89ada163b0092c83e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96bea3e3ab3e8d45270a8664429a90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144004c64691c6fec3da8c741446c15a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecce862e8b5051c131bf426b0a36d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d905117ea1cc8b36c8ede62738f76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d41a9b18a3fb4fc4afdc1d1ccf709e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3811e3ddcc631d89a97ba619d2445e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e597edd4ae688d96e29212c7c8ce26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3121d70017655fc9387e7bc579dce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c489a875a3e1a66a848630d91d4170204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de970a2a93f387836e6694815ca15be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55980522bc3320b9d34b2fce44dfe2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05aa2b48757efd10f994ad53b6dee8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e547f097005dc2c4d160d19224167208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f700f89358bd7f1809cc0bdad56e33a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576aa5b2b1410ce407bfbee823ff20d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97db514b32b00592b42763b2052793211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decdcbc41410461528eabb7c5b0bf3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd51dbbb07898b6b71fc9f56d9a85a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2e41590c2a4c927f7f2053e718779214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716702e9b10543be63b7c2db4e40f99d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74de4aa30af5dcefec65b11d0aa9214216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d924d4ac1b5831646b8f3355d79451217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7d7689b2113f83bcbc62f1393aee7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea295347099a9108f4d5af8e63e33c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb05a2b3f6a62a653c9f0fff1e4819220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00359cd0410c7e8520ca1257a3cc39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5cbf4ca8924b91bee9aa141ccd932222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdded8f3be1a408e09706c92a87caa8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2713e7b4369c8e045fbeee54dc39c9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c55d92461b52fe3fce5ec4e3b766e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b50570e932f506f34fe6b78695811226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3933ab30c1483d69ef86d78a9b5f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8b2c91f24cdfaa34b7c0a8a8c238228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b565bb246f34fa2646ce63ca2e95f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e3c46caeb3bc84c5416586899274a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3458647c50a1298d45b5e8729035d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6768670259426ca3fb3687861f02c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa414f487912ebec8ffd20cb3a9e610233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5af6c55d36fb1979a7d2f4ffeae75b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ccb47544a0bb61210bb5fe6728bb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b8ff0a4a6fd297440519e7ce2864e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae0ff16cf7239aef36860da96e4ffb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f5ba0ae8161a243655e12c91355f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99b344d92c1314d7e148a3272eb353239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8f130a988382c03dbeed99b58789d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263d743c06499bc0c8b9a3012b2df60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011633e09f3b465987e7020e097d90d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eea15defa359e9414723c673201e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572b33d176d8b963f5e1ea3191e8dfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520ac507e1f328769384e92434a46de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028af751720b50d38c722767121cd953246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e624f841491a6dc52abc5d70a8f5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd130c2e40e9618c8060c28d4e013ab9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469f460f890d04424ecef645ef85566249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f5ce2a374a57abe840ba1f206d30e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85c2d6f1374235518d42fced49d62c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b96cdc65818ec751539487016f883252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc0767b694b3534cc9cbaeef97a4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc3832ff02f906a9f767ac73a4d157254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eb6cde7e384f89cea3664ef372493255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119751bfb2fd93887a35b570bcfdd352256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7f07952d543d15d7c08215c2c2783257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07693899662eff60b928aafd18da115f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f6b8e40020de7b3f565fe3f3eb5bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970c9788f7c42bd28ed15c0e64668df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d548138606cc3613471a3839ecfd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c17361846f962d2ed8cd82ea402336262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc5bc1b962b5c77600ce2ecbf9e365263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403609605c47a33e00f767fe6b6c435264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804b3bd0be3072d4b31180a8bcb4593265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad651437c57bf74fd916f2081ce14d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b68877d10e12c001f50ccb16d5851267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0a355436ab0033f0908441ca9e4fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece056064a0e32c5d38045b927f58a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc6862cdaa590358cb255ff0f004e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3441aca1825e7a671ebd6993ba4ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe449f451b60f2de993338b6e972319272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef6db258ff9adfa8b8659be395d6d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db7025901771ee538f8eed27af7f43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede690a12799564e4b9ad0375b493edc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36de7a9e94c342039e05e6ed69ea733276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd72ce370c5bb4a928848361a59c9ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9d13f3cc0605eb58d6dbbfc0ef842278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cae146c5d878aafe31edc5b00a77fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7164fd7601263ebbcc5718df0ecfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b9642ba87b4ef657cb84d1fdec9bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245fd7d0b96901686a715c31494d3bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cdce20d2ddc0a41779b676fadbc62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27023b4a58d45efa26b61d4cd27be12e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969a23597fe459fc74de514ed7bbb1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6659e1f66b42351ef2dbdaaa8a0e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae8c10687208f61c371743b3b892ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370765c9b731990a1d2b358a868ecf44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84831dfa1456555b77fcb0691a94b108289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359f6802c925b47f91f5e8d7f3da322290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c18304cf00b0e300b4787106818b20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90730994338d7a2cf9d3d7525f49c85c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db717beea3827194bf1daf157b481c5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346e5083c1b51b2a5110396c06f4271294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746df06d693341af98df82da86dc7a93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a2aa1075519f4633f33d8287a63c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567e0d3c64e58f9e3cad4ce6fc32e19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eb6ba48deb7025e8148dee68ef69c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c8e35b50e88fc82b9d0dc5174d6b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483bc4e6135503e92645123334b4c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd9c75fe067837172cbcca846ee958301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8f989974ef3c3845eb440b9ffa136302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b11a1480768a9f1fd595239250ae3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780410f4aaa477b8de2bf09c23c546cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b1f76aacfb51be49738c6cb6a5aca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25a1d82b2b81be77dc3c44c02030d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b0242ce86a446a7885399852f70d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ea3c361f2312a0b78adf57186db62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca662fb9c45773ddc45d8194e381c008309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312970692c403690a36a937d7d11c6bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058706cdb3fb062cc2a841bfa915c68f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e6c04c97c24f59bb6863ca1011287312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81ab37f8c7852865f0e498d6b22781313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1b9fe0c3bbd8a365a5833914edbf0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541fa398f8ab4b023dee42fc2352c0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204d51fac8938bc486e536331a3b40c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee40ab467bb9fa95f50db644b9f41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1c5ba017e5670dcbb2452a5c349a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36eeae90999231f7cfe5559939aba2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff94068987b730748b64910bbe16392320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb971b3630b4dfea238d169f6b6086321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dc31c8e7f31db9e4f73e33839ab89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc682d01d4b14c337645d179c020b3c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6cf3bc51432284ae09d6182d80d8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25db64582b17244d77fff9af6787c46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaa815eefc73e7ecf645bae02bc770326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083503d95d8732b6a71f7e415337f8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bd43af59d63b1702b9f1c8f04e1e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42ac6c8391bd4282557c8759c9627d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67365cc56a8eb08ddf5f986d8bb7ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685dbd05a10992fe10b23c243d6538b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389d5c629de062cc20fa44519db1019332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec9b4e93ae8e5006f2de9eb256277333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cf387db118a8d6358fbe37f4646d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0727bc12c81596d357d370c4e463e02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44babecf40ce1f1f53c8ee4fdd33b77a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b32895e731ca9ff6e6fc52c0d94592337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255dffe57b98e2d69e4cce28445635c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211d3ae58528e4b73a019cd8227b816339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c9f742e790b47f5a99cbb6b85adfd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0247691b3dc784544bcaafb6eeb4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4018bd01eb6c51beaa20efe8590a78b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a2d60bb7afb5a76f5fc140292094a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99897c3151173fc59951d5c36571e014344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3f1e6640fa28230640760a1715f7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b751192243c3b45c4bb3d5f75f605346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5716adfae6ea00737eb56a7a7208049347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20287ef77e5ade28abb159ca86142c75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d618d6de333c3fa4cb2600cd65121f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0175799c1fedf8c1367afa42c9f379350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd19d47a0676373ad6afe02c794e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907024c84a04cd8d54d30048a94f429352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948271ac79adb0789592883a2692f823353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338f1abcc51aaf6b1d124a2b57fca1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b94007000f3b14f81c51fd1b4515db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbfb034ebf56cf0bc9f0b10f00c6f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3958588db720453ab9bb3089eef3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9382e05ffde4e9a6b5692f01c409442358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a2cc6d81eccc570bbc18f60874ee5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b017f7308b4b4b3b07575c7df1d6bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e95178cb6be40fb476a16d5c08b715361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d714c479f96da86d7545f38e0399dd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12362fd2ccbe1e7fbd34208586717aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af5728a3f7676de1e905a2faafd5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e5304791569dd3be2dc9a70910fc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed288d1363a2d62fda3137c939d80597366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47117406843617eefb2054030fac130e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e79b6fcac47cc6cfd23502c8fd06bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd359b28d8d8cf8dc409641ab9fa4181369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f134921337b07052019c9e135f6a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15856c287522d4551405861f44aef0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf373e7f82d7b8af7cc3a4a01f17b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21f0d761d722c9e46197a6ceca6652373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e616d374780a98446393f9e694f57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e355b1089fa19a387937c3eeaf98d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977de20ffc4a5730911f90b127e34a4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a145051dd3adb9d653849273d43933377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086d53cf237745300d3d13d478cf24e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f359d7191c4e697f71bf4e101ecf2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9c989390e9755dbe581d08ec9c021380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d69158abd6d7a3d3f497b54578dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303909ef7784e38ce95e5aa89075c5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433bcbfb89163d3df1197ecf46c5b4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a013f6f71afc55d164bf9798797fb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b09066b91550cf8b919239ce1fb896385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8601f9752f19a69959098e8a3506c42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182758112e5a8d89c8ddb80e7644ba7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e013a1514100d51b1c14cd5c76a0d79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d8061fb168996762ecc2483747aed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098405365dbe5228c4bda46b992a0b5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0e268f9962a7d32df12b5c7a8c437391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddb62da7a2cae7436bc3823fc0fb3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26d5e188dba12c3a87e896a0aa2417393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cb263581734e4a1e2b88cbe850e4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257130d7104bc00f143b6d77f47118395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642fdbd6cc23889d780f023b11b6875396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d97c44cc46a25a507abdd0a0958ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e577aeb1d3bfa0807ef70bccbe9caa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2def027447fb33c4c47819a4a30b62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2ae8185ec58ac03cef1299d63b30c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e347665ad1a7bd319829b7639d3df5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f527ad220f00fd5c2e970a34ef285e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccdab1441868c1c0e50688d5cc0f7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277e59b5d715554066b8b92a7e0ade1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e0df03c209bbf01cfb8948d024a00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca33a8dac151e2a135ac642334524f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df679aa98824c1e235c834a02019177407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a2a7a0d20abfedc0ca2f3aa91b0c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b7b7f115d627e0f80effd9c2ead6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f587d77b8ab8dd4e40345da752e0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f2d23d9966e687c1cef0fb43d4fea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b2be9f31e06ad12228654f66f8174412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ff468b2632d62a96d4a3b53caba0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e5e03b63de3b459d41581e6126c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e658164fb7308ba40cc3b895c29d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3de60ba8db92f26a11b5ca9a94654416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77d68cc3469b0485f0aa772caa9bf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020c41404c3ffcd5577193864801bbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9460a30cd6cad6369418ac92b67b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6eb068c4cd745aa5b0dd7ceb62ce9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f200802de680fd11cc144e6743d74d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756d2497232c96c941691b17ec43b24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa02a4897d7435e74c44b61c2b58a0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc292279b9afcbd4f697797e7f4093424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09a11c9d58b155731f135fa82bc1f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976ba6588bd6950ede8123b60508611426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678a3dd8cd3385799e2de4f413d6742427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8bc2358a3345c74b407df1df119fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a6b3a58b245288cddd41d75b7b7e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c9c66ce0b43bbd0765b9944b602b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01248d020d854aa62f183d00d99d3d9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a65876124b7d75685bff9813b3b333432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f98bcad86ddd43cc4c29613c9730a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ea49d1079b9d73e35671926d658c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744af784c6e801866ccb8ca2edaaa55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f4884d75ec88f20ad8c4f0cd97a86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c5cf1b933b9a7ccd9998966b5b208437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8823c7f5c74588799a542d1316b0139438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91a67f4d866ccf0b77fa1acdd35235439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443f254770944304bdd8f196d9421a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22a54277cba8ef1c2e42e1b1cc8448441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f1d3d1d1e49a01757fb2e72deca33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736f1b480b4094ae14a90cd4e0713ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cae0006a821ee46147dee9a2698a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb07d48a2a85a68c862b38a09205901445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6ae45ca90784ce129d6c4f596ea99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279e958fa04f011c889f6a17635deef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af4c1778a46ab69fd0b159e174e6f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d57a4d3cb7b596a2353bd46c4f195449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30898427438eda03a7e020cbb08df4eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f69e4936f277998457e22484cb0ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8088ccc4f41f96a150ef2fa899aa1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc4e567bb68b2a514c4a42ef7e31bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132820ccf58f355827a10cf100c5d60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc8c49b0d47b32236b6b461b978e38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b381acc217b9341ec995587909dfa2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cb97094d8898c5ad660118fe65488457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0268e4719ebd7cdd974661c0db29f8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68c27222e823cdc0ab128063155c00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad6983fd3a8498f8d53561934fe01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdecd2f1fa49348ef061e5ed822bf4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b449cfa02aad9e4fb89f010b330446a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da19d1d7252182633ad7c4c4367c78f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f613a364d52c48354da1c0ee0547b8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96a6eb5e41d2a62e59b3768033afbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4d0d5716bf5922e96b8fbcba97f2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff8da43bdd494967b43d396feca747467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085881019f60bc3fd121de6cfa3ceb86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488da29e330275d80fc87ed2bcb3736469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b214c442a51f701c4a66d7f9d96c34a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbbe548d42b0ca63e6094f843ef644471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d7a200d56ae6bf8fa548af5262535472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af30e41bdaa36b31edf7127cf67fa3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1f82723623363f30cb34cebb848ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8795d775c5944d7d23690a5450b4aaf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70bb509c6fff87a4851eac1fceb6b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b02cb30235550bf3eb3c8eac38341477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddad9653e5b84e4a9974b725839d9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10c7e518d45ac74f54915adc77cf6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb8cf6dff90443901df7d47cb2b194480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b2a1fb055135572f4b19a9d2499b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215d20653dd3b84f09b023a2c811f7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89c139f6011f6aeb268b033d292c3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce11fbbe5b543a9f2c14763d54c4dbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db848f3d22da317036cff5fea90ff3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d63c947248ded4797084c68ea35cef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551db73b4b8049078a85199b2127c94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114156324e74345d290d085b6a42c3b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bda543f7aed34c0aa240df967887d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c6fafe65f466b5e5ae4d1f6271d09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286079b60ed41ebb35b83d57a9c4c7c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01da929d74a81945688174631743202492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce9563c8ada54f3eff001367185c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0243745e997bfb6140f21e38cec8e81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383e1152f7251182b685b0a4894b425495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed6b78c1796db2b5c2d7e0728ac620496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21224997e22df9135bf6d08d45e74208497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f12caba73002aea6f25b21906c1d93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f610f2c88eba46f13f43e1f1dff858f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d9493e911de0de9b7797a83272030500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d420e624d13c89666546742003383b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fcadb64075972d403663660b3e835502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ebd30b38fc064ebee892f065a135e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b47830cc816e044d3d0c732ce20acf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfdf9f7f6b469ad180f6006c6c5c4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fbd8479e8f0509889627ef5abe888506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932326913036360e94444cbaff9f20a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e394bb704fd15e6bbff854be03046b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb95c6b0afd6592d6a8cdf525e45fe4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d063fe6c31a85910e29fc9bf4fad03f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc216241fb81ad7bd7460ee4f566582511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fa0d8e4ac48fe1fe0a4d9e45109d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6407258b7c89864e93e46f747bbab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0231f46f4446c49a1fa9d631af0269f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781477faa008acdb150c48edc8973b5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe929e32f77be01641d1a43539bede516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281d781eb29bafeeff90886396f6471517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26266fb5fc380540cae42dbdc09ba26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c746d4ffeb99de3459798255663dde3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cf105784c27779077ed80719413eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb426d7b80842c4e8e673c72dad61eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda7494fc246bfd061e7d2db387aff2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca117cc7488bdb77456c94f0ef823869523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef2d754fc96dd8d31d0de4ca3dcc97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc2bb7028534fa5aa5f497382dcaf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf63043a3c74b232b6f39e79771dab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a46cc5fe8aa3489512c18cbfc7c91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee1e83d23877dbb43514cb81820e36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f268449914a452cedeeeaafbeff387529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f69c4c82a75fcffeb47722de1e257530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e052f2fc5ff764c84d70709e92c1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1199faed7d22c0b7055f66ef7745d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1f5de560771a29a8e7feaf6e2dd72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7ad6983c6db9140c2be96b79684ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f65c0f8f4bdc41f5e8626cd400bb07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402b936f9db500a9a4b8a36809dcfd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baf4f83292b8b71430fe2746caecfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb521a5206c9bed365144761122c061538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422e1187b8b051f394804dafbea1d08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1b2b2cfff287c206217dfd742e8fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e93ca3b15257b933b5febe681fa20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d695b460f0d9002896e0509440b0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d036634b907060f9aad8542f8d2c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d320bdcb9001c660d84e1868d5d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb50508e3c1817f2c56e10dd1a006545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31552c5f553d14c1d9e5ba0252e74128546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeaabb34f8946a4463bd806a20f029547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fbebb0f95989f6c684a371deb186e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f21ff009a67e8a2f6104b979a420c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b285d88111601b426b48ef25afdde550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8bbb8e596de2327b16f978502c39a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d01461e99c4ed026aff56cb6003a59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c4a34d766fd633395dc0ff81583c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59c58cdb5415e9d6e40685c1455613554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3418df58ac661636ae9f1acb6df5ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960b0992159fd84e665582f81a7d20a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbedea12923ba777144832da1193c59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb5bc0d7e4019c457f6a7c0c2d6712558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889441b65f7cc5adef79a601fe204a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858c2293fef0efacd2a1d4830ae4d1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c10a7863e182ae738909070c87476a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2880c3cab78995193695c732c3a6caf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a86380d59af0b22e5248e044c8574563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383f8ac065a31d8156e647419244d47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30545a8db2dfa99b87bcbb227bc841f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ed63e282e76e73c9bda99af60f6d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7cf03cc166fe6b9a6f4b09ccfd883567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce967feb1810600086217b1433ab9e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed99175b69e65af453f82ad09ef7ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc81c5892ac394830288fe381bf26d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426552c635a2a9af412a70767ddd2fd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a1d8ef4ea5594ec7570ef3852b93c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec134992999df5a5782c2e50e5a9724e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f8a6bfa47f8046283317e93af8147574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb8361a7851b53b97100754c2dd387575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa130729b209d6af8ba752e4e8d47ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a0042dafb99df5761f7b6bcefe3a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de148e028e5ca5a1792fcd5c68bba065578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7c40b51163007915d61996eec99f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbdf7bdfac80d4c823d83b57013929580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b22e6c2538ec6d1f32775ed7172f5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d233138e12f0beb2554e89a112cfc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb75326fd1152293307e19a7305f381583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7703cfbb1559c5ce4bf6df57a864de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1374f3bac6f9abc7e6f9832e70cfbcb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f8356e76b87cfcc05aaaf25414489586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3890cd1f70cd89c9e9587a1cc9755587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a86c580a4fe1b43fc5854c809b030588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce637fa02529340af8f0932a8f7bda4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a845681d9bdc382966ba140652c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5487ba0187c04f8fbe074938b8465591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f371af813d8620cf207b334fcd2755592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421230cb965bafe31f82b23f5d040fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d298d876c4e15d3305c175deaeaa2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df628b9ecab9b2a0d3a277bc2cae30d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f576718cf3092a26b4cb7b831c2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfbcacc7379450209355865ea02dfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc9c009dbafa4ad21f68fb5c1e7964598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743136981bd371cb13f0df65b6e402dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ce957f032598a46c10e697740d889600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158459f017b053ee30e833f620278178601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29f2b7cf60aca04168b6f1354ed5b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699ffaf3c44ae3041bd12f7a61a33ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819e6b694cd7e63e3b00054727a7312604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b12c33d238398ba5cc9e3ac16a6cf2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece31ee95ee347f2ae68d15f0473ea3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88ced3558e6b5821b187f1862cc67b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff7a943a85185cd0b198c33a8bd408608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248269a5d2ee8faefcd48861c1b01c52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df51170e8b0fcf709b4d06e1763051610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874c03159a0ae95600aa6a2c82c70f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fe825adedbd2b1d7ef41db6e60e38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e2b4c99cc84c1d9e6f52a68e09b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f80b7e2de0f82aac3eee9b7e8f3b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010295f2dd172bdda3aa7866957b1d22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9349cabfe04b00bfc2a44a201396bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4077a3803859aa1c2165932438ac6be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666054a29715f4e986509ddacf002820618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f56f805103fa75cad49b98731ae3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d77d8f6793645cdb497685ae082da6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec00f6db6e89367925482128326311621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1410a0d172d0df3b7944a0392e0fc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936a85f395df1943a548dcfc0f9f017623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee963fbb5fec9bf391a68c724daacea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985e3425e61f03499b688ffb16f7889625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f931c61a3bbc5346045d1b9ec64affd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83e4d43b67d1868053b872091ce3f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6178f6c2f8c97bda3174c26db75b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913a4d88423b7e1c5abaa58a04f71f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69e8138649197f603cf953fcd1ecac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2541457f1ba1b1c438d70dea5510707631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d907d101f34105bb329d2c472be12f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbaf94ae7ac24f7a1aab4ad45f1646633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8968f8d5ecf7afc86368f561558605634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25b8d3502847a563ceb2a005e66fc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a5a972a74b0ee50ea08a0054e294d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614f0b8b156ca27c493573707ae78cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e437f6af5e3cd193693c3171860c1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46842cf6cb424007c091dae3b4cc7e83639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b05ccf58216c0029f7c389179ca87c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f4599e5e27926a59ae345b591da38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa68845712fdd0aa967be9ddbdbe9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f889bc92cc1c159a345c588b7d9efd2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45ab0be052c2aac7e75f4a53e63dc1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111769808322e916943f8f7dc7b047e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d311b6dcc245b3832108200bb89133646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94601d25f334044a2d5138e01b646e58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5547daf83f7e7713181f2e54ab5fd4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c84b5913a19356ee833cbe8f75441649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b796da461b1c9b3f47ae26f105a1f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dbbaa609abf41fcb694707af16745651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8156d974322f35ec9d45ada639b1fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d4f1b70d840a76e93185598aabeb7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729886c7f22d829642b312d9429112f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2b9df57f9ed9e7d7acdaff7f9e1fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996b2ebff27796173e7bc1b260bd8bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc611623b2b69f7d4292457f87a621f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f1b19e4a5b2e18793823d8cd4ea7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed120ed2a68383ec5c474b8f2826dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a1df2acd85c484b181b40215ecfc4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba513d987c4485a39c9ac9d52ff032ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436579ad4c44f990e6a7cc40a5fc24b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c89db418f4f75cb0d0143e6e70db5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576c1a4c39ab2892e50ac4804552fa6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b2c09a4fbfc38646ea0569fbb3188665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677dd554d7f5f2159c3b9ce5fdfccaa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c989dfd13e190f6766710af678de46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d80440373a53131647f7b32fd3cc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7e0dc5b40ab88bc9262ea601d72a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a1588225712e022ad48e995d9eae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b27a05d737e02738bea98ff4b3a8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdf0d72ec94b7f2a5a44d26892b9a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47143405d9e6518ad4595eb0500c9049673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da00462859d9476bc055cc43409708674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7e56f429f71440fb22d2f657ac1ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d89446f64989c363e7c33cc21e256676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d036b92ea71bb1fd058205b2ee5db24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2413ca4ca5e466da3a88652bf3ce5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc76052c09d2b371f68998c9289080679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8885175eac8dbe21dcbe0fe0ff1815e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531818b74e485b1d34464ab76489ee96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9904e29c616b1d0d9527e3bafbb461682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14c295c9cca12cc4faf0ec620604a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677442868c7f73065041b5c1deeca5e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62743b6d954486c3908db6aa629b12685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99511d40891b0e0c67da734d6b42d4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fdb4159b016b023151ad9d8b8e821687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7839ea8f339fd62a0b921f18431a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e494743ad398a8c1a82a856b4a189f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074958e4ac6df2fe5e0b9e077ca7ec4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c638318c7ef315559e9905b355bc38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd269f9045b24daafdb40db9b3493b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62c43cb57fe9d1430d9e8c40c12cb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c36fe52c878978cda98ea01a8bf604694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d18cbd1469393cd164f279d6a8db9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc3dcaa6a2d136544e0bda5722444b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ed24d3cbb8f7ef4f8b598dc91ffc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797056bf019a1b959edee0f60dd10231698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c74e8d64d78b8823e76b9d48c6208699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62e138067279236e4185bf8338e89a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ee8d1944a440573ce24709a006697701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2df1c1e428e6d30bb457de1c08be2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7d11dfd47d92c0ace191c9c73d71e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e509ae5f77a3e7964635eb99e6c3f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97d90861d7b0f81541ab066c634e96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecbd6f5ef997a4d3d1515fbe96b8f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0b58205ff76c37c87bc0166540965707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467936b462ee186c2bafb2867205837b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e1a4056769d96e04c921eee88c1fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6f3d9c26f2cc9072ad55034495feb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165fb060bc49ee3b7cd8849c1299f22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf80f8a6073b0b809cc14e064b52ca2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cd2dfd62183e0c5be8143b0b1c315713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b6a91db9ab27a2dc33d2ecc2ec5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09ab85c57a47cb9e68cc7e17186f72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80be0761b4fbb69978521e80392213e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84f1836abd1614d76b58f2b694f1dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a4b198927b2b3bf107aa3832565f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c68889c330b64562caad8a089e28c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905cfecbe544ec3a87d5d77a1b1bcd9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729f02320d2b8a27b59ddcedd2cc676721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee682dcdac05fd8a658e5b788069e205722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088777975b498d2b52da1fd2721c730c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eee2e83142d934f2498caebb8d1e56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54244a0e880cd5fc59afc6ae32de62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be353d8f09e479090eef5b4ae39004e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46866a4e8b9b05d1f0bc449e5d4f50a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0038dcfbae9c07658e01407d823eabe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22496c8aa06b62b35f72f3837b520f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbc20c8e6462895ab867822d741480730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204e42f406896f550d9a7243be1f833731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c705db1340711fa1e1e3abbe7a329f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a358f9e13d19474483689e19e9dfb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b2c12decbd551163fd9e51abb8ca6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41f98b11c0e92bc1d0ea4102127342735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde66e88fae2c9f6fa49a026af20aac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a045aaa38f85d998fba53b8e6354a1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30651a0bb49eafbf435a394c06fee56e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3adbcf30aca4929666cba59b196a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce35845eb09e9f5e591ed7f248b230a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d3613243a1221ebcc9ddf03e4b5df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4923d9ccea25de20a170fbd7266ec6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a713b497a9a6894eeeaa4bd2680c60d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c356c9b5bea7d99bec13c2d2fb31741744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436e9c4786c90d0d283331e5be1c202745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146def2aa4c71a520e3d0c1eec0e1196746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586a910232b97e006cf26bdd9737272747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a949f50467ebacd09d05b6eb36b349748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5302fd096271b688e4c1825c06463d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29d6dca4db258f45cec04def33ea4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672640cd4376df1e2c0747d0aa57554751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9749b56ef2725dbf2087472d80634752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc181c4e3be1b64f881e97bddd59455753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0c51e725889837e747bba377826d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d47e0e9fa05df10e9b318c9258c2ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7924bb7db725d80d2f8bfc2127d5371756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdcb263cad1e307d50c72a9ea62a11757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb543da6cd238f4b82590d2ddb9ed16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886899dac35e4d8d105e9cbfe2b1e4cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f641762c8fd7d9169a54a9095a5eadf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33659562138ecd4556a4a2d6379705d0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15d1fd9d67147754a1e6f3f13a411a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61d9f03fc842de54c3586a3d9d7503763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8941ff7cc3e3de57111f637872e81764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317142156ce9029b1cd44e4abf732eb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137a2958234e86bda33bd4ffb5b056b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ff2bbb322094b420f8adddd424437767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d57ea99f7b7522a1ca9dc22b9bac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f6b5d8d71e3822f39129dc9e6e28769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63226c7a37691b6c70a6b9bede9c38770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886fe6ee0982eb788f6c2cf11663f4a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05e25f93ab8509cef059e1b80356a5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd3ff311f7ec136b4949af7fc505e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d0b2e6edafd2c2ee25ea7ac765bb2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449c02fba12e6bf8ee92f75da51563d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0bde7c8e14546ff959ded3763e4e7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb53d104b985077e7f0fbbb7e89b515777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68001fb5719676be593299e8f3ff29778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c0e187e21c94c6cfd283a36eeebab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbde76ad92e6495b5363cc2881479e6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f2c05f18a76ac9254cc9100a00fb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88642d4703b568f76929c5da6b2df16d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe697ccb39129fc2fbe11b3e5b020e76783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>