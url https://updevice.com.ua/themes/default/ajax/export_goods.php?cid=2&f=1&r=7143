--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eaad98aa49db2d51938f98e7bbee01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fb86706f621659f04474cd3fdb9e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b36285c43049252b0c701f823532723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb83dd61a8c21921c67a984d1db08374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e37e1c160782d7bf2ee21157fb32885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a14537e720e461d9ea23854fbc016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ac04ac2ce8db201542aeca157203a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07ce547be87af9a53c34044a9103f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2212c6dfdb3887e4e5f9b7016e6746e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19a65d390397ceb683c2449c16012610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f937864ea9aa8ff9618139230159a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eca7a4aaadc81dfe9c06cfd492b3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ad01cb8e7d77843f3ce584a8ffb5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757a5e8658b85e3c839f316b581ad5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0b214cdb1f31a93755485f7cb983815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbb1303f870d2f12fb8f5f78f04a2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec999ef15f8ba2c0623d817915271fda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8278777f6cb4e601a9a88d381aad118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420f6f7747a0b8aecb4c648ccbdab319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec02348dc9a16a9cd66ec05def580820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82013f7914d4eb9d93cc2f89ad5b7e8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67c61e8cf17e6de8b5d65e648130f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b85cc3f1f4a6e6a5bb11b55e3eab9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff6a21cce9b206feaed1cc9c99bd5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f562262bed3dc74f389d5345cc3c5d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cddba3c9b1d5138e48874e5d6b83f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562892ff3100548b4c83655c550f973a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568d42b43525c9c370f3835e7e4e47f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99108cb5c65624a6e60f84491378623c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1143bd9ea404a13e4952cada0b95b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ee7408afd8e11be3babbec3cb9f5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fff7891db4340a43b6dda541bdc6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ba76ac1011b3d2fac0ff4733f4e4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686a727d71346fe4f45cebc4010382634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98d19154ed47f8613adaddd3f485b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35a815816c0337568d03fdedc6637f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e6814f6989771a7bcd5ecd333fc6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200ca9418dff6434298232cbe364b9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cec69e2211691eaad646af843497439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fddc3eed7fd718946aa9bab01062740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccdc1d0144b1e56360c4c6c517c5f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc57802711fee37d93d554c80a137542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f9c3291492cfc06304075b1ac6a1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4e8e2807480c9027d3a7843e6e98344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bad71c3ec1137b3447d1173d2ab8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d54250e2a49a58491bdcc270a12b2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a11cc302962e027cdf65f52882c8ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea7ce7e79568ee633a7cb7dd0fd38748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b164ad163203aa29ce0221e504e8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba76455c54cde00986361f9b2b563cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc21ce4d2765fd0516bd3e5a3a321e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f303b882e5e9692a2f632555c7f4d9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334414155a0bcb904d3104386357bda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b2c9635e518bf782bd698ac575fea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f27f5db6ecfc2e72cea00bd87bd3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d94ccc400c99536da1a04d2e42db1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b95964195e101a846c46fd8c48e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54a8f8f9b2bb138327856a4981328258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48133f9b19a888db9bc5d4d56b9066d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6364fc9ada9bf7f6fc53cb2ba639d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900c3c895a98522f7f9429363a6777d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c532339954170fc1736f5839d6c0e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa2d990d7976a408f283694428fedb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a649333011d0568650203968dcc7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa86bbe08278a82276cd7efc3b386dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25b1c7a1b8cacecd8009f5fd4893e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dd17784c5dce49b372b6d141efa5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674913eeefdf2c7d03977dc465b8674768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc5ffe4d3348d7cfb7d1706782fc3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37277e95e214992b9892de99f3336e7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e74d1ec82840d63713a4c5fbfa82671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a86d02c3583d920f42dc163b6c61472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39d959e541c3d38fe850751532438073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb347fc9a8a5ab90a3430044579e1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1ed394f38979ff61b4da0541e774275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d784284ddef3abbcf15ccc9ee24c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28098ecba94c697ce5b390ce4675ff8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da64e905fab25df5b9b063ed825d0da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900120bd906050b4093d3d624d746f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17f6e38e9febfabb96957381df703480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252c752a8d79608f42b25a742bce4e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd1bf8b5daa6eb76d507ac790afa3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878473481fb9292a5bef80d815a055883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b2bb8c56c2a09129cf42664d0f1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722773dd33fa5a2e68d3a81320dd742a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb815793e5ef59bac14e801121e3bab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e51783c60b065e0cd169c737e2ab4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaa9b0383a4dcb2ce026ea45c5a72588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7c4b7381773e2655fb7075eb793d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94352b1227bef7be182f3a2c41bc1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc865a28578eb7eaa9680dbb299dcf9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8839275ea9c16663118f8d77510e3c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febde650aba45823fd5912e9dee1ab693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2920c82c745684c2deb48acd5f52294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf257251974bb1ec4ed42b8442e1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34e72a4f75bd483eb80b0a8b112a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802a764c6023fdf2377b8e280c62c4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465a8f9ba6dbe2b7c900df164fff95398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a60428471b624c683901a443ae50899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b0b6ca208813f7b476f71f00eee98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016afdafc49eda024b817be3d1b7c0a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5403b1641cf41bf19c600bb30722c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41ca3648b6d374fc660c7687e560f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0497fc05455406893f674a31dbca1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03985a0140024671bdf731e4fa595b26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e586816ab3166af43c7e94745f3a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f7e9b44d450898ee51b1f6d711e81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae038bad95e582394f245004521bbb66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211cf0ca158c077cccb908dc4d809b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762247baa27a6880d2fec3a9c5fdd99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f48d63d7af8053dd82e5a0c3782edd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446c398f290658902cd05bcd126bc97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ef6ca4848cdefa2f5b896fe527205113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c79603eaf1e3acb475a5e4c183435a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790af3a955bf82c4c96947d5ee9512115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9fe234508d46ed88a60fe46830e78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915e24286edef3ac254bcaa2cf4f42c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b2c79d9fe8be84bbb5f401112f8f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816c1ca92ab8ace71c423b9eb7ac26f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f626a2359e1171b0344d925c1e1a99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe64258328200d416f2b6fdf4de8fb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7bbce2c4e233b874dcef9c9ed983e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85532d7fa21754eda4c45a25dd7c060123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf027b7bba0abfc7f9b99e8cec23d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de821d484874672382c2ca92af9e93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192983d4942a4ebcfc0ea173f0f45c9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0577464354f328b4ce47cfb7625b57e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bf990b801b8820a3527b53a5a812a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771757a75cd9c2bf5a730d7c4b568ce3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9865390b2adbeb49f76d11b544e1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8648609d57da31b3d6398a2e367d56f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc03aa30f6826cf454f319e0fa9d92d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f5e006cbf59ee3006212e5f5734ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c6d28ba443f32964d3abc17ee096134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2acb901a1313c71aa698e827e012c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094770b94121ae3c3d987253cada3f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f1f8a1b5ee64b45b3fdeff9e068f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18231ff41006f72951dd5b6ad0c450f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca99c147b58b4cb717aaf1e537a9c9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba1fc0cad58203d60f4fb8fb0b75d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d051c9d1d1558d44933bd5c6a9942141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca61f0bcaf93ae2e84e8c6435d04012142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337d1991f4305a00095db3de316e427143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030d39db2f4255f4d9dd726c8719080144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff0129df32969c2de01da98a0789e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d78390c9d1d312509e64aace757dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fc837282ce26c5769c57fb9231d9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36cfdaed298784dd0e891020f9723a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d68061c79a97a2a63705f35b1a8b70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83666dcc1c46d2e27b8ee80f6b0e7d26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c529cdf20cf65cbbc3231cf6cd1a18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b34b32443d90bf71c48a2b9f4cb5d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5d479323bd2389392f1febc01a2d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fee3e082e9f81704d14079e9858ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db81f9fe1fef604db64fa19ae4d0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaff2a7488b7c4523d55b3887f5bf6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dc0fd917a3d2f072cd6178d236391157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf464bf0b7e879207778b730239cf2df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70666f449f3532c2eb8ace141af02e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fbbd5977c597880e6745ec807e040160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc265c03ceb21110a2d9925c70a0216c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517688149637a9c551b015b4d9ebbd54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee94dd4a872c213bc49ce7f537f0df4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747f51b22a16f6bd965adb765ef75f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f37f443adf894cbc2824a12810ec5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d77f045532272ab5fd049d0346df4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520fb2647035f2ee9da9cd60a111a9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339ad5600fc2c304238b7f62305ea2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd3e123ed6db25ea58068d766a91d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae98b5f719b134d71786cfaf459f7f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73cc939700eaf5c0f1caa1fe43b0d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37298c34f6635ffc683b8abb83b56a5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b50a3cd2c34ff8ff0cfb10e37fa9c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ab61542ce40b131934032c9f58276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb6ad190bce0fa8fade9dec852f7c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148502b7b7af4ea36d01c3c9c05f458176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94f845c3f4811f35719144ff40156e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e47ca618fc609a00d770c26784a902178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b82a35a93e20af291a155309d542d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e187acf630e0ea370df326d103e06c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ce146285f8d2b27cdb71f70b4b305181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadd37b2cebfb5296a60b6e94d91c8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadcf43cc193ee3a12a72399966ffa3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80d9b25595fcae6d4f52e90cff73ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a9d3e102eef15eef1c87eefa9b5ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177da671e8b7d253bf112e45eead80c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625ce9bf0983031bf432aa1ca96d885187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bf6376bf99dcd2ffd22ac4dff9147188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb2d694ca1142bca6be8101956beb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edf401a48004e1457c5d3aff0bffdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacf298dcb6d0c836e95eecec1bddcb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ff671daf69eb1226e0470a8f26718192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d38bfbd858ec7185da3977246b778193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1940681942458c43cf9bd57095b5406194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126794fc973a20313c32f65b72610835195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2bcbdc168f4cc284ab05cd8cc2e44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f7f29a87d32b2bb134bc966944df1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc2772676cb1c337de42cabaefe3be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc6e57f0ab5a2faeadb4c221907ca5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d28763355ed65d5a57739a97a5641e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc8a37d2635b222b0ffcadb3e65c5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8993c428450d24b7b5c49e5e2017d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b27ffd638599cebf146dcece58409203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3cadb7a98f261babea7464808f9d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94d11bee2857a7c8943a6a3122374b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8dea12bfa8912acf7e1effee2c50f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d4f8f60efe4cb9fe74383390d3571207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89f412cca9e947a9e4b4c9a3daf830208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacb4c9b5ebb31f911bcc51901cc9e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dfb4905cbdffec52eeb76ad584cf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4a24310babb43a76b397499642717211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95364bcf14ca0368c4e4a50bacfd7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e524d7ae7b1c317e95e7a5863aeeda1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d6b1cc003bd3affda51cbb90b4eb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457b5d6365af15e297fa4124e688c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aa6641adfea32555c029735bc74cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02385f5cd469445c015ee58d6eca0ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ad57fa0808189d56bea1e93a578b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afe45f797bd55442c436b852bc6861219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd76cf5f8cb5561a9644588c4c258220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a049af2d5dd2ac27befda964ed23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2e316f71f83c77514e1478892e029222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980de0733ad65ac8561cd5fe5449323c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de0838fd20dd17623e1af59611df84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca758ef5c529d3e50468199dc4880e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc588620eed8244ce52d29fd79ede41b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f732908321160097f96d0371b7ad57f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827dceb9f21ecf7e01b26db45b52e8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479809446740ca0e61fa0991a038a6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b70ce8d9aee57079b234b919f21bc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb9c7f7513f83768829edd03882ad1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1648ba8a1c60701a371d9dae517c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec25f07caeebe96dffaec9f0027c3f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8bfc7b00d424c254a2f0efabb2f3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9decf73fc6329a26ed9477aa792bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a46832ef3c77b85a2f154df13f08ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a45451a76b7cfa13bd2cb12c2934a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a072f940dd7427158e28c7c74caa9ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eacefe28c40c1d999db5896f72368239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377b78d5ce5cce32b8384edc5438a31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a022cdc4596c3acdc1e42ff28c0128241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ede36afd3d4bc7f79f73ad30f36944242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1577d96994d0a043d586ce69c76396a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3058506996975fa31a9021e77cab6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af7b6c9ddf53b438b8e8c6ec10e415245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330b508b42f3c382887728938eeeaaf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c85967baa7f7ca38204685144b9c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd06c4520a397f7dd8fd2a00a1e7c1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c9465c70e0d2c8cec4eec750c91c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139556e6b0bdf9f58b21dabad4090784250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6696cd634276b5f8c57f08a64a0e4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82859e783562227c7e08205d53b6959c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbd0dbe6a4115abeeae9b994d11caa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f992ea6118985f45a6e5ec88d847a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c2f0ef573e87be1a6b8781a899103255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943268645eb525498360bfc65218de9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078a2c126d1228845407953572982cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17958e0f273497ffcac96a5c05a64773258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44572d6d69c00dae273b022bc8ec1ab0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478839ccb426c6a4f4e3b13b7ea4b8a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a2de68110025f9e46bef473f15f05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41533a381021a377cedec082b4d2b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15ba91ccd7b8de165f86b1c058427b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac6386b3cb83f484acc9b8f8417696264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4a658318ee3ac5acabb47ee049a6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39219578f41ce97b0144711ad50d075266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa281db0a907e398b86275dc3626913267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2745637d6e4846110999448dfcb4e5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0554083cb65f15db0ff9c311f55ff7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb589692d8e2846eea6f7bfd8346bcb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b6a56f7bbece50b16298ae4733092271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf93e1ff699816532dedbae8360f94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66437e0a2b2e3eca1c56dfc825764c1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8b63c977b6420a7894bc275faa38d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f507c94b9b91da12e4404f2a09389275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a389e89db3effeb93260a17d867b36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78124e76ef31fefc4293d9cb27c11d8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722048800e843d97f09cc92759030cac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51c3263da10c4d61e6b01a8a8b9e50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46d9a369225045bf3e30555c5f0ed5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1a8445c6af2624c1e4580f0ad218f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c01169c0d31a1a5f2fa8604a9cfe1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef93cc528517c018fe4feb5c0b65c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbe9980348c9c2fcae0df526e17bcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8c1546c08668836e50884a27eaccf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d2c8a909b08cde9931fb12a49f6c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d2341132fa7970fda4e257a7ea9f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6325eda8a539276968c6ea941314c4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcf96a0f2616ed493f1b39a8ed3e3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4737a3fc7395492baec66f52b0e2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf651421dc7a783fff47cbef66fcc92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb24ea9c31423c9c592eb8aeedb8f52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68ea2278b3a79d01f88630c6bc13e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b448cf9be021a8d0298ed67913c49f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01646c3b33ac86230e27a0ea9462f94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dd5b309693e46972ac5442a4de83f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c192842557cd57b17fcb7ccc75ef4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8303f5103c491f8f540694a7f2009b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2cc8c16aa6aedfbdf3c4148b28146299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b0665430449a82f5254247409d8a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ec7cbab2064392f8d12bfaaf20068301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77350b732d2c5c292a306b1829d62dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a220ae514a74936c7bb99a8142039303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5262ebd795582aad1c324833c79058e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b445999c1ea3d9205264f6217adf3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7f048747e05d6d763ef20fbf5d963306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fad1cb03d6ced8c8d0ae33c9499128307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb24e44c3ce603d4d2268c5ffb90c22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384974064a8607329d56969bc3c60907309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf696b68f14675b8b5b4c80d128ed70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2adfa76658f52ed80d288fd162280b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12d2cb53e7149bd8bc6628f65ab0f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76622cb4008b48da104ad632b28fa623313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f8b94c56129546b57c2ef1c365a32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6de7fc641cf734ef91eb4757f094a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57013ea6c3f2c66c72e6d73e56e0cb6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed0c0a28f8406536a89fdb64fe60c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10923284a39e4bb1d8e966c27908aea6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ece5b0afc87508d2f50ce8f60d90f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25801fbb32b75f7c59999e3bdaff348320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cca226b1eef97fff623704c6baeb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fe5508904a65c559053d217c8df31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7f5b00339d970dd66e535659daa59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a89249d7e9c0b6915988b6910f767c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54962ce10d65a506c89ddc2dce15e8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58831c25a2b21c87fb5c344ec82bb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780248d081461731d85a7c8c232997e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87c1ebbf4053c7649ead04b5427d84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b309c7371ef65c441c981a47e3678a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe235b143b75e6f1c7e3102db37775f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbc73a83ec8cf949555e0095d22a42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aec8b126665deb21a92e09fcaf886332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229969f1816984b924c9a4cbc272c4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2fe4edfacdf63e51d8a739cfa11f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7272d5501ea86f43280d8854252dcf0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b3cec080c6a5150afe66643631877336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c9d223f911b9e443810f46418d1d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5af21922493ee3b40618ff254e559c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805722b5270b33e53ec5cdaf438a4b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4074dd55edbf35cd3daba23756f7cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aba7cbcd04c05d86968af06b98643341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a78fa9ddc9b190fe715760878b1dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61eec8e4c9bad93a7aad0052a29ae9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e13dff27cc2f59a78ab1088c6b5ba1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29365dcabd4b5fde2fea8f6d1bae813345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd986b6110538cb8345e484395b74c3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dd75d53702750cce21ea859cb9274347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563cb519b9f5e9e4c9c836400db6a9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9dafc0a6fa30d48da3a2a47512752349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac38e56f813e0967a5d997e80ed6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787c4aea74db80cfc04b41629f2ab84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e09eff0d9d0dcabed1a88986734d26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb0bb55214eb1d4727edac50e38f03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5293231beec824743b9018be4b9d1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd768a14b30459ea94078fa4ac91e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e47c9d1fb3ad64dfe8c46c52891f83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b89cdc41643bf49bc22e0f0e71f7c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f2abdb79e156a77fb50562d3ae8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a295c1b17cdfce5934719a66f73c2d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925656851330129b8770436ee93cf1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2739a6fbe2bf9f3c594108af304048361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1774698abb39216457ad756fdff535a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb356e77f3708bfe19a5839716fdc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ec0a52fd752db840f18fdc5acfc35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9871b9d068d0c82f8cd066b0204e3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28b14498bb3ecbe946f5e73911265c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc5abc7a8aa64c12a079579b63296e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed2fb97aa812dbcb6f389a7bfae8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a165b95ca5c7f530fd2c96cc2cbda3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1047553ab871fcc51564d1351745a42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f80d807ae6296f1f9187f8d9252eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768f29e3126c9785be98198998cf5cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d6af348ce90f61eadafa3341de963373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bfa33ca61747cd215fce710338fd4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6e37c60f10947c21a5b6ba4942c73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee222a25721d50819f43e373e4965dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced18d0c8ab25797b527e0fc17b3290e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc05c479fb9a14c2e471396974c193378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfd0d07e5b9f8d44c2e5c71a5bc8c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc60c62ba157cfec8ff66b0c05f7ef3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec3c0b4d32ea541dd45ab50790d4c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63738bf00035c6ba55da74dd085c39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69089fac75a46e3c7bf55bf0e8c4be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cae6490626d0e8f32c2a4e27a5797c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15fed2720d2d405d430b858e187f7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89367709abfaf6e0a4540144c25f95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99ee8db4f22e572e92d8d2c46a7d3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1d7f038fdf2fe668a374003b5d380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50aad89902be37eab4891887f35904389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ccc572ad53d278677dffdaa209a66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c52f4f01cf4b6f12be9c21f0e3f58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc46e684e0aafdc94b3006ed66efd2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202883e1a070f9129c3f587627bfe8c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ab39e4d1ace1a6eb35f15d68b9e01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb426a5d81cd31e0b97aae69e616e70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39427794516e1c2b57865903a8988a30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eec31bae003a3fe93722b813b1dbce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfee13b92733874e6c837db9996816398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4761c425d789e2bc70779c7161c84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015b7dfb3e19bdd0079cd9113290f15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6fcd1b106a88f4353279193f98d13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edcaacc03bdc09f1763c9ebf909351402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281ffb6058dd11476de5e4ff5498ce3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481c076d4e54d375f376a47ae492be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67029d21ea84634557494b33b889d8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951668a65747112c9a9660ebb67d473406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7021ce7b0bf8d1b3c6666c36211826c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41254ad134a303a0f39ddec3596ab3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970700f638369cda0ab381e7207a9781409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607e0e9242993e2ed996ed87a17541f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fec770db8c0aa5139bf6abda944e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bbf9c3c858ce31467cf4926f54827412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113052d78275a4b1e276115494534d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167cae2c5ce797c00caedd5c0b49ef9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f6e96e5e22ad55050745aaa8ac9a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c38e2da42e2f8ab26276d7b83a235b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fe125673905dece1f87b3f0067c9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835d4de24c2baf879b622d3e9d7b8c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2709a7dd61e1325e27410fa144b68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da500ccce07bc679df8a95cd9dfdc70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85249154609603106ce3dd483d99ec9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456ea6ab617153d8a3699ec0358fca3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ed5ac13ec322cc12b3a26e0454ae2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b083d32a9f8e99ee0478728d578ffed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111658bcefa2c72779977144a5a4a49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ddea55b0cd929d73dd52321ecc79d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e274e59cba908566e63c9266be27c80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cc9fc44dffed347f7e63298dce60a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae5dd52f27a138b17fa9415cd793b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80055289fbd3e382ea4d54a4b3a52a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58390baabd6cb3c5e435ae6c400476431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48498f9f0eaf136e99093349de33d0e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1803351dc9494964836d4586a3a85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74841b1c9496bd0bb0a611f65ec4e583434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1e3d2c1eae9316270d0ff98bb7ff0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e41197cf547d4f9e7cbad85c9d329e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c2cc3ab516ce382fe0934d385a156437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aef7e866ecfc24cebbd0ba518d739438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173fb3190dd9522243b1c8431d43cb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4b7cc0ccb61ef4999778a50f25059440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b1de780aadb4e6c6d733eb4cc32cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25d2e0fece24a2cf85d372026d6c63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780e05b13f6629ce500a4f80e74366d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8581d55c5e4289e6a994639879a26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa15861dd1f1432216fe4a0864c325445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca40a5277de54a7d1711c16fc6405e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0363b71d0a5def91694758a6d1ae6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9eea471007ac93094126716b725ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0895a56383c01b0d0681895f7db80b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becb3f5d21b4c82f026da1ae4d56ca0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0480387be5f1ae5d8d598cf85f61003451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c13075694e6005984747d11ecfea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b34276120601c2c49dd7d67b457aa8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c80c0fdcfcb8e473ea9d369bf63de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb30318f199ea5831af7a7cbd2ba226455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c8b3abbe7f5c8734540130b989da0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d59c2b0e1686202d01abee623f93f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f6a3607d4f8fb529e531dac7afbe8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd83031eacd5218a86d049d1b39af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6963c0e5d95b0212862147a6a71d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251629d9f3fc5e8ca751413d08966782461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f75d171ef55f9895acaad2726441462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be567019751aa0923cb6d6b954697f5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f65b32a6d1e24eec4eb27cdd607322464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d6fb1d151b599264c143b60ba32e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4a156d6bf8093e030e7ee4276ce9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468085103f3e103040f4d1c7b706f09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50c492245686033becee71ac496787468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a3e1d7bb9fdb04c75d77a79c0654e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212838ba18adcb14f271e71a0ae6a75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07e64d6d2e6d35d394c789cfcc3f55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936643be3961a96ebdebb280ab754459472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d3a002f7d099a4767faa27d3f0f70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536588783f8c00ec761fd21493a8580474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad5c84789cfd1de0047d27edb7e70e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a5f838c5d7c9968fdf45673a1448476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6875ce5ef4ec0461d2ce5f48d2abdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb60677c26f9423659c98e8d9c100b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35c6c0afed87c0537bd300e7795de6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea63b843d1796cca0b42adad4a31722480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc55ea063255cd46e026e3027dd8dc5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca22cdab5354aa2c0dc869caaaffd5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e682473e33125517650f1d3e57bd02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546406fc03b37cdd12db40533f971a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bacf0eb376a1f274f2c8c641b1f2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40bdb52fb3e29c49ed4f0a262c24a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de79e0049493fe8dacba9916274674487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9367c2edb3db385383a0029d72ea998488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0fb3bab87a191fefe552d544fa800489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20462cb494f759183f2cec9ede6408a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a86446a78195d77ebcf0e8700be9c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa266239d02fdb46d06e4ec07093ba97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d95e5f6b2b1eb13dce488f634dfc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbeb16dcb9efa50190a1083b2ffabd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1018a70c1fff35ca752c001a022b1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66deafde3a69980991fae8e5936a8a50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9326ba02e486f060a247224e94c20cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a79ec124b0e0f38e88108dd3eab53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36eb87d2c8781861d2e59b51367fdd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726c0596d83dd63d7deb74f42da620c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8115e92c99430a0aadca588dd1a4f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279b68acfee2418d4eb61013a2d22c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6045e6c1e4c62e7128ce0f89e50ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41b664c3dd4b601a63d491dc729157504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4df0cabe05d01ee302c5cffb5f704c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805e3bb5b6febf07c0149fba1ec6fe0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2baa9fe75539a6d07a3c177d50dbd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb28ca0b0d0c3c5f796b19fbbc3314508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a709d3462c448f3d7be90e1491a896d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc5829b504bf560e132dd6d6fe4708510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9849395a6a9d3c3183e782c2e9686bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605612d0e1e9a041a92c1dc488a2117512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bcd2eb361004ff5a5fc83fdc0aedd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f8112de838d90dd6a25b166b31ee8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538bd2539a6ce12d69806c7da6439bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb051feec53327b49fa26debacbd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea68436116102ca27845765f286761d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b4c9d642ce0368d09098c04663905518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268596ea5b46b11a8ad3ce224f0d2150519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a65643247b7ce4d4cd0ac140ac49c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52ee68a6e9a80836aedffde2bff832521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c7b26bce1ff6640ee6a5e77f7647b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac825959efe8b24ac14000f366924e0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3848178d7787cb005f4c14213b1af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf924cae91506a803d4ddcb099a3c81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff9e1828359777a5a160474342257c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883bb7e4a4fb39415bced24c82db0d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947354c01a50979f74eef7482db6166d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c1b370bf45fee83db2cad33c158b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab75d4bd3debeb8679cfa66f145efd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0601156faa88840f2eef86ca1a2bcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276842350800f8b46d41befd87c67b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2846c42277778b73e7b51dba25d3866533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32470e788ccff6b01b5c38c5e29581f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd18204a06d6ef5bb3917722d31ad22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe7eac7f9d47398b0267fe3c7b28cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff1e2c5c963ce733feaeda0890c13e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96669e84931328355f1dcdbb642299c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324df3860c3e7a0e2775ed6c3bb9e6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06554785346a885cce0850967220532a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2e0b2a39ba648d8f4f37482af3d94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a233cb8596c311a7589f2c9b07ee28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c14fd5324e0727b999bd7289ac92f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254ed34f5d9aa938c12206ed1c595d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e742c482d87b50372f61cc8a00a76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc730445bf0ece57af21c0003b4b54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a0d69ea17d1b439454f10d30f20f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e30a8103b3b531a64d1b3e37334563548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffc9800593321678ccd57d5db4121e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dc7a44c5b94328edeb886953c4465550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88ef6f89ecf038610aabd27437944e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eee7c9e55c46a1e56af4268b3471dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c009688596ad1ea5ab5611007fbed9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869df3133f166ba09261e8a364ae391d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ee763f5f604e5cc75ebf64779425b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdff3d888dbde076e570fd4bbc38d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046e22143ebb98cbf20fcf1647fe918557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2014efa63dc87b9506a9f8e516e5a0c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaaae086925ba40e9077efddfe85ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208be6204832cb34356a7d02bbb29a11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49bb4329867d2f65d18f469cdf2b17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e916cc49b427826f52f8227d08f04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620dc3a29ad6a906ee50716a860d17d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767095145473c52f754bb4c7c1a4781564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f4cf34dd59c1aab0565506736dd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb3cf42ba4145bb1ba8d6c039a9cd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0071d3f2c004798ad64e1738d164a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13176c4bc19cba5af3f9a35b194720568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cfbd115f365da6289142238342f1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a22836556630cd46831eb7a58572e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5477a57c5bc7167ba4d625b1eb52e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8d93a60a1ddcd4cbfe749d378ec12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc204c2b58eeaf47febb1966c9400c12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25e380b00a475d544dc4ccc13164f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27cd7b84c1155b76673ae190ff76a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69043366be6a25d81783fdc5873b5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08275ca998b1ca396ebd21f52f3352f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affdc93b9a371a2e735ac5b8485241d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee735f7655ab69f91405ce15b42622b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376e68ed8c6268e19c5294affe62a13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077abae565434f5958b18003a56c7ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba29c54d5d4d2142e4ecb6be47b5b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa2cbf857a9303cc073ac032d71d8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064558eaed86c31755d208f62ca59e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9fbd23a2b5bd22e4478e2526acd08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bff8931078b8dfa2758922e563a84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ca969034cffb36aec4d83401f4eff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd650cb746e78cf9fd0db4377b8125588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fe03683c24dea65ac48570eaf2518589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc194cb958dec0681f75a22cabb64dd2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe09cfe8bdfdcfd16e1adb3a2cd72e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb208be5fb9ebe0d5cb00ea9112cf937592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6af4e284ec823fbb75856246eabec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57b24a80b831221d00a677c07803f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd489cf743174d9c2daf35bef55c3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeea3768539b3f5890d5f26857727f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aab2abd7c6088c41af0876e0adca6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3a73e15a4e84791bdedc0e4cb0a7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678feb76b40674855145d9a0d94dc866599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702daa8d10653c8904816683e050d32f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1468ceadd927d2eaaf4d6179f8ea7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6ac7fc973e3c248da2d6c34329036602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cd093e7b474aab240647dd1a9c28d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea6b8943796b31ec7984312be902dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acd278ceed84cbab6b7de2fcc80fe9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbac21593f28eec36f8e761cc764e94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efc6799e1c1a20461f5403c9d2e13d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7b5e0f9e0c1983cd9580d5688ecfc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11b7a539bd0323464d348e9b2abce1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4fd84a15a7e48d0459dabfba603db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bfe5227205caebdbf894a3164db51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad7501034a025d6df44e742133c0b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba76f612922ed29df7f8064fff0a868613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120231c549a00b894f28b897447e8deb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09959fd92f46337ba26ee1d998ae7375615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b32b0cc2c5837a857fc5b8eae759d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc01ba2315c5380d759b0517904023617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2669822c55ab27a2c0e38010f3cc6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c077552736ef0cc932389624e39f0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b6591438210583350cd74f10d7aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef717ece0db6a1c20696961cf67d2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43e60e34028e5a44739061b69f6226622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9247344475104cc433959353f23499f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc87fec035161214e3e471b6bcdbc1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc47f770ad65369de7c555ee7c729d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a4be719817afd5d4e56bff62f64d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95952d996ad2234e0ce99cbe526de09627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdda75ae5a49ddc388f3c79f468c160628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4c75017b12acbaa567a741be94d40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839f3bae5f13ba1be1a05ac89df5c53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9afc72952e9e0f22a2245d58427619631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab155d98ee66da7e8b6d65ae0cfcbc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ada7f718a8c40a1543b73bf16b7572633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e7ec828d6cf16c6ce4af5edc53d20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbcff12600b0e09690524814871fa4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fb0e2b26b3b910b4a5a336366f19f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7bed829d26e1351346489769f9d11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028296e52edf968f31e0da35de798c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739a1499fdb1c57eaf61bfd5d4af0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5e6c0d80009354a91eed65219da7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe511ae30e91cf9d18c2c7303f907850641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64682bfaadc8f9c08211657e8ca36375642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d51398599087547dfbac4b0b7158a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfed9f5c05a29a197decc4557918632644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed89e79ea1e5c91fdab3fde7bb680b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e89df2c7e13a516661ce95883f46ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec8c04a2152e9bf0a9873b756731ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa37e25f556d705ac83ed7c150582f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b13667148fd030cd2d836e69f55a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c575e7ae0781c77dd9b897d6de7e8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b9daaf04aee5c6ec621c0b983ad5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48472e979b7b7be613f9643961c2267652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61633f16e741e4e534e5b0f2dad616ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11f91470b2b0583798933178ca3b96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98735c924284c3c3f8c0462d7427f1a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6216b525bed82bc41a353364becfa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aacdf72316f36c03211c45f2525455657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cb52e491626149a2339c1a541a96c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef9a41d00f7913629a6cfefae941a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113202e8d321ea3072b68478964851a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9e511a77e93a9c75068e59ffb8a98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e69d2138b1b59c2e8ea131ef64fc2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d0e5e9758984199c0eb4ec77615eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb843cbf82a4de8cb06a6a3eb9fe85a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee5ce443b65e59f351dee9d2626765665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad7b2400f9b5968b78da30d7a3703666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c107cd0dd3f95692fc11a7ac943f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce285bc81834f69b247b1018dc4b0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf7ce8df8a088b8ca44a681c3b5c3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669e6fb2595f0eb4c832e2a6f9c7e9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9024d6c43a6325fbf3200d858714c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78950255b19c9f687870069d59e917f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6c82918c23f0ae2879b0d15870339673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dff4a95fa21869b687effe2968aca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b34eccccf6337915eeb2170735e8af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0fdc201e16e338702ee9b960ba608676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377a23e19b9627ca7c8ab6ba32d15f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d3819e600fef708462116ddce572678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f5f5f1777d6bb226f8399b32bc6e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d702f1bbdeaaa2730135c1ec94432680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27445c6a3c91412e80da653d23e9c9f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d334567afe7f55d55d5ca96d37c44f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3afb884324e1663148456e36f881a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83699e91a7860cb50be0cae5c2c55fe3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bec76f551748b7a4ff227dc8f7c834685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7d436abce513c7c809dd9ca1f230c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630564eb6aa84df24bdadf040ee0b45687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0c73fc29689053b44a03ab62a920e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a68b4f6d7fb52bdda8470285bb1778689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65871e61691217786dc07c1242b3e997690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b5cebe9626e2a396d3e30c0500d4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a7e6c9fe624fa767de30f2fb7ae09692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5fd77e21e1f4b58afe80fe0226742693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a62c11dd1bb15055b3f9647cc0e6c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7e812ba286ded45187aa4c66040a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7500066514e1aea732f12faf59b96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9e0e1efd0b25265c680d62e0172d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62b6d2ea72503bdc009e08a05d7ed4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdb60c0bb0275c201437bc68fd4e6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5f838e23d605971e849c6281baf72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce372c589574cc25274484899586ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad59dc75e3c11b8fef572cc9ccd7fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea2615e9304199eddd88b507b5f426703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d6886de0d0ff2c310692ff0bd82a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72cdce69df0aca8e80203084f0ac84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9e898ac430c0b81e6b1652e231564706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16a40f18f4b044b3f0d16aa316886a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d70982ec851ee71b497376ea94917708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6026c6f7c7bf739452302377a4587c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e6dec16622ce555435328fd88c732710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ade11acd0c6e31d020beb86941d61c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968ca6a33fabae0e18e73ecfdc050c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9f803549065019c5de76ae677006b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bcaa80b62993b568786d6ed5a60a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cef82183297ca63f5c104edad6c81f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0b7c3c18d14abe4df5f6d974c6bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21617bd510e1f94e0a563a8d9e47443717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28fdeade24cc8105d4c16ca17e089c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5705fef2fa45813e90d4c1368e067b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6f9e1ba7e276baedd30a84c6feb64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843af6672762da01993da72dcdc69433721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad1b78c92b30c2c8d2c2d2d5a71536722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e40b3cf755f73db82d0373f511b37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421fbcc15dbd7c793986c85f13fb13a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67262f8878ee0f0ccb5a1f06ff119cf7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf9f51be80d34014d2b2c21e36acf7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939088afc027bca2526af850a29dd13f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45278fc410b01e645b51beb5675ac8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7048858ad607f66248d8c0b39b0c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b052c8c5cbfda263eedf926dfe089730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1863e27d4fbad726eae8e627b314e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994f4ff653b931bf09c733561986ffc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19634371a58e2f2bced3e330ef00c5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231014e71688de12b78e0c8101296d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e10f8fc575ca63179764aafb2a0de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9f6e2c96da9d95e370ee4cc8481ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec73f1d7ec94c11a3835cfc2015b47c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be9c9c7a5d797060b89b930d9ec17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0fb17a05d3e45e4c42498bdf1081c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c38bee9a04063981e2547dcf1387e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be8d138b2f222ecf59681a4aee6756741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a8976203f94cdc12c7d79f789bf28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05efb63167645ade3417f0e643e9445743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bee7f02323b4534ecd7ed189eac48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292e41b77e919faa0411d491daec86a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0d5edcea2ec8f53bc16f1250a3e04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38e0542a58ce79c20417ee8fd91e3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02814bafc399148ce62d07fabdf9a8ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f05a958fef5924001777b8c9bd49bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97e42a99d932c066e5d05efce905e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403ba9e201f0d8d6bf9a7b96ef881e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de669a836b9f8298d55af4d8031bda752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47c2580709e06d0d11994f4a2551ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74300323b65f854e2f9888c52f75e325754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264caecf7cc08b96fe24d7d1401451da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9c485212f204cda7c4598e676c5dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b00a7d221a5e51b7327bede5fe3701757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3e9fc4398c96dd8443dc63d47a085758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866993edf26c4a2600438c116b97546759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331c11ec19269980e5947781217879b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04026ea3babf1f8790ee6cf3926bbfe9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7047b53f4777c4745670afeddf54cb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93f55b1aebd5108612ee27de352755763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0563ccf9a7d02f0225c7827bf734ec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff46a07e1a159f705df53f01b9470e5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b7b7ee0c234c73b84512ee82555c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeb59cf2d2a13f165644a1219f409b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2467d07194bf8d60bbc01db2f97da24768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7a80887a7c1f0296cdef2f7daed3a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9559e17770f003041953e75eba9d3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d7d23a2351a28d7c4895d86fa0350771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc15dffed116d5b841654364656dd4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72977f1bf3a317a719d35652a812faad773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807905889bff3726f3ec197ffd749ac774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928d14e9354e49e8f85b10e1f0bceac775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b00eb557d8f9ad00391a1587700f04776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e3aab5b71a07310c5e71b67af5c35777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53b065f75d1d506f4f4f07d4fcc2b1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da7d870278f8d36c816fe2ac67840a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64025e62a1d667e6fc085a286ee9df3a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69332ab252d812d54ac4bddb206bd758781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d25f97588cdcc8bc40e7833db6c03782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e795f3d0fbb586c7238cb7b587732cd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fd4b4baa04bfccdab6e043343c6a9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa41293e46589a78c1c7784bd2f141785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec9da87d58262961306e6288e97733786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a713875247f46e9d3fb474028f35e2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41044f420d73f71884b479c7a0ffdd02788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8ecdd803234018da716caad8d572d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98846dcd9b2e2d2ebb91ef2a28bab51a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e43fbb79dae8900a07d173055456f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73d20732f9aa1a4127a33df74f310e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325b16deeb85d1bae97f4597f8264d6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053ff40ca582363cfdaf55905d26b13794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e9044d36b59409fc3bad08810c88f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411d306d079f1ca566884f445abb41f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8c4e52cf69a01d191b9885169fea7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661c8c377d940399c347dc9a7993a61798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a4194d9c264d345954f8f9af7aa66799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f52c76dcef24a34345c5c477e7482800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8efeb232275b9b3165f8ca5d004ddd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8be7e3184af0ceb4b0c54fad51d51802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d98dfe29891dd7b33641e017ec2d96803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e256277788fd942602844896db2f37804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d3f1a490bef07852bc963090dec06805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981dc67329932e9e4484ccad46e8e78806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1ef8c5fb8e169bb127fb009d0e272807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d895c40d5274723f4ee59d4ffc12d5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1800f7f31ef2423acca08b3806680809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15803a13d4d4d58f3b32cdbc400471d0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeaa1235d818fc36ed9bb08beee900811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8670eb11bfca19c8b77ac287f9d69c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4a6e5a39bf392f28a1d30e9fe0ce6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c668d453f6e12ee5fb9c6ab7981159814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bf5ea103bbbf113d72e8b821699b4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e01ffdb108c970386ca9fa30e5c17816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823022af442c4180ec3389d058e52842817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f9aa7dd7b1af4f21ef25f097e56a4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4038e5eb81b73d90f84c7a304c4c849819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5261504d61d38176a59a6d217b744820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84330fabd330737a0af977e11fb6068c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9b3f232855ef09d16dd675e73bbbc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d8b4720ac41dacbc715262ee18ce7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb896fed96d6350c896a24bcd098911824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9f9ddcf6a19b8f2527c8be00e0c9a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2d2bcf910f7dabe51ded2710f1f07826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b9f07995e70b97520e5f39a8e6005827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377792e21d320cd5bb0c4b932804ce83828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d278e3a83333fba12bf5ec7a835b089829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace358773f7501860fe26d649320bc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0080c035550f3dc7a3017ab2b37092831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec90c210946cf43c616b39bfa0c5ea832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f1e3b8d43c692457f362dc26612c7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb724af99ed5cbe122e32c4a475464834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d38b07e086956fda9442d7bddb525835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7eb01b5fd2025cd4bff6ea571018d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638003e4a954b966ab8ef66d036b817837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a69e3422cbb40ec94611dd202a86f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d098d84559a9ebaffc0ac009f0dc5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea711c3d9417ec998e2004ca86175753840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57a05bfbbcecf1094de7be95893533841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362ce8bed32d83f1db1d03486e5106842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54c3a41e8e082ed03451c2586a407e843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7611a423d891085a2a6708e984dbc911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb94f2ce93803b2045fd36dc72ba832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eec7910299900a0eff336a0650f613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af86e6cbd2041320584bf30bff69354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7523458e42873f986ccd4ba98a9a7735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad928568ec8b418ba2647abadbb438c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a7e105648021a897ed3258bc1d4ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb6e2f946db25087543a21897716678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151ee70f4ed8bdb929e3ce99ff18f649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675aca9ed15bd330f82f7bee16306c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31dbf2600f91d5b7459db364f0395e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b144e94ae964cc24b70384ffda395112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237d47819fce85be36cd7f8236e405f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73581ca17b1d35d801cddfa45d511f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68192fa1a3f6d32f23843d3fefe2a35015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98987fea102df927c5b4f5b0f69f989916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8c1f6f462727f5110e79cf112cbfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425a3203f8c3e17755ce9a6f277881c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e9d5619559664a0d44e746ab2444019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ce4623ef2f55ac66d5d20021dfc1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb041969308d1b810072130399f649ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c0c86f14d55672b78984c64a043422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265b6ba3273247fc0ef553b8288fe2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738c532c70ceeb4a67bfd521f0fe15b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dac917b1355271fa6e0ce8d8b163f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7f831bbd07e9374f8f62b09ed52f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b30bdd6ad7ec9f49d658e450d393b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805591610bdac6233003abf5f4dd72728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5880c6b2387ceab4cca73feadd125ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba27fccb87d6fc347bd36f062428e7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605a96bf6443826c22aa921a5f3a9d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a4ec2bf41f0fe389e2ddd9c78e96432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8d1805eaac57fa892918bff0d655033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01d220d5444564fdf262679253625134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9fd07192c94a8249a91e5f743863e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c306b2181b92af4a0c7e207f0c3f2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d59865a5cc855048fb122c0149270937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622327159a7977881b2992d9dc91c8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b24e1512dc5200c2f6b7e06c97834239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeba0c8f484fc675f37bae8923f446140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f475790a809fe3bfb9957f2cdbd82841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8cdc42edec59f49b7fa364b5e154442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a059b71649da4c78a58fa6518381243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ff8b3f7d2f4c56899e40d1eb1ba244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32502c458afdffdbf0c3970b8f688b8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33db42355cf2289cf18577ada83f28c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72150e0273c2db99d14495393a92de6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cde8eac0f6fd32416ccdeb3b85687c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788daf09ad59e95fa814d11697d701a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d28c8207606d18e1372d5e3630b9db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed45a1db20a22f869b49e0a343dd40951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c704521bb7cff2c86258013e9e8d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246b3c53a44b0420fbf53481682f93053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12e581443d30bd072686fd66e802a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f203a2ca53818ae495a39914bcc3bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dbabc5f47fb2fed19996d5356626056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd0d3cee511ce90fa551dc51ae05cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9fae71539842db6bf43c9316d9c1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ef2807a4f30c3debcf0a485d3963f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76da6497affea4f2c2c4c57e6aa66160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df29898248a2e69b04dfc355935ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae1c93f1867de31f0b8a50b32013e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a959833bd631ed3e1ba3d72d73b8b9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e62ec90316fb30e7ef0886adc818b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab21385b1edf4eae2010f588f2f4f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d448acad3336c70fa06a8ede01e47466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31caf6b860dc9deb0730317ae7947367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0439b621b9b43a5ff397357d5c94b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d4d96d2d06ce068db3cba009b2e8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae978aed3f8c0e2b3efaac55117d845d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42205e81d4ef7e77ec4952eca9c6218c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b22b844a3dcbd6e5515829f502671f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a04a9de6981519926e74ba3dfd264073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239cd8017ebe3730a51aa20920ae81674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd13f470b25505ddc1127b382c2ff0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68e5f3f114a20c63e1464706c1ba9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac07be6d9174987252826e77d50f1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35492877a96131c8c6cd8ba973bc39278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6308b5c24268b2a3a1f0586e09ce079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98643543327d3f752a7d3ab51c497e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c1f23f74c28b551442c08901b9d1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057605063fe522624d7efcd38914a7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f5946f2ef1669a4cd65007da9b83483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c76609f24dc1b63c729b2f3c1a071484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0997d81bef52cd8c5e00d9da34df0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dfefe846022ccc6e928a96f4be47786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56307dff58a92db1c06bb78c23e9a30987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89d7b746cf7d90d3cd45034391807388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddefbf7562f170d9016158965ceb8d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddbd16c447527538fbf63e924b590190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01825d32cd47a37bb43b95ec8fe0bf8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289fa80a4b3eb9ad280441ea889681492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0f106f83a87d370d6354d7cb2834f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce44dfea65c8a84336a28f1e185e6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf98cd75c82c463acb8280aae897e8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6761b50fb24e25b20ef3d41d6471da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356a781534f002a4460533f038f7d1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ee9002000ac2f26949c8094fed83898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469c3b8f7f37227727f41886b92a98999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab214a0f3e166e348bb6ed884fb1517100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6cff6068c232ea421579058ce90f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816062c23f31c951466343405a3af45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6436b03e718f334d81b585fe0311e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9692f70689380937407e2124b352bf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b9e30447afe35b3d7104ab8e0a0a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649beeb896ca5ebc4f82811fda47b7f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7904d95ee24421fd0ee7601902fcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27836eaf46c7308e5d796fb82f3f5db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242842e77e8d85b76ee4b497c527292109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ef64780fb7c303944d53ea0dfccb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6a385a3d8e263c4528c14575de3ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee80563518c2f031cb4d27a17ffcb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7155d69433c6e1fcea072e616bbc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e6b119fb7c7d32d9768f13655399e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a38ccb2b882d12af167f5f48a4860115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3a34eb120563ec11b352a287d64a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee05fb7e0c2ee6c15011a4b6895f4b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c311fa67b5c1182f4b2edd996e24a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e925c046e0568ea62d312dafee1219119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f633f64a6c7614552baea19e25cd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6748384ed5b5707e07b027e3cd0317121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b356222e7f10995b885c6016dccf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce231ca4705ad3a965e2903d0a4287e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca58e3ee9b0d4ef8d0a4168276cff0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039895ba02d46ac12cd4a82cd3236809125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97decf43a3bdd4f9f8de092e8655423126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983fde2027ea2afe3dbdd3cc7cdfb40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a3e16e5ca2708a1752637d0688539128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0475ef07a746f17d91de185b94171129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397daee55c318a66062551650365f30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dc12b5136564132f1569344314f1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8256303567855dd6f85d4c5ab43b1d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae64d1d719346a0f77b2e44caf93845133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1430974f7464f2ece32ad3f6df040b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e529c8c763ef5d15c6741327245d1ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce41d96f6490090139f217e0bd22e89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6eeea05667bc188324caedb57343b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5f4842c9e10a155cc47c2980bb339138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b092bb74348d1ff7ac9d768eb845807139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6930e898bb063d43554a988ecd3fe1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb0acca1ae66b4d7bb23c30c800914141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec72bb1372cc24267bae27052abc63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fc2846f01a829c1f27869e8b90c6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baa84bbbf8b5165bc7405eeb7955af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f7a210dfaf09df999cebd52566b89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397d5b712e9324024db2abd1a627777146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d079e1f419ab02315f717fda7e1e99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c0fe958d146e175276ad3dc62efe5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22775183371cffc424c222e84393a4ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf467537112af825bc75f4fb71d18250150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7691708efa5c58a92256a85970c418151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b4b83d640fd4a7b7bfa4afc67de9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769e4e381c77aec1f78f1f6931ed3bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e60ec0a84f43325e2b53f7cf12e40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec9b682fd5b8cb091888a7dcbd58f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0ab4f46c088504aef4fba25faa498156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b58acf3c35437e36ca799afccf0e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919755329ec5172b330c313cc6922cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140fa228c661ac2c30e900223b25061159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65255db6872dd54af2025d2206245b10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c28b6a682a32536830114c8c9d2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dec01bae7f7ccd9c9519aff7671466162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5ac5d8c7ad448b9702d530cc8b5a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9385dd310c53368084b9c1d684a77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002a9d652f402a18980ec60f0ee7827165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6448a18bc0303ed34bd5a86ab6fd27f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356d17df6d77b076c2935d021d4d439167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb315e3102de3947f184551152a27c13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727c15595569de4ad429648576f4123169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12613a7082e9d86705709da180af61ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ea91a69dc0a00e631354f9ba3a1e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4864cb4f7c182263cd6acd70850f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5db711ae24dfe7d8438db581bb6b46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abab4325c538d807ac2ef5ef16626d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ec597fe265da3aba47162404074f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582f439dba0362c97fad4cf73d4a5bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c34b24b97262e0267cb5e49554ce0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b309b353744c21fbc294a726c24d053178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88d47f2fc6850381538d0ce2a6f33c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3613833d4e34a070896269b651114bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d0f89270329726af3c5568ca2c8fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed663f40fe7f40dc0dea5bd8935470c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c064e8126ee45997c197cbe92efbf8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9685559d30a0e4cd27353a2aeca55b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb3b2ad52aad3562aa2e6be9fa668185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a8043eb5100af507b2e65b49d5895186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9d8c19b540160e48b5c1ab74a2149187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fce1938e128044440f9d8420d12cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5ff0af6d320853463af9f2f2834d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea093a84e56c0d7f6135b864e8b460190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2455e70c93570e39f5fe27a48f0beb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec45e32cce2baba6d8b90628784ed29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a9ec137482d41e36215eee40a29b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113473bdf3b5a38299a7cf6748304dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de63e614df863c978545ae2a779f9ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a35aa8c2f63174040a849772f45f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbb6aff6c5b071f3ea0b534a4d6e98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2909623cb5b56e5c644fc8130fecfdd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757afbbec9e0ddafc7c4ffa09233188199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc26bceb805197507a523cff5ada91e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec088a6d013acbd6564eac16bf1a4af1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452e0bd43f428dc08c98cc9a6ca1423202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08423219c01ab9f9bb8482b7a4d88852203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bdf692a5b75692a1e62638b3118c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76910b82cff26f21137a0e8e0c6ce1e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd781f2bf95156bbede8cafd53af6c37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0d0ec75c76b8c298eb48511d5e60e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b138ef8b8020e51ead11a772825d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2cfb6dd0261aadbe27551d73f8d61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee13747ff1ac921ca17e567bebbb45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea69d9bea767932ff2af0e97a07b60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa732cd978bb72a77ec785319ba5e37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f308967a16f63b25ac39cb0c37044bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6332379dcbb37bac762a5292e826592214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0fef269d15225366b1a3c924b48eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2121c1a12c2533a87206860c89caee5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37a54458ce8a3e96e5698fe230e4f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f1cb6ba8768ab300d1bb7e865d4d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931a73acdd8f5d3699495dc6f51d381219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfca87abbd3def46f378f4a078143ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345f7792e71c6633c609c4f5e98b9be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3968344847e7bf52b0753d5f9a678222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eccdcf8b81710bf02902f5b22ef2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909168f5d33c0524abb7e68d0ca9c3c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dd1d66afa2a0e1c26f5a5d3e7150d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54de9901511c439ca629a8cc7a29277226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845f38e59a360fbd20752e4d46c6706227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491775fedf56670fd7e1d2c813f20f89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeac155802cfab68e6ac2fb07913180229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252346abf108594dab259abf186e798230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d7d8b55720056867b4c253e40b794231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94fd1701f32622a3d96fa36d259377232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb376df4160366f913e3e5d797cb91d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2491355e2e98c84a18fef40b6e5c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752765ee4c1694b1295931554730fa8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7f46c462e7ccafd0e5f68d5f9c95b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265268224867c38b908f1018bfe1e419237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57e5b716f20a05a07d8d30d9e8008c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7ee374bc1d06f98aa1e4cf8a590ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ccfb285f0737cd5a30880b3358dcc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430a43365cc336a2664207e47da6f66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796d5f1d2e9a9921aced86807e4c9f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8973deef9e9affb1d85e038a6286e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7888202996289a809b5304076aa63ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefb27d45265bd84184fb5b480b4d97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1de17ddaf007e06590da1001d7c7d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a693b5eca0a0933b37bbbe5efce8733247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2b137884d4d1ac48ff6d0be10aaef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db579073ad587b2118c93ee073f4b8ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3890a7d8e678f367f0f51f5deea0859250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad65da145255be1e3f8f0ecbbefe2d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373a983f563bcb7ef8f0227110a2962252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301641c2f753e955ab951a34e98086e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8d0f6742c20f6a696eef80380753b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fbe7dc5bda65093c9560b8b1ba5a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aa674d51af7323dfbccf19794a08a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a30da3c19280ce2ccabfa7642edc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf50a4d561ee1cbf13bd293d2cfd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d515c363c40831bf5c555f9eae890a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8549bd681d74730db53d7fce4f405a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5799c950ea99088ee0604020b42384261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df68b409e647178a2fcc6abc89c3dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfac67393b40371d394efbf8fe980f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d06893b8fd39fd5f062810e511a44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9230fb5a43d5c210e793b1e4d0d101d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89cfcc9752c888d35982fb10fed8ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cbd0cad62aa67927dc79b8d771814267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04c02da5ae1f1b05ff582fd7dc8c85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049d561f8dd34cec04860d2646a574a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a513ff4f0305081041f3890528269270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d9ac528ee0e6cf57d08e97332a073271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec46e4e663207c4c83f6e6b3ce5bfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b8677b20425f984730e446e52e680273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ad30c5d3cbfd157c06db7b70a0dbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aaa0868c4555a83f2796afa80f887275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4247c750af4f610e974764de08b274276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc643e95054c842a58c02d13e63705d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e719c0fe793639fb7ee31fabb70066b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982127fc9ec67e20d60c860332c16440279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e74a4aea54b33e87198aa0308022e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e75980f037f04b0b3d47f9a93c6db1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126657dd3c2b8988869df656c2cf3fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c705410c737036a872557c55a1c65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d3ba22d2375e445ecaa7ca6d19999284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc7d07bdcfd65cdcf27bfd1b51a221285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68e2c8140b292764a3511cc1e3f294286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e724b40d874ea3127eacc79965907287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf019b20b84445692eefff6940f1d59b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c46293501668fdc6a2bdacfd2c7068289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91e00e1f9ac1e53af5b8035ca456fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b399da206cf28038d2d5d2f127f15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da95824a10db12c28737158b755b847292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283399cf486ae6d99ff8148b3ae095d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2e31a5311d1b98a5de5ddecf4f72e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399700b41a4f2ac6c3057dc9ace2107295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5b90cf08a2376693a7a4b3fb014c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7751809c045d6277acd77b18ea8cb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497971dbcce2db3da5941fa1d819501298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce86ce4211b26fdea75f1833a33d16c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a479b7092c896298cf4b979bfd48a37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ef34f293c3a72f858e0941a2e98d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163da3987119ed8800407284701f9eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb691a6ff76795b8f50b087eb621201303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f6fe7f7c03ac052209400313857db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5243c605bb5e28ca4cff80505b821bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfa2c50997ea3da55d253cd9239836306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f3ba1fe04d6bb069a521e578a5388307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df516e7bbac57bfe175c6c2193868e8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30d46646e513f90aa6a6a7cc1317e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac38d934db2475660511f874b1d760f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0da9300343fd33613721365496e611311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1bef7c3e3ba03f405b4bdd4a15af8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b8c879ca69bee6af03f16491dc2b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f3ed813e40d8d89c348f76fef32a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82356ad01d1bc7dbf0a5eac8711b217a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455cd49076d2d249d4ab6d57a9f959b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafc4202b9ed19a664c3489c51097be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05543acd07a4aa286887e7711659d8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328372bbd9bdc74bfb7813241796f4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123016fff89eb1e092488924a60127b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97058735002bd5cde2315cdf3af334c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773ffbd88a507b4f4bb7eb3a807d420322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee99450e97e8e79e96c39c46674f315323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30b589fe48759318d223720855dc52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4670ef76918d7e54d8154ed7637ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea7888313b88be0c9e5831cef3de2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce907db0c0b4b7f312236cabb291c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941e2f1bf3d2afbf44f78f52d287dee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24311eca08e4d765ae255cd74121b10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956135ab49d56979e27daa847e4a2415330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320e81657569ae4529514162f7403b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d64a303dc8e6702efa188157576ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959649020352a8a7c6752101e820087333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ca86888766c8712a92db6725075f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdbfdeeefb3de645461b3467d9a103335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2b11ffdc0992578211a7188cc7309336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c7ad778274a7c4e07b5adcad1517f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582dc4fcf34f305a4ac1bb8b0df0797338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24160f2637ede51f284d6430eb85da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8f01b85f271c50f0bb7e7f52692a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82596daf2192c5d76ea53298dceec714341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49b39b74ba60f94e0127c197f164d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eda37b271e606b15a087b264be4dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6d5599f8f5e1035a82c6ae6c05e1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce45d199fa23dbede787d3b014b9d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc7e3e6df7da1a95942ceb1b723d46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae159bbfcba2037a8ae478d9892f18c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a1fdc8ee66e6d5d152a54e29177e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45af0efeff0f90ff803e90740f9246d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd45b24721c13b68fbf107ed6c81e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5150cd7b3b29353f604b47ff535c283351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bdef430ca6bae879ba46b4f99bf50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26254b1678fc8cd41469c9ba0774831b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40678bccca81beb7d488bf2cda85c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875c241c6044b03314333b4cca0f330355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112df9c38eb646904c8d8e9db411882a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f206100d74d919b824921742d0a58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6997768aae7b29c131cef30f8ac6f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42fa5ba9d19d2a86b2b5fad392310d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc466a93a4da9ad982b5acce2134a50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a217861c968b9c681cc61e79c0e0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08dafad5d1cff9fa2677400393e096362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925843710d16ed05bfa63ae48b4f1934363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66716d8b63df86776156e4e9272e09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a55fc98a489ff47fa2fd79c864bab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d70fa26f0a093acf12f2ada46a48da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57305e85b40db327f4cd2f6f12455a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846ebe153699467b1027712da7f63fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6c95fd1dd6c99616eb8976c04a261369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc36d19e8aead05be32cd0456f4aad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10378351c3a65cd26dcee74b948e0cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118b0c59ce6b1dc40519d3fbeeaaa0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247739b4b930cf2596a9af5b5f04017c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a473dd0465a3a05384f2c6d17a20bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29839e937aef0a899b53e3a86191f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c5960591f9f400b7540f6a94f8401376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ad56ad04f57c3ecb02fc59e865d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8734433b84b276e247cac9b93dc4b62378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180260c150e58bfa8827407d3e68208379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a877d66e3aa313cc20367fb555fb42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2668cde653524db5559860f69620c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459007c01f8849affeb78777106e24ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8672449347bec5cbcd944db10f763ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f7211dbf79cd603b23bb39436dafd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96c9e712bf4338b22072149b7df795385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740002ef73a32d5138b88298586cfa7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976dce797a7e9a38da24ac9f0ddadd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef8cd2179eb3446f86684ce708c9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548ab7faa94957a7572380fdd9ef9c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfea9f2fe215745eed0fbbe4006cc06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd44b34fddec0042a4c1e710f687aad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112c805475878d4386aa9af60419484392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1605d5fbb0c8b1474f816a4eed246393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1cd7932deb7e7eb1c70636b78f3eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575961cb6941e0ef36bbfb9bc8f6589395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57e9112052d0432061d24995051a6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db35828adc2fbec62987d94a3f6b46b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677580dd4bb615b5cf23ca7173f44b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2cfbb96e2a4d733cacb877adcb601399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148980a4bd7aef4a4635129dcdde63c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f4f37452ee3e0789a6d8418e190aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65f151efd80d05248f79cdd71ef3e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56520f606fd9ba0e434e3edd6a926d4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbcce1fe962fe128dd970a379a7fff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428d6fd4631036d8057057441000b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622acb3bb3b43da4068b24414c41f5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c87b20856a8558db2ff9b25b564bc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3885bdf4d23f4dcd32f0e446484e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652967d16536aba910954de058d8174409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addad352916428dd9613b0beaf9dedf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745acad4f42e39499f3295a663c9a36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c4b3f4613d40a6da1ab399d826f61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da886e1cf950844ebe75f75ed3b44a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d884dd25b9e89db15582638c3c2af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957e0cef448d64d5cfe71f88bfbd015415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4621379777f8650cf008b03198d93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdffdb13fc8bf99c4dd69ccd23d2b81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5681be1c9a66aac0e6559cc8f706a48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fdc232959c168adbd9c84b8452280419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4c99a0272789bc61d27315b76b530420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb468189fd4db9e6d76c090dd916e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55529b043d093434b21eac591aadc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103e3dcf59860f3ef486fb91a5f72c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41e99a3d7913293b02899f6e80b068424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f759c7f9f06aa24d470ee815a4d6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0ff042835aa742fd8ac23badf73d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92636f932cd6993b1808b1d1e7c0174427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144700a7947bdc622960064af7fc35a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7b5b1307b6f3a7147a8446da88b7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f98135e2f659b3fe5bc12e0b65abea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e27cf182c38f54cddbe68e8bafa0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0d821e91d331491014399a6a09820432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3c4bf63a90900869e9f4b76288279433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd8c4fa18195e679a591970c4bb728434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf113564212cd59adcc852d54dfccc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a789c214623d8ea244bc90b491db7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571d8fb1b715158c391b0151f5e2321437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229e22e9a5b099474e77732c0513ef9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a0eff338458367a25e4c4063bf5c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e4d13ffafdec3e180bd6a8f591779440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180febe373011c339dac356915924cae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3548ff86b0f1ad8f7c886bb538c160442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449c69c46c55e3f0ba9081d2f170b46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0df14cb9821211b3151055dcb60d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a3040b3bee54e53b2ed905b21a8b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844e0963df441470975374e591024fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d630845a10e8ece08f725414238ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575ee7e3b0be9c736934b82aeb5e9fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678cc8f849e3472e333cd889b2fadbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a8da3397b99919ec8afd8c3e9cf25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a908ea73b6548b33b60d3cb6860a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef52c9e41d6473995d727698edaf953452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa23a657116fd48027a463b09092a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97017f663d21b06a0abaf26e4cfaab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed075445f8f0dabe60413a56e2f659455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c859a5495032a6096e53cb1a6f56f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11afa868be38dc70a2549fea0200d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0a1b5ed5a2a4fc47dbce1032df035458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7e485aeab5b4f2c4402b977d983f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa59e2605103096c8ad0f142389f83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6328e8fb9f8d64997ee6aa69f48fe5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c0ab00513145589f7047406102060462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed8c49660aea31c2997ff9c89839c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc236d30973b0947b41d252b05b62b36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a544b2ec914fb42a3bcdd8b47790cb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fabeffdac7294410106e4ee6ac97f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c367903b7ed2d8872bfeb7d127645d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c805a45db9dcc9225309ffcb89e718e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa831990b552a34b3f91f7d212f1e73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7938f25005fb5a3015b1896b58a4cc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11cb02902cca91f644f20c81ecbc8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f50ae45141c4f027bc0645caf97390472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0daad3324eb402cb34d8614e9081dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c529fae0f451f5e6ee4b2da591f242474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4236c1848c77a362360e6fd4ac079475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a38e39aab3c2a5c78b5fb2bca6604476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf310f99396fc8e2f1167750a0174ede477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90914be153d1a9b7320272f251baadb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd69b63bebcf7e4d74a33c3408241f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af93eedb94e3308ce430fdea64a64f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304ae98eb75d02e06e44857f69f3061481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2613f4a13381a9763bfebb6f036c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141bf7aedd6fb66ad61ad8c70998fcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62d1798ca60cb538f0ae88487bfa5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a0d1955cf2a78d65357f157a3acb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de3506a69806a5e60132cc5bd5e5b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa52b983309bb648c4ebb7c00e55088487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e266a29af45c4cfcdbbf5fbbd4f21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc771479de98ec3121756293bebde5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7f7cb0953375eaeddc08a8d085a4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c018f78090a293bd6bac6f4b8dae21f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb6630d79318830171c23f28f65cd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bbe540006bd3027a715d77154deb7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e597073178a0f6d385dcc27fc73256494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ed054210a69f5390d75708221e444495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccba2c022e7de8080b955f292a19981496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472689ef3745349f697a5600fac14f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584037d2b89c8b1fb7616e648108f4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb09a8e3f085d207a84c7f5fd8b0a86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6330095171e5a319b3c4019a4fd5680500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f20f3ec8cba27a00b7da45a9d5289a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e4405ecb98f230b0153390c43f9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345353afc905a7f7fe2cbfa4293ffff1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4f22572584abaab035bfe03e9958b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72ea9a4a107c7a5e491975eca655c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d558cb5f7af57dc8a7390eeb05854506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f8fc2c455b37ad01f2d1234fdff29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb88603130ae3fa8898f27301787904508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7037b97d9e4a74c3e7967e9b205fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45745da52b29cdcc2612ef8a9381a1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cae7343c585df694b3ce96327483ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8a03b990c7ce77bd45187154e8e67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928c7def60fd06cd1f3bd5367996eb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58c8897968a2a6ad5390948c9a7f34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dbe1b52de75715ecd1b554c70b241515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfc8343a84f3ea4d7538a91c05d06b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb22835ffffe18acdb80b6272e35eb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b58907fef1b024bd41a9b4c01ab289518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da3eb5e5bd0aeb093d1b690bc8fb0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ab2d46117f5cb6a317049d829ca10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe64d5e19ca06550ab65ba081183b12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334b38e55d92a1be0deca6766b75962522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637d5025db68faf9f1b89cd8dc6f591523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea81d3a3525ba0682c8e2e2baa6e9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ecf7bd59dbf5e6ba4aa635fe09a40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f2b0df96bfba1ecf5cb060e21c103526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cc601be78369a6767986164810c57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d0931cd9143324db2da8f530043fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9589c111af2de21b5d9cdaea3ff5c6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831264685d4972f1a659d6a4514e257f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f3e27a27cba55306f649ad03da64e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0a04f79c6c7a59e03fab5ed8c8406532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c0ffba0f79b8695f2130ffd40b84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca600eb98f55ea966c97660a513c711534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8aa319e577fa7c5a3b8e88cac500d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df72fc84709f448751990fe182a55da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7fcafe13689b13b46e0ea3aee512537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d5fa56754de6d0ddb634646d09225538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82f44ff859802601f3eb13d7767816539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78798933f687137437ab60db6f11448d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d9dab211816d88ca69fb79334310c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a157d5ce338e84bdaa4fc16746349542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad74f2ae3bbe995689f9898b6d8633543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245984f0e193f036dad075816d080ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a923fd5aad160d5282c74817c041e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b30525c685c6bb0e964047ec6b7d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a73076849fc8efc530e3e3eb94cc4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a01f70aabc3342e9e82ce11d76374d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd38f2878ee1cf3f032ae023e7674549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bbc1336b3f6eda08cbb3834bbf0ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79ff7b4edba74c805e1b9b0b36e303551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc38e5ee57f3bb924bcd408153a1f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab993dbe889a8c5c2e3e207f57ff28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd555e38fd2662a49440f76a33f5b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2aed6cd7ea8343953287a1fdc69f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97398b597f85747a1b3c5c93af88ed9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89173bfaf60cc77d8582a494e16a074e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9f21e4399872147429ecfb57d8045558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b547ca020bf57470bda014769ac10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71563baeada6dedf316885c3f79804f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49328c3035e7df7ddafba923a10453b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d832641fdacdddb679cb1c5f4be242562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f1f92a674ae57ccfbb24e2eb9909563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c68643494562b6af51faecc5467d1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b9a058b8bdc9aec61da6be1b826a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fc82fb249863ad7f71b87bd088040566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288d4d3e2060ca37fe777c60f9393b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9039bc41ca0dc71ed341523b5dcc03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ec913d45d5b133da0751efcbb89d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b61d89dcd18b45259928fc07f5f28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf9604d2cd7a785b0ab0c92326e688571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba475e771f111cd988c94c67b98356a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ded07bb2227415f01dd5c93e4c1fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ce999faafb44947cfff58f76d9ef3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eab9f869cbf3a799f41ad0a3387d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c421c277231cd6f22d2ecb86f9a74b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6f85d43a0a6b975a09629042232ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea49b16ce0eb7c48e8e0134c67d8c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475e4703b7d4b0198a42d0a834ae2be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b787140037790c62a62d1004c22d2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e324238952823486568f501be87919581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664f7d158e696f91a2e734705b63f3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f2bafd39ff52c51fd0e94f575bb80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2989eb22519c8e594777a68d0f7f407584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b2ffc201ffe1aef5eb02b1f16d64a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b935675c89d5f3b329b007d01f288586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055793fafe44a41429858de762de401587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4629a049960dd1214dd738acf2a05e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa079a9c85eb7271b31382c54afd12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e9927f9ac4e1275bf822d4c9b5c22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d84a3f930c82dde2c5894c87a517e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efecbe23c801be35826583e8b91c9ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28f3638b07725ebcaf9254f96addba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796ce06ccafe6f2724b1bddc3d7ac35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3de67e7ac3974eba9bbb4abfaa4005595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d3e0aba7156f422e6e60abf0c7815596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb5eebbf81f8986bb69c8314a3c20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f96af26ee55c19cf5ef10e72e1eb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9170cd7fbb23102318f6579be856bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617c730ba23c83bf220f212ef19902c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f55f46220e82a8b83f34daed50334601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611921ed48ac92fc6c9742e30c97975602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180c9fcd8167a0f25cd0d0fa91a76f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf09544b9d99039a53e49bf072d3eda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca114ed4fbea9737cedeb61b9aa83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8b1c1132b75a35493b6566a74b65a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96073270f65966eb1bb41ee972522c7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b41d6999f268a4ee7518af69003506608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6988f2fc9df2923d4c254a639ecc55f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea675b4c93884e0a9c733b85e8f13d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434b1aaf0e69526f220c4d48037e1ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142609a7f25487106037588aa9f0234612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba04c375402394b5c5c55ca037237613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950c3d057ecfee207d41bc949357ccb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75c3099149dc22a5cf46c6488c5278615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7175143608dc9eb52d35676be2ee26e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003620516a0b3d98e3f0064e3dedddf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc567897d8722b409f83a35e5a3b2009618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca874013a6257a741130b75b7f3c6d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ffb9e461686dd467e833c40ce155e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f7d776141cbba8fd507b6a7a7513c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739b63187e5fda5915e3a60a260ffd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccf0583256a1ba7ba01e18d2df1479623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175203b16c8674be64c5efc6a030f686624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6414a83cbc6a3db3ff11f80f5496b61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da95d30a76aa993a9470fdde2f9d44c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44afc1d51dbe53830f77be97233b320627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008ea2dce227d4a03c22aa6ec39660f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb3b8f2490a7d230bc7cc303ae3f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5e40b9550c02fdd1a3906ef8fba48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cdd6427483f5866928b0509362904631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017176dd6bdacbdb052de87b25bb88b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291852e762ce112d2900fb5bcd2926e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046397e4b47ea4de83292f8571b8ae27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614318a80317de3ff619966c79a6b3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceec13abf317c25c705634e30634956636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80353f0c11466e9a22b39226312832637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3975d4cf1034ee5ca86a998e095eddd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc8ceb66a985e7e3bd98783e9b2d73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a418eccd0d777e094df9aae9b59d1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ec54322f9fc207cbbb7cd24e23a10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b6bbdf6d6696a7cc3cb5669ab93cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f65b3ac0c1dd5fe767cbe04805b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d082901fa2b224233abb4c2bd17a2ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e679ab3223caa25ebcc8268c39f423645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73599c03ca9c19d2f52a372a497fb265646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b004d94d2573946c2d788fd9ea62f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808797107416ec193a3742d37c22f49e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720742f18560ff22e5cda22358a5adbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d20c7c60b37a047d1b3b22d5728da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aa5ddb240d9103307e3d66eb407bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393bfb0740a64098f0a3b795842a08b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39d0852e73e6934fa39239dc1c745d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc85806b7e6796b381101f34f48afb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e047328f6e2615c2958b4849acf47655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d893159c26c972de3ff46d23d5d4f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42b3bb7e20fd7f619c968774c3f0e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bb60c72c9cfc7fc453ae8f9347b62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c2d6dda65073aa310db3ecd4a8ba1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c9e21ee11fd815cc5f8b8956c66ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8da72f1acfe82f72b773c4cb44a8b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81edbd0a05df3e48dd9650e23559e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bdb4f0907d459b8360cea82236cba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082f3805c511f72c227de931aa77403664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ba014f53624c5a8eb9536b405db83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053cbab7c8f69c9c5e8265a832be2aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a85cab56e8667372c216fcc6db447667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a279853f15ea5263df15c065e2550668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78008e117ef98f105fda38920c1bf87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a486d2973dac6de3e0512d134d548670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcbb27b687ab72352e97f9b1b6d0d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e1b72d16f4598428c9c2443f2a44a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fc958d05a0bcdfc5e298245a36a38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aeea4562abc043809e2319406eb8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313468f0a07a6b60f7ea60155e1dcbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b5ab33a73feb8fb3b37be7bb1e41b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eabb1ea73f630f16824742872f1121677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c73d96c73d522121cd25382e445b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ed60674329821f7fa928406b6a386679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1297b20afa52acd7cdc6d58cc9d36a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114082b878a156b89ddd4b5b85b50e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30816abca174ea64416781c202ce99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe494237d92b5619b3a17ca0b7216c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50da58d0b49c68fe060326a2a78fd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a07d61af0cb2a8720b634e95989dfb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac25148e0c12586ef7f83aa2ec2ba2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7de6046407760d9e405364b7d719b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a2c8bb8a7a1f3458e02242269d07f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98c85fe3e4da28d043736b92580a6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa88a3c02b63fbe3ecafa6b6d2f44b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e516480c45ea25aee6020ccbde16be7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc71e6a2a5e205f085162378ae6fcb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637bd260b8796b823b78431e57bbd08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be5aaebd9148c23563c35d64b4de74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47635a307ecfd575d7df9cb338f5f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c410d7c171559fb15cda57b0dcd24f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a1c318d86e61a75e0e5b471335fd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe8736e1b36487f5accd667ab9151f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302581ef28988e2d71b80b21174c3ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c06760f22540324a8b3c1bce8fda7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbfe0df2b67abd475da763c1561e62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0ab374616d3ddd2825d2857312c63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c974af152cf712686655d6b3a7ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9cb393161061e45d006673b4f19ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053150288c2c2f714f78bac67301339705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362fc9c4064acbf525b63f8e17e62c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cbb101944b8f1f87a6968695bbdf1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20249c5b87fd4d66c656d19172a0f4d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2af6a4b697509bb1556713cea0c9c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9fb7fac3be43b9e9917bd204760a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112fa5fd86e95d593c71a613cf8d4ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d841d68ab49a1564abfabc14b80357712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced0a683988bafb608c932dd359d9d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566c0167da101445ac24762c10f26d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc6c2dbf20e008d58114466a791c90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6494c6a25e0cc74f104c99c4d380c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b65d1799c380c4caaa713e6db613b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e466e3bc5b09e74828b3a7673b49f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2d5cb9801a1789b30beab931ed963719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5152889d3906836e3ba373cbb8e6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf44a7e3d5243140aabc1e55d34b4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c7d35edfbb2f81335e5cb8865e38d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51899446dbdf7bfcf77ba000ccc30d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b58bb6a7aaefe0ad67c1cfbfb8fb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476ea5825775f105c0c039cab7fea59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4a4659a4379ae876562b356cf8e6c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35900517b3e393010931f17326ae62eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb83137bbd9fb06ebce2cf59b5ea88728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a8fbc1bf1f6601c46700f43fed1f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96d9097133d9d67d1511dda00040c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7cb8f1781ed598bc4a1a17dab536a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b74c4de2d398daad7e36fbd59ca0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff1bd87079596097e71d4d3b0b5ea9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bab30f542ceff0b8ab3079caffdf5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3373e79ecb6283583e5414cbe3d42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106a40e79cc5933d03702a95a378384736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1843c0d428440d15903fc4d0319f72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28f4f3bd6a2a68c8a2b37c36322f04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d4b010040399db64449dc03736b86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b995a3e1738510b141faa30416cb2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ca43854779a9c357ad4ec73f0fc17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca22bd8d552b4d9351046d6a2b8bee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed143e3fb587850b53f0da996d9b28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62619b7ec4bfb0bd29a5dea82f6cb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474978d1e87d91bbe3835100062b229745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e51aa94d01b8972d879fb466ab1db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffee5e1115eb7e7db8c07e28d7afd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28302dd53064edb5542a4281b9f140e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7135b54a999d4b7d635a993b0359e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acee7eed45289b1076858ace1ce7ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b07c86d7b0d4c652e806c3a31598a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74b2394946f514b594336e4b9913ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddc775b86b9455862d0a286430a857753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b172588d2a965452f305210c944306f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06162de64fd399a02cafc5ea7a0c59fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27ac83aa6d338b80e9dcd0908f2788756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eee6341b376f446207b95d4ac880b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653f3e32c626e10863d09fd7273aa93758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d58772e6a2f1328f4989656eba92759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848eac8f6bae2b59647b4e844624137760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30fc0d3b1175da6d3361508f2aace2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3d512ba92dcf54f7988c9401f9c84762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff91f79c61dfb4c460a8c2cbb34d11763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39338b772d078317b8e54778743828a7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ec24a71c428fd76e821434dd835f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c8426f8df69ff22ffda36bdf7e4e7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d2848f7b6dac337f97ce8c6f77372767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>