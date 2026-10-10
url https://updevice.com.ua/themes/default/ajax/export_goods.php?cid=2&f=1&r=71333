--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1d679fdbe3c1852e17095981684e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5ef00b92288ab7f5154a73541f81f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c4915924c072784c0212b118a7f073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ae9c5e51887168b0c59bc6c51094c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52715313480b4b3e1e9b3e526b18fd2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84387250aa9e81e83076761bfefdd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0432ebef9d8a5678e5ed2be5a4330d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ca7025d4169d7bab1602863d5e8218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40749de0b99039f5940343f625a06b699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48bb444f74a6e6b6652c48cdea23cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dbacd05a5143a3e1eac87939a0a2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090a89316bd7b0074b0b1be4229a5e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6d7380798bb803080d376f083c0e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583f4480f7ccdee31460ea96e749c1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c190a45de905118b917b000ac86e8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514ee78d290ee1da9634b89c5d6094616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d116a4a44787915758d9e0e3ad1fe2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ac6a2697880b992fac4c57de3ff1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4913edfe5b334c48429a4de3bde3ad219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff774404367276a36dcadef6a78e88320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f76271af2c809f79fbf76c5af45d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf17aea4cf0d4a115c9c48c22230d0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11107e00bcd165c220566aae2691fa2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70ea402acb636c4da6adf0bec2c8dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db415d49dfbb7b3d1fe678e2bf513625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266050e63aaa67ce457359db2e4043a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbc3bb87e5d5d17093194f1a09951f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07240b97dca419818e5d83fcc1bfaa5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfc18aab8c63a19143732493d82ab129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90c403d4e1b794106b69e636241fc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c1a41a4c9294c7075eb0c1bf5277d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173219e698e8ba5b2d6f16b4f0eb41e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219312f153fee39e1f6f0f0d6fb51f3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287a4e1f5b7eca7083d627fba687ab134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeff346d71c0065d2a17a0c34e63db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929e8194610b93d1332b58be374eb3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9320012d15cc8ed7b00ec8a5b220aed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb6ffec6c1371be6b91fe5ce57dd4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eb51a767bfbc7ac9945bac27b77c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2aa387b9bc49b28b905efd8eb356740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d680e6f83b7b0fcfbb92b241013549f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207406f9dd5fddb00df0ac6905132ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2c43a4179c9f3cbcdec84940f064143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df18ae13c242c116f56bf155fd5fe9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32234edffb107065e1a7bb429cb51bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e42adf2248a84dac61ddf7ee04d3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3467c7bd6b0c4bf5dc0bf9ddd6be8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca48b8f8ddf3138af430d7b4d83e0ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb627318b6308c183b52b558508f25749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2acaebf81055642692eec2212f6a6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81d64efa95b0655818a704bf9c50a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4a3c46d4b244dbb60531ea26125c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604d5e21f1df278fc9385629fb7d38a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1c71997557e3d7ad1ce874166605c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17996c2ea9f1b65a2ab15f2190c02b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a4c5eef19fa11c0cd9c8cf5b2189d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8fe44917de29d969b0e0e6ae7ceeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23df26581a2bf1cfd9ef8dfcc558e6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4cdfa446756308e7d47efeca6aaad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2575079f43e0382c8a9a4700baa98d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da6f1079a39dd7c33de1e15be6dcc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3032fd9f3a8f1709d6c411edb22110362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f352fa58b29afb61dacd0758d2560163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389c42ad3fc6d969c635708e7016c7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478b654c82d03a8d8d4aaed90cf65cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c0a7bb69d4511ce3d788cf9c32cd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161012112549e11bed5e44376d915bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ac55bbd7eddfe1bca519d64d3088a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97498a43053e9798bffdfa2b0b6db1eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8f2da400858a44256c5b73f71b5bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7834a1daa280e7b06ee1b95714ea2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445d7f36a5dee53526b79fae38bea0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321e083f17c12d276bfdbaed07aa6f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117b02a4048efbd203d80fecc45405074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436dcb905230052ae2708cc06c09b2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148c150154636a21fef342be441e69276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9588224b54e0fdb096aaa763aa64f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdbecdb88b6b06f8d2e77a50d23f4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade452a036aef073eb19437873b62f1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d512b63f06df4414a00289cf0d44eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04ae8fa02f950b0fd9218778fec37281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e2734f1a0cbaab85eaf5168b9ad4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fea6f02fa2b1eb64f202f8220a23383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb723d09c6165a284cf37b0a11a5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b48d1d8ae22189ed2c50ed5c12497285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4312b969c6355d8e0480a48cad10186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa620434fa02bd9310bb070653795887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14be10845b007cd63a91ce71d73d1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b325b2b55b28b108463b6b40e14bcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae84ceaba5007dd47a5817ad9764e3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cfbc17a6aad8e87f54ccdd5a69ada91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914eea13a86b41f091725d41600da9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f17d0a5f03b9b752e79aa493bb4f5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56039c2bf0384363f12c7f8437b53e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdf4bb5aeec8d4dc9c6b0de60aa9d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80d3d883edf62c24edd57257d7d7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff950e2864b82b767b9ec6b13bb8fa8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36595330b78a8f25d3974360daa8695d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c34ec54302704a9ba6f75e1c2347599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244e549ab5d40527a93a0af6846ae67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431ba9aca35b0129b4c5febeba9e77a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2873f3a61a2686e2f66916e15290026102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b60dcaf86ec71008221c01c1e2c28b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93908a2d558864bce3cc15e67df99477104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938032f844d3ee5fb949d288cdc9d81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ec4cadcf6a3246b18719575b4e17e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a2e7867955791abb4d91de1564823107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f4f8376988d207a06b6e6a32b5e65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bb1b20d204656828be5c1b74f3830109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c49eb7d506b2d8e2c8cfd96105aac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ffaf91c545d2140c7e67e1e340a66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e719afbdd96070221ae50a7fc6e0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bd44068c968700cc98ff104df8759113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580dc40a8a8a0d52ea59ccf60db4c36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090e88a73eedef4c5f32dbb508cdee5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7bc2ec6d2dc97d2d46fc5c93976ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c9e66699df39488324b64662402c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4159f59d982ae44971caf61c41f6fd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d54532d2a0f77b7d86c514d63b39c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3be94151d17229befb003e7232cca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d31fcc5a75208966208d489536aed6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72a9b93dfb96116a2b83739b0c517b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c580f69d0c9e5bfeaf1a36e908c3fbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe50d5928fb6a5f03a2d9fb5587e44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f9c0447cfabd160af6fc9d1b2dff1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dfcae14a68716cb36ce42317112dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112978714cc87c25244842a3a936fc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5265337b3ca8020502096bd16a0ce1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233d67f2e9850c60b9b63eb517f7637129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4c1e4f418af7af6997985d08477ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19d36d8070e1a2e99d88d21c908895131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a1da800952b0f1c58f4378f51072132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00db26b55bc24ca118ef187da153e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12364dbe659b8a9142953ca8d10203134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbcdd2ffd6f11896cb1237d252a105135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b91d5976dd5b1678224c035a90ef4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eb61d1b02a1262daac3c96436f6f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170640908d858b949acf6107c5f7f490138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebba22d7b63f542a61f46adbcfbf92d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa502f9b4c2dd8bd366e3d09d3c31086140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8c3e00b5ef3f36b02a79dc59062eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ffa25f22fff4423733636c65930be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee4bd3a4a6f3aad282e30d8911279143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2361fa3a81df11f1a291f308dd09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cffc24cce8b46a49c63bb850eb1c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0565a6aa036eb149e2e085e96c83030146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95bec4edd92c188475995220a36cd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49f0b69ed4c265263d3cf0996f0e62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a9cd9365cd589482a6f1548af3920149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f6e25ba83d9558694783f22b68a4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c535984c2cbc61e4d57fac16e0f8179151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945df46c03586f3d5d44fd7b3d8a36b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c630304c8d35eea035b4f698683e06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146bf70dfc40dfc9e97431924dbd53f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81290ee8d45350256a6f1247f2c9a767155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa940e94dcdd63ae63ca91e1cd9595156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0556295ebe503932e4f9ac174dad8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a80fcca029ddf9d27970388774280158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7096a4f0c9bcbab0aeae449903769159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6333185ba949e2b6ed0e5f438b56a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7d9ed64db9b5e5517f7dbffc8bef8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c1d61925e2ab5431f88ada899e06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e109d0f005c7eabf9369bd1735d41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cc10065134c35c9cb74829deee92d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b14d19a4a951f2fa380e5ecb6c2a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fa282c203168b416c1f1b80fc2788166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac0a772c2fa4923cab94747276503167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c48dfefa19b422c49119fdbd95a9e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c4bf211881e7cfdc4f2f21a9e7419169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dd141caf49a44db17d7f8a22a6760170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b8f5ffb5407521833fbe315c8290a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa2b0f9a25448e725f64c0fe1e5545172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c92f329648fb6f99f2fe2c4b36c40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c8de78836a17b4f86f6b021f7ce44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed054eef05165831bcaf712ee3977bff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a36ede1ebb75fe21a62eef5c78707176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537b9bf69d0b3cc97e84eaa4ace6969177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceea59f0b5aaee4b039b10c18c2ef59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f624e2782c137f42e6ef753023760f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd54a4b83dc9c8148743f3106f99822180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ee8d85a4f9a72da6799ad21a5c47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694fb444f58d6f6618f7c730e23c177182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd7d78a7d426e2dcecbdd0f019ebc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dd26f387506ea0913ba24ea02d9c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f5bf686c59de2a6f4a810e0eace7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62340f27da87de7e1c120c58ff7d8ef8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f8c3afc67adf6b6cbb8ddf2666f84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7138effa520755b92867d4fa6d46c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70c568013a7308af3fd881915cf759189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a718555d7e0d2a2deedf95e5c273a65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa923c7ea22e8225c879f7b7b69eae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ab29f0b1ed9c496e28c5ff4b48b4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876884b89e6904407a67fb7b8a2875cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927de5de47dfbc35361a1e2241f94d2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b3ebd5aaa5f0f141313a27c826fb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f0b0b0cc9bb3e29ae7ebf941d15a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0109a4ebe768ad37b3c374221c97b33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1913f533c7f398a99b4d123d7f70a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f624f027f5ad738fc6251a390bfd8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316d3706df97be38e0821d07f3dca73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bef686ae8fc77bc5229d370cc5953f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f49816ff2c4d3487581be8758f3fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772019136a08dbea234400f2e2a256b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb06ae5b5cdf9b31bd4d9a4d3d303dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da954a8428525f7f3f1ead9d45295c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d8bdc072aab66b3bb3e346a9eecce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf6607816105250e322935bc9c41bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a265fd145f41277e94199323245e10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0710e90f253ff4bd42317e3e379c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529f6882f5bad23e010950cc00f2c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f423e77cabb21045fca6531c3db3d4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acacd05add8fa076759323539e8db0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eaeb1131c5e470bc5a489e25b1979213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb189487026c542a1eefaba6ad2715d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3619fad9c4002931a9b552e4168b72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d072a7d39f860a000cd61d4ace11a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a605a4caa2ac47758888ad4cb608a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f4f18fe0a7ea1ec53aadb52db7154218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d09053c9cb58cfa0f406d58a7f2d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43446271db83e61bd519f30e58786ae6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c29a90b2601bcd50c489c2541399d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21676c24e7f7ea67019f89f466bdac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d9a944452571d561e5f053ac22c3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc73241a820b24f14ee90259ed359cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff7e9ac76de23a3e3471d763a0f0fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1db8ec84b0f2b1e13d0752aa9aaf6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543c46874210a8c10f4df71af144c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c80799281114353389464df70bead228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d97cb391c697d1a3dc6bfaa739b0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf940243104442f851dc99090f0413230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f8016f53f25006d6c6f8048f9eb93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50056958c60908185e336a5da3a74b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a1bcca5c02b4da4f7d49a4ef9253233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a933fcde98cdf2422ce355a3dd91b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b246889c91b04b87a5a4c8d5391c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd210ce14eafbb208cf0ac5b640781ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669899fcdf1693401dd5b30043cc53b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbe2506548af35393be0a4d5d80e19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a68cb0ae1d971cecd979a46446f75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baa027e7eda4c4d88a09e8ef7bebbc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf9b02b22608de6e8781b868e867aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faa291a7e0f682dfa7b5da9212d584242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fee3e4483c1efc9a786805d63d86db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc09bc590f70bceab48d9fe561cbac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f0127a592a7211a56f59a033290b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b53b4cb12e69270b2da7cb2807045a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b6e6883d5e473d2d0bee1763bd55f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29020456a48ec3a2b2ab86269c43cd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32367342b302c486418120cd1c47c7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab938f7ae69d8fa6c39cd2a65c65600250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc963ecbcbb9b25fd2597ff1bdbf332251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eea68e582bb7e5c589ed5dad746988252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952b4f6efdbff5d601089664d33aea2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968b13493c82eb4e094ab6d2294fb27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c356b40023fcfa66b2ef3fbf41d7f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd946f1fa687e96ecb6bcbabe8f2e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5cf616d4812ad9caf9b12eb9a88b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f26d7ceda56441130f1e6b2b34d77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725f5e0ac612572486718b209182a81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136bb8a5e8565d0d00dfad651e9bb8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449f0f18799723910a69abf62a3c70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca96c8c4d41fbf6958555ef70effbab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225ae041dc81a139c2c2c9cb1d6275f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b397d472ce631869309b3d5bf1f20c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd974a9e17dbd718eb3a153e1706d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4f7a473b5b2949d0ae0f9171c56ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce522b72e563744050e653300dc5d6a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2168bed3da977e8b7681cd9326112d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482a866df2e0eceda76f48e633e742f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb9cfde5c75676d17225e3dfb6e910270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd273adbdf1fb10b7adbda8805466ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae7902c26f94801cd9158069320b35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50953c2879b2e15f2534643bbb2e302273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361af5819fb12bece094638c9271bb49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdede6a9aff3ef7a6875e592b8f1826a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568998f6c266f2ae6694794fd05f7d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e55896728a7608895c6d6a2ed8e819277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9d56e62d8d5d28659d93d0deedbf9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde103039702df90bfb60c809776d9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b12d3ee58ee52175d15586f6df362280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102da84a3d58ace9843f3893cdb1d0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f97a7410efe696c3ab52bbc37dd26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc2184887ac68e02f0770c4bbc7f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cbb452229262cee086575a6456a09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c3e93bd3e73de996bc72199d3eb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534990a1133262a3ae052b4afc88003286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24db0b5e1a076332614a7a8adb986e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd70518fdfd93531a1d4ca7d99317b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2572392ccb989489875a8cc845209289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e67a37d4aa38359a37a2b19b21dc98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0303f0dfdd4c5f9a15fb47f71a350291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d2fe154e4888575319e2028523bd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42eded694234fecc1bffcfb6eca29a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e7383d87a618d060822fad36dcdc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66420e46233f5812ce464747ea95aff4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0c06e9227de961602621ad7c5ef3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c47fd883c7e2c9855ab50d2c63338f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d243da14e688fb080b34d3d986601298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c25e98acb1cac9922af196823c83ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4ff441f066c364af8b9ded089f937300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e14898521cafb31a76d2db77bb9f6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead4a1b1317bb02bbfd7c622b304cce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853def30db0c16f0579b885152c317b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36c0ee6bc6399b530ddc7da0629e21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc55e5ffc56b50ca3ed3f0fc80ddf2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c0600f63cd4f14685b91b4311ca8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d30e5b42c06935e080c3c10758621307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02b59780344dd28967de92f929a7e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffa34cb7f8e953f766c94c28a46bae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55910bd1c66314d38739a20c5aa482310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107eda47d7cfe38b49d7784b6087aad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fcbcc97c4085c40dcf285ee62553c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f820d333b53c4da3a10431b80bd10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800048743e530a4241e20ea3db9930f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40140051d246a8517f1897047dc7858315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af2022fc397a8f27fc31a6623c12a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4550a5a57bdcb5f737b898d099d2e0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f81cd0692291fb96fb82444d82128318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4cc8de51b7e36da3d09cc269b2663319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38989c2b25021e274fbf922c8212096320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690085c03f0ae63054799396485c2f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70622735e7c4a9234c5739e919d8caa5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3a60e9569f65ac6678b7a2d11af26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba046adb6dda175347f18a39ce635f49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22175cd1ea25fd678f9d90891c03138325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c552a04a08da6ec96ec71774f472410326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ec512bc19cf70789938df38f3268d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d778385f5c880dcb7a742117ad619bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795f09ff9889cfd0ac0f16a8c9da848329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d74526ee149c27bc4e89c71e7e0b63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125b908d78b1a170803567f19dcc700331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edd396e1288d38fffa2c9ac8564f66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc99e9e8149fc3079f4ac3d9a226da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991beffb9a2b4bd29f083718755fd754334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08521a3b933fecca896b83aac5d9ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf59e31fa1c004135882d80cbbad50a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfb50f2fc2cd3c5115658917c2df12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78f9cf2730ec878bb1ef070618cbe4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597e1d5dcaa1489efada4ba8386befc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecfd53465685a431cbba38ecb19da2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ec4c30ed8dc098a1b3e459ae4ddd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66481be13b12900aaaccd2ae43380acb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6358b4c044774e444218b7b0f1777343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078f58d4b5034b665c0c1360c728004344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86af85168d43ce91bd9a5ddbe90f43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cccbcefaf958fdb55e51eb31fa0812346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3d9e10f8b50987543b30641369be5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13abc507294082bb020d191313fdd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5f9301a36d3099ea724801c5af19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7934ab913fc8958a0c05d67267237ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df505035e83fed74fd424d8a5b2475351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575379fdc38219f4aa693bb98a176971352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef8c119b142f7a018c07041f89b04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595044ae0887dc92cc7a57de7b5d7b8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5274e13b885e79b0b43ea54fe744c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e9bbb425a9a689b983af9196a27a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9f862b3f2d1b39e3f2f01b817e358357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83bd8ce206064d85939b0e94a1aeb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e832e0ce32b371b9fc5466db4715a11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf447e1baa97a31fd732a60aada8f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a40ff7cebce16717bd27b972011667361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bb6920d1145777833d4df3729b102362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e697a9aa966af60da45d40d940e55d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e32803d2453f113ccbd5343a9e6a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82361d7c0e1b3c72d05834494d00fdc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0a7fe392e2de4305472051241ebf7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e59b4d8c817e9a0e423566bf83be21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ce1f691958a3dfaf9f504bb1c2bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753e3da8386db888d1670aecfb1f6c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d29a6c06ceb8f9d50e8da3aa69ee4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836a29cbdf8d1a3469e05e4cb923517371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5610b244447a6175700250bc0149d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f806eea30c00dd02337909df52f594f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393f70963dc866b435fbc3d7f5a9e98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4dec74ac25830f3ec4e8191c11059375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c334a7a5835d7f9a9b21484590734376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e123d42f0fd5af83e5e5654be62a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef66120eb820af716263ca63459f201378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a990322ed2602457660c8ed4798348379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f6a911963261c4e157dd64929b3d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c4b9d70bf6db446c5c60ed813c24f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5729edfa23b279b6bab936eb3bfbdc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1b1628a0820f84cdb63550d502c94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0a0fc7e0dfe30255dbefcdca947f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367128ee040da3e291d8adaa435f5e4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ea75807b0f644003cbd464959dc07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561679bd6b133f69640172c687fee861387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0630ae14648f37d71a6f3697b14d86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c09828d2d1be947dc76ff2a519064d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08cdee4f01cffff63c093fa55fb477390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96832cc64478d99b91a66cd1300d0deb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155c095442d9f255e90a0500752d8db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d0ae53ab36b6d0defc78c1aba198393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04b1cb3f81a64d6dde37203ecc61be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ed4c87411c42ff0b91592456789f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abcca043156dad8e6c00f101c4a359396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0765afae2145e8396f17db001704d95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1118c8ba138045e5ac4b473e53442398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a6786aaaec3a6d53821fd41c154c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4d066cbe34f22b14ca9ed99da46d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ebc301eb6c1a0814dcab153de2f95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd792cee562e2598375003c21e66dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bcc33416c7f48bb0fad246317286b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527c4eaadd677fc2a9047aeec15a451404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece33e6e99ba427804856e7ff0c0d7ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ce3b4c2a5e9d030b8c8f248ed6d97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe29dd701297c63871675562ca2a63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b5b7627c31ddb301cce8ff841c835408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68712b1714ae264da54cf61f634b8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9199aae6517dd07cbbba5e6b830909410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c849024fad549761efc425d9939fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1b1a75aaf6b644cee6b02796e6bb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb03a98b15d1d0d0b9628452fec6914413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b59e9321113761746ab87b7e6c2e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196ff163676fb252903dd94e1685eae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0de3bc3ffa4f7f9fb700800db28321416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d38ca964094b77ff991ef39e8a210417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d85cb13bc3abbe8738d0f60e649ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa0cdf3c647c6297eb46a9e59cba10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70a104ae745f02d7862665746f4955420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65aec2771ac328cfef963659ac3771421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dd72da9dd13975b914cbdca4c26fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e076b93a8dd62f4e2fb6efbf20616423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2486d5fb2c3ef2985a8d3ba01b27ebc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84144d737d00da21740f76c23be48d05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4236787beb5891763f3cc261f0a65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621a653b854af3c41b3be47e86a69c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b1f66f6888a12d9603c8c8de02a29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e8406cfceddbe983ed475d36d00e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31364083674ea70e102e21f5f6a156b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d136900b41e0f18d890542989aa9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59994722333d5cb96d6437ec3576c82f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9e8e5c9320d643423174253e36724433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b7e01c8d6b49c57cdea65281ba30f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c38ce8d5f20227daf866a3bb2659b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc0efc09af7c7bb8cb80da385bf3ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558cf450bffbfdf63113f894c68e718437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a08d5f34cbb9bb19b086788881185438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f901b9902f2ae4b4cb1a2e5e0c867439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd499ee219bb018c520d1b934566b27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3e219b980396a3e39571e5fc3489f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef9b0d7fd35a2648ec15d5ae3cb481442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747cd5d38db8d7dd5866e12fe8351c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434f9ab3cb21c165f12fc5f8c66a06d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1656701e74999319cbffbaa946b2454445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123490c02d8874e93f39c550a0fdea69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a74eeefb10a22b6f6f96fb33fc99447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b021f4c8fc74462a2573f712dcd27c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e9f7be1193cce3a733269cbffe088449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91ba89fc01eebbe6b290ae6cc8037f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1b2673bd9c0c91e9982e7e732fad6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a49c00b340161e8b211c38b669762452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa104617126f563e65ba123ede0313b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49663513452fc9e0bf4123a6ca441f8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9465bd91616a54bc4ec3799d035d996455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1308fe0cef2144683a062ebfe914e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5c110590a71ebad9b59b99c667678457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f98bd9c89bfeab82b772d43d8a1f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9567dc1a52e1755711c2a20021592459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c07f6da8b7abc513d92cb005944c9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699ae08c24f3ed02368f00c43d2479461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567ebdcfa41545d6280676e9cf5216e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd70e6bff0abdf6158c5454885d1bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d8058dd11c29deb60aafa00d96294464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83796cc365a36381abcc8b397904e9f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aad0b573797487f78c6711d9388491466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750525cab0b8cc1b93566a95d6ab139467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841bcf37f4a62dbe1e28ba090bedbb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245f9e57c98d8615d6a95943f840f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db3664e20d202ba01277ae44db1f0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59939d46492825e27918fad157936b76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55493e570c4bde25e83415cea0593e4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511e9563dac68406df3a7202333e6e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f0ce982b41fd2fc04d29ab6536cb0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3903c0d9d49415de88132d4dc544958475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5df0b7627248806c5563f1e24377e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d3e387682581b6e0252ac3a565d11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8552afb764310acb7f8f2d088c839f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643e8a8539abe91f8397e22b90204c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6258cb6e9b7b06aeba0988d29f515480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f649486d7a44b0b28b04ae3f6c75dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f557973660bbd75550bbf5fa543a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727dc4f39cca62eff32efa0afb16ce4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90927de77cc53cbd54946510dd6f5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d31a2fc21571f1f0cc28d36a0b3294485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fa7e687dca930173e788797614983486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dfc0f15d6db5847182ee3ce18dfb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdc0b12511426c64901ca80f75049c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7b62dca19eb56e5eb28c1b852cd2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceb991f22d6d3b7633d9794dc1af24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68560f579490bcb314bc5ead353ed44b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b94b6a3d81ebf03dc8f2ed800a42fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9676bef730780b1485651b4f73585493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ce8eb1a65756f79384a6cdeaaf414494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601003cc91ecb7c5fe2f14c04d094915495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01cf1ee05c38ced4f249af8064a59f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20925d1edaf66134c7b50c989f581224497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed00213bda42fe6ed7ca602e66a57df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a6ae12596acc9bbce0fe4173d2084499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54db826f6f3a6ae8f4f3a221834989500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18d61a61b5a662049c11c47a2d7ddc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b8b9384d2951277ec1d62d466c2c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bd70b30da1106937d5b8d549174c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150205bda2e5efcf1521076992240725504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a56af318071a7e41eeb93aed13b3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678a5e8e963a8a5474f34049de296a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cae87dc1c55c74dcaff5a53b14519507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4ea96cd2f33b1f829359a35186460508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6c0cc67ba2b8cd52e1fcf5324ef1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd0cff55968b0d67709931e54f2a87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842aceff81a2ba5fdf2d012525d8933511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8f0b47dda581ce462ff4863b6d305512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea16fc6a3f6f55faf69400ae001185513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea0ecfdf08a486b8f448bef70caaad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24fe6c227b37cfefcf46cb47d6d2f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec794cecbbd4e0b79de73ea2b2318280516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029d32edd934af65d2b692be7d4c5bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e810ed3b7bfed1562562f2ebd2c56d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d2715f31564cdc491b08bb5af7a39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba666c217203bd3895e1b94921e927b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253846a30607633ccfc030e6a8e62ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a1f2f3827c66c2c389302a5eff117522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0da4da2bf9732c4a00933fd0749df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb4a909b266fbfe6efc20894ebc375524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381d6269a8d4b220867886fc26d990b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb7ec6ae8f46d85f508295587886d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f92cc3b6020647bb75e117eac4ef1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779031481c6ed92dab79b1829d70526b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc6f57da527d188f822028880406ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836ccd0de48e8a77ba833e3a9383776530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d812795906df15fc466a2eb16674fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7997f0bec3eb14b924021efe997a49b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42181aeec57d84ec1d9685429b1e33b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2b877d8501d9154de3ad76c556877534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20a43af6b2ff5cb08a7e0a5dabe27f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04bebcae3ec56411f9de7a741cdf59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d20b3cb8485ce326dde10b5fe519e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce167e2ef28abd21ed886f5f7ee0f55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f550d68443ecfb9b69e146324eac26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e29e3ff64d70fed2ca5057921cbba7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a0e0a012620f9eba036662a80cdc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f5658f64c1cb4262f78a19275edd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96757016f226b3d200c2b2aec116c8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e6f92d9686fed24a103c34ac42e6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44597176d4da0b3f905eb8278a2d5989545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e09cea8a1a9431c816fc3c36147e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6447bd7ca748a368a8a6bd4aaba4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7d8b40faaaf7f5852b18b8035c00f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea81097039bed3c533a1c2a6a7c687d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35639666f139faf526161becd38f13a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec06b63fc6f45bb8a648c78fd81bfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901f1770ddee249f96ddebf572e3b09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd2f62dcde2625eca040547e0f260553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b8e5cc21b07d8d89cc99ddcd16fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bce25780553d027d617ac4fffa3f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc294f7467518520f826394c075b78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81cb5ea882e35602cb3937bd470d24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857505b84f45a3bf4c277ec8d81a811c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02179483821b112a4e30643035f649b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e573ddc139add48e704c82465dca95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3f2ae80c35f782ad104d4c28a8ea2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31c5440fe1030cc538662f4ab79c76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955bfbca7d6ea3afa491cc213d3f6d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40869794497f22f6b7448c3cfc53e55e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c17a08cd9f84ab8be689e92a9ffda565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d75e78100f69288db754f588ec96a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559796f1c4620f3e19fbaa4dd27256e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c8ae6e7dff4cc9b22f9f748f85db4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b1299e999b34849078cf339c8cafa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3ea38b7c2b4ac38a4c0c1dec34bfd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c29ce59807d81e6398fe185f5bc15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd86bfd7cf9a14d405db94bb42afb8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c27633159cc226d38957328878954c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db12d562a7ba44c5563290332faa46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9a92c76ea4d77c891f4502c049b28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d37790236fbf4289ef6fbfc952d2d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deb20b1bf3e77d5f381a4750fb6eef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa660d4f92000c2f6ef6a9c235e9e14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bbe4e9a3353e07b1b1e19aaa56c63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5634a5c9faec0ae7f51c3841ca78b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc91b9ba80d0a3f7459266e518c543b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd696795962299db98f50644bc5c2843582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc859f1d509fbb5e0f84886f44f7041a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84998ea7eac3aef51b8dafcde491665d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68ebcf23a0da07a3e6208f7451fa20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c33f88c0337291cae339198227bbbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a42b374a5466ed442260e523e7815f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f6064cb929324d5414e5f2ba7f836588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd86286c3c822f12ef124fe892cb349589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0b708b3c0a49d142acf9607a26528590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c9f81def68c477f155bfbe687dec6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a30b22817bc7e2130421e792f5affd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177851b5a13b5b23fd9b4d54b9baec6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97869236dff6693c5316e27a918324594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10dca4b51e1699e787423f3ea9a4de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401781c29f96d1f458dec074721b5242596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7125ed0348a40d13bea551b0846faca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1933091fccdb355e0baef859fdc2c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ec4fb3b0d8f1577a304fd2d763fbc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e600737864a8d0a4e8eaf4c21403c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdea78dbb82598f429acb69f77f656601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715751e92cf4c07c54b0936101bade3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be554334d745baa1d7499d0c3d9e43af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3c317392d8eb53105b2457022abcc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9be3d7e0180505ae8d4f9fbcb0d8f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89c35c427743731b3350e90e6aef3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c13095d40314053359bb01fd20d6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8260f470357e5caa694dd8930802a3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fcd2ce0c8fe055c910a6ef2abaa90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa356661388047c840f2edea1d6aa202610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbc21ef2757c84d86066bb342bf0c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24a4e12db3877a9cea62660932baef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0b0f09dbe055abfb9232523911773613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d050345e30ec1f52ef580344c8105614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a030e47d383c3631c2051c32362f38e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb30c84b5a388ecbde52d21a10ad874616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ab8024600a4372f33315f403985f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f45f213241bbcbbaf3746ee54f2b39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390409e2fdb7c23b2aada321d0a693ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9c8353d730a0b9682efb0690b81be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb3ad70492f609c8270df7412b2ebd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbf5ac1d39f599d6ffa8c2010c4dbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8c0d456389514df97150ebc735080623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64df1966db61af2cc2b808bab41813624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a71bba33cfc32ef1697b940b6ebf79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abd7ab4ec0d8603adb54b276bb34f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cf804419354c5716783fbbe593543627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eeeb79631aeac59772ad4af09718f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7817217ac00308a12c5900a5c18e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b432919b18c5f2a6c211f42b934f7c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07659100b88eaa4d142b88e71e41cd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3face5b372e3886075d9f5e9d9a6096c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2a2518f428b60f29fc182f91ef92d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca1729f787da7be208c68343a4ff00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac2acf92063362058766777515c86b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4c1b92000ac548b70217a28edee90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d747f1c573470d8704ee685d2af875f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e6db2ad8d4f22fb61ea514ec15509638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddd20776ffec12b254912a8bd3f0eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729e1c1bfe3738744ebe8f7cabba87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181916cc09f6175c4f7c3d8c16dd051641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e03705f46fa7d0ebc7ff6ac0d5e22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14148c3ac8aaa757807fc1766afe4550643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef5db5e9d29904243f9a532ea9b9a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca986008f2f6481298f8b5d37842064f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f19ccbb5593f025a43a3363a2b76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bf468691ba9c24ebb6c1479379a81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae5a5ff1e8823ce263853a743f85c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca821e256db68f1ced237c45798fd92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125325976943faf61e96c6225c171fd6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c7c47bff669402ea7ed9bf6662d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dbb0419f3a2f1a5dc39681feec79b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa671dcc30e87ebfe0cbeea68067583653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5867817ad5685cc67bbf28f705679cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a27078fc9282922cb57f68f619d314655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa2200289201ce767c6e3b6ab34578656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eeddcc21510d2b8f3e71247f66373657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823672a4a22ada97fd2b460106c3d81e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551ee7e2502830b2c5d9a51df9bf8bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1583e3a7313e6894197a6d65aafca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710299085a59e4cb75865163b1ea6fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb0b05c333bcee30386dd2f2374ed2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc78af1514ebf0ddcd2bd2b04d2601f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590be9562bf7f440e86e1ea307a151664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334d94dd6d4412e02dfe9504cfe653c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06044525bf67cc38fad84bdd311640666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8bf82662e16c54f1b64acce89b7dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180d539fd2f1f844ae4adfbc52ef9dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98f8d622b293ba096b55ac5d2bfb33669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10d7c1ed87208bcef3389480fbd272670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556db06be3105b2898c9522b5ba2e9a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e938b28f8d45ee3465f5c4c08628f32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09736dfa5bd7ea24d67ee0bb6804eb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8354b045c3d194380ed113e099f64e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edde15b42712f2ca7430154d4f1b60a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97af0fa246e1f218e3746ddc07a138676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6304dc66eda9fe40a811516f7762cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fc53572ad25f7ca7352aca0304c35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcc0fec64dc8cd7ceaa5abb4edc32c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c2c69600bbbfda51d9edd52a1c7b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551b58e28c7aa808f9cadcb0ef6734b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fff348ee711d45a737d2867787f037682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ab228160ec6add771e66f8b155b65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1380d27857dcd56af0bb9c87f47e39684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3312935cb93d55ab9e66650e1bd7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501e6ac0573c164a27abd0ac9a362d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32fb861ab77bfd47c17bfeae212d97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf7561c09889ee6d93bcb2c74fd0f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36123bca554b487ca5f12759fcb908f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ddaec4cf4e2765fbab7ff6b676e4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a01eec7a5b355130cbe7a164129f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642177cced5a55526295bff40653a4eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3190d7f6397b9a1288d36935aea58aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52640770e26b105a7b2141ebd699776c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b506995c9d0b0cd1311a2b16951f3e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0a74baffe7d6f996eff77fe7b3cff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32670fc6448fd178701fb233ce05b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36351209a543d98aa4ca329533f659c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6c91da2d6ec487976067df983cf04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aedbca6fc4aac8664bf49ce09e5c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa0a43070902ab28fe7da5d1a6f8ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e227d4f1078db7939e9b7df66e9e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c8065d834fd0bbb1f02c1bbd46dfd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0c6059d9477b01a77259e6d208a6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6200be5c504e58584ff9c952e317e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71bd8355c253002e1c867ac8aa5663706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641aacbfd3d3ab19b4e59421fa1f22b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416342c24fa1c78ca41fbe7963aa66e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69c5faf2ba9cfa84436e940e021928709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb961599c97aa3d3a5ceb0d3451c0fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a17b4ef82c4d21418d1d6b2b45c01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812265849cfe964e1854643ca86f479f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71060001843744d23eddff30d294b095713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38af24fa9f40c835e40593bacc8d2f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade73046427ddc4379a9ca504682706715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2c641b98dac840fde64641fd10b25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef7c4d72707817da846aaa71f9df81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8c9fb130f0c23b381bdc2ba1d57dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe730b999101df097462a1ef0149cc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8fd525a040b43af4db179798ded29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5af6e233733f3781e82d75d8c67c53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98ec89562424cf26626799ed300ab4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6e45bb12912e54760f179964332f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1896cb911c163eb6f49160bb842e3ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d51f7b42a3885c60c4006733c0b1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33a63488de6cdabdff7fcc1009f766726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cfa0d01d2b6602c819b186875d243727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7404a79587469f51f95d6d6e38c3036728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66da787a2c46cfa7ee83cba11cf733729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a98ae4dd0fc4ff118246d2a55b83a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f406d14cd378a6f53306c347c8524731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ed9b21b65188418536e3d138375a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172cd84c602f3636f56c54b0dc2a0d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275f837ae2efb64e58c2b9325d9162c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6518bd8476a825026cc6182ce392c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db14d325de85a1700a36a76593c7167736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4143f3e49190ddefe4e44b84324b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bf8311535aa4a0add138d8a0b3030738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43130e3f7d271b38159a6a2f4da96b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7550057e3401c3be555906958c2925740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f049ad0a4f0f90a56fb0b07542def741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46871c249348fff5a93c62f972bdd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16333bcc5e22e012ad09dbee0e68fc98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b31d6562cdf6b65e91e2ebb49531ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa71b2152f1dd5984ed7ca438a17a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6a6b43ba8287c46a91dc47e4202db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0f969d8c0bd4b350373b4b31fbba9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593b631fc664f1eab0fb6632608cc66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2409643e76f7a6655ce5553b4d2d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be780006a8e6b95f2ca72a117b0522a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2569d81ae621f98b81f0d106bb1254751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b31c40e462da36bc7e7595783d71b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f879afc9fd409f491f11c9abee00b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44822af37b97f97d8c5cc996ef441d91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac34b68207b13c6580c847e15bcf948755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8cdd548b8b79837502ee7f85efb3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61f25fef61f0049fe8cd62decb9a36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25191a5b9b7bdc0e7064fdba8575b40758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f884a937413f10cde9470345ce9d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cea28dc3a38119ac3f9b1c9c4065c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c778b01b09b4cc7be5ba982a111c60761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee557a9f83e625f919fddc4b1ea4607762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a075dd5581ba5e6068c4eb99b553763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4c9af7ff8c2956de7cdc4e3bc6390764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf195d63f29c91245bb9f23ba393948765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfec1696441d34e496ffbc3f422d097766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22154b86e368e75ffca9a3b15b8425c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242549680c5c312778f84782a06639d2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f398cca4d0e9992eaf185c048d15ee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854ee8b176b079dba0bea522285d0e7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21581ec26bbf0aec23e384dd1e2713c4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8320b29a5db50a5f8b5748ac6329d1e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8f5fa1c09b42a04d0f0f5657e7f50773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c92a36221457d98aa9d7741a24706774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d989be099c0fa6721fd440c66fb8e7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c4120b7b6427be233637600b8631776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35d6a527a5242b48f449a815003bdb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a91366813469cd63c1767d996960a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628b5474b3645da6d3632a7c1b3a70779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7e94e6ce5205930f092c6acfc533c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a20350d5885e5d14f8f6794d148d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f4a2bd30921df44e607d4e09f06d6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d04e119777f07703652119cd80845b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec606982ed691f8f3f363f5747ca7d80784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afc4bcf58b73068632dc72ac51572c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220dd4ee6002076fce632313b1fd090786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87423cf876be86e254d603b97859b49e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8743b7bed59643946af19f066a397ca788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3adc78f3ea58923a56c98c5128aa7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ffe822108fb4d71bb156aa05395c3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0bb671e3e10037bbca6bf3c4360da791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d19ced4859fb5096f6897096b367a7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cce7c2951cb43596dccc7d62f5172b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa0b90696fb139b0a5a821193bd3b2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f5e846ad9d506989e69daa012b9dc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda53539e9c3497efa1f27cc57466d4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d9ab037931eef54c3eea30432ac0e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408cb115f77f8c71bdc40ddd5cfdd59798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f315f549537dd7891aa2076b910aeb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820ae943119dec230a18dfa7495d0b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428f1a30d1b76d43d8a80ba15141ca7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997715578b94230123be0981b290795802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570915d5fc4178f25ec455796290781803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4fefb1a8d2383da293bf6ee33540e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8fc249bd0a5bb6a97f99c2d0228ae805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094caf5302e1696544a2ab93cef02c1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6805fe8802607a1bfe840ce2222a1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7d0e88e02839bfb560278ec792546808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164fdaae20b8433b5c605725390c7d5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac9bd211ec5385684a490f378db61f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb031cf4b5bd28b6d66116de56e287811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ffad6a385da336e42b413abe478ae812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e383f1b789045c743f6941bc05dc8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053a0e9244638e292f68339a74f4799814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d780fff4236351a2f90f14126d9d459815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdecc697ecb655dda9465f05805727816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d8148b01bc5d565311c1deb8bc8c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47b9eedeb64cb3ad1574f7a534d1e1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ff7d2e0d8ee20374146f18ab933e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78545ee04f74d41dcc1f110c6b03bf2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd0c0431c46dba1dc7a52c544fab51821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dd95262ddf2243e34ac605555441d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beddd36139036e9e7dfd60f92029c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2295fb51f9306679d0d875a166daa23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2bf485424221491ee38f7c24dfb5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776097f22e2fbcec594afe661269b55c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04156103a6f1a5529cf71d9f21df42cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83b252c8cc091eb9484ab593c33e5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd7b13719165e1f602e3eed298738a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd253fbf145c5dc50f97601214aed29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968dbb19f583841797e5fdc78812f2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb3fce6800e4a9fe50fd49f32e607811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1400c8293bb60c7fcf57442914b0e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ada1ce63d3bb8e76db913e2eaa01813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef439d68adcd01b1a0ec5e0c4c69e4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd76ee02978b87794f4e1bb80420d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5eb257e2f08b053fd853c59ded9c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca0e751b630312074f040e500c704e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee76e88cbefd19ef696d8389a5698118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980220a12b11c8cd01bd0763ee346aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2f289b24cadf326d3f2f2b2c8d45b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c465dd87fb60232880b20e81e8a5a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ce6e0bcbd8106a21b62f4e45a27a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125268c1775404f6712b5e71d5f7107e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742ccdb7af06ce857e2875c309fd70d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b74e3e14f6bdf663c4c29beee9f2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c16a0732900a8d08eaee167e0cbdaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002046271eefe6429db26aafd252496c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb179b5e1f5eaae312d8f0c421224328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ee35d23338847b1fe140f3f0d789729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ef8290aa7514896930953363a788c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba283fe4483af6324c8f3bb8d7c2d87f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629426d779895df7dd2d8dc373bc74e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8127b0178d055bc5982f2bfb235c03333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37eac81d70402ac28a5d89c7f3c17534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1affdd01f27b4096c2b678af97d7d9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6f132f9c1dc1d1fee0942c4767b2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0056c0c90aefd47c91a0215a4e83637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a467296ba8956a40e25497a9d5f5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214871bf62f4b6fd6aa9203fdda8ffe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a494a0dae787c5eecb47eedfd72e0b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a12a4f3ca756efc36d2dc4b1dcff041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bb2e40ff4741f48f8747704334fdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589a9bb4daf0849699af9adfc72ef0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df754dd73f24ef4f759d1e6506d2d9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042adca954b12553754f6856b61228cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd5ee3327c85f4e46f9f521020056146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f214f33831786c19324fcc7488ab37247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b316fec988c0d2f164a37096b2edb7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce5e387b3b80a2a49f361ade6ce55a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79daccd79605b0bf1c28ac4f35afa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87fd66a601205dedfacd5d844b9f1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff593d584c9465cecec68a673b577f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9081b185be7b9f788dc10e173423853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ac7cf651753dbae7bf81182a0859c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffa975edc5b9f4ff2f29272e3a907555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf91f655a3dcb437a07b201f21c6a5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abea98bd8879ba716dd1250d4a9caa357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b3dbbf19ff5e9d78b5ddeef2f5ca858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97bab8494fc70c35efe13b75713e6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c2169efed2f87c66242e28936b1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d227b80fc0509cf962fe1291257a51261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca575568eb0b736f0af717a2c279ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57743afd9e67893eb87cb8210415b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34630ae24af48398e98fd0ad98479d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613123827cbe66ef7b4759f2d46417cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8a478d416dcda27b7a11b388a1c1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda566fec49810e1cf6e6939f98e6ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339124c6cb750cf5167ecea4e1d2d98468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606088992d3709dc6e23dbc50577d0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb224b8b4f4b01a16959255709d0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420acad1521f190c1c6dab83eda9aee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e973c617004722b57936ba46d265a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34b819c3d8235c3d3d878cad4923cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e6db1e41b76aadca036210b13c56774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfa8e3ed7493d2afb55977e46bfc9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feb6b710ee328521af9c6fc73533b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ae94eb2baed06b94701d17aa0f5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd07a946ac2eb23fa289eb9d79ce14878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7633170666422e8b00ad409bb4f83b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143c890f1129d87c60e5f3c0fa545f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c18af069ee3d787d7928e84b47b34781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4a6aced8155e37734b044731deede82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563e4bc60a3bca69c1a266df641e9f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325694e46fe8b1d0e3035fdc031963b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae92324456899bc12a4f7f56ddd0a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b85c3b8e5c9fde3898acb31dfbeeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aef1bc0e58565581e348293de62a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f7e84fbf3ebe96b2fa9750b1ba9d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abeb5a0b4f5ff704639a4e91f1891489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9c25780fd098c99ba8dcccdbc3e6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b684997fa4c2848f85f47a4689ed56a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379733d89add187c99832c3b96b1ea792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c15da938888a78c838e1aa6a71c7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cfe4238cf7044d16e1e43b18f9c0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811861e821ae5338548a3663416404395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135df8cdc408b96b6994f35f17ad89c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c40b130ab28914de17467c089631497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8994a257b965f0b74062f73235372d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7424d19b29072ccc755dd27adcc0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67777eeb40cd082e256ba19778dfd23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d51782d1991b3716451d955af162c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40a79ea59d17f86dca57a0061c4431102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e8fe2fbd2b5fae06478178d170fc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c0d30ee4ed394f7747e52c09a68ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc582b05fd8a301d985093f854641b61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c5a67be0f674f65915539e29cf72d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbab54104cd177e3e008696d3f45d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb8e72c263a12ad8888399a57efdd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb0d575e50ace29fb3cd135b908b15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2ed80744bfda01c488b2852ec1822110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedb32750954b2685a0fb018004966d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599a4dd6db3693bec90c0792d205f3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5424c2effc38e7e86ebf6363da8649113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341995ac8e1643b86f7ffb18e8e6729114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817530852cc101b6b7ba47624e4d80a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9d305eac5f1aa3fff16fde48fe9b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f23888d64fb177c3609e8f641ad56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9017b92c6ebb7a9c4013a15b7a681118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff03722e31b463600e4768a3eab6311119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491d35ce2ab194662e76fc8950639bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301dd16008acd9475f846bc28a2bb97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383e73e0b41526b568108861b17306c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1eb0b52a2cc604e977f753d446e97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bac91b2bb876bfcaa9efad4a65d26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632f4265bd35cddf15f1572684daa3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0773f202e663f6297c6c0c279058c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43dbed69e58683de6aa06adcd765c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ae25f3ff03f34995d0458558a982a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8cbac7b64752578ce5041991abb5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4fede59231471f8ab7dc9e90c2087130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0399fe969f547303d0b37de6c853ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537895b68092467c9810e13e47641c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a523e03adad20debe929a09fb9e11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82dc495b9a69588a6bc6569d8032c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de005ae5aa13d644e57553996ff8881135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed7674e6cea71dd7322281b3e77e9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b027d425c657108606ece351300454137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbe054791fdc1eaba4cd481d5dbabe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117f7485edeee04f1ad9ab6f8425c8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9be3514409f2b2baf3828bff830084140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1592745e375a8d6f696f1c56410490141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703d794d2a511e59aa6d04343bff850142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750f2b43ac3dbc622da72ddd24a3503143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8369f496ecef22318a831839c38c0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650497e2db5b78e16b8e70ad9ee70ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb1df963afc68d935892609a4bcc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5846b57a7cf4f3b00cc49e8cb40df1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08173468a8a2968812e1263b87e0f4a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573003337bd1a300390d5fdf30b5a82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197e45419431337472b1b74dacb1cff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f124cae37596fe3f22840e11f25888151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8723928cbb98951e0c80b0877eb86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47933641cdd3c663840200d3048e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabff93201b32edfbfde15919e80583154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c912717cca432e85a321344cd020da0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ad78a8c2b50ebf6881be56893932156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a258ee678584554cc0682f25e45089157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1812005727bb5c48a5b172da13ab34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c96dbb5ed8ef23129a6a2e83102c3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee666d69ebc4e930836b4bbd16f6a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b525008746c9242ccc601e18911e11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb4414bf0081829aa3cf4bd66dd970162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565683888c9ef99b564cf15aee830ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31e389119a9d5508753c3239285000164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f00c1b38fc65caa2ca5bd665a9ec5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605a7480e5aef6bea784755a3ce28ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175b9f680182f32561e61e04a7a4e22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df31252d3fbe228129a89ff6d101e37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f250f61088f06e91b66b4635fb4a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbdea34cd140ea7cf94344ada2ed94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8ab6b3bd1be782782822e1fdd76f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617179a46889cfcddfef226c9ec6bf04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060b7bfe81f3144aa8710e04cc5ad54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08389281f40aa0db5e4cdb5aef798fdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22f199c47aa0237d3de2b2ddb3a537175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8473703990f6e68bed97247024ac54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f67b3397c2b45f22202bc1c957559177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f5d4e972e249563ecd61a800674ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee37a363a726867e5f17e901b158c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b42f57bc3f883e007c11922a4b482180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e688553c2b29e0a25f545c086bee9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc5873859d33c00db34b732e7d32c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f466dfe49d581cc57ee3d000fc980f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d42c7bdccd62df3edeffba5b3e8c83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0c4a25c6f932474eab424797a2e26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef825009739c603446c6b9ec0f374a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0be4e938ebe9e71987ff09ebf3205187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c6cb8cf3fbc7196cb49478ee1d048188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ba565a6755e73f3898d1ebce51d3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1883ed0bd964c5be217dcb9262092190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1ecd9a35a1ff3d78f84ec45a76664191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bb4b294fc9440d9b8609087337732192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542b431cc102068e74a0221f3cc1bab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52073efa3abb2a68c0de356e829b2109194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52711cb051d631f59689438f32abc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24a88bcd6900f9daf0419cfd559622196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e032d2fa74af7f0aea1113da4ae8f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde18c13b3efe37b30d4e0c7a09f653198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc5d8b7f02ec3a08c934e18fc22973199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed3933a77d6bf84b8adaa374f3a22c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bba8623651c97864ffdd7d80885b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2fb6826ecb9c66e234ed7f47cbad1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56917172aef447bcc6ef7e933bf839db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab87b5d40a4f5f1e55d52412a98e0c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f09273faa2b493e0d8737fdb560fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1887d918ab3e5732855e266e807d99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012ce9dc0be52caf8660aa3dd7727ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff22cd22bc6fc6b99852a80f8796725208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5836aa01120ec513686513cdfc5b985209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89418dd97eae5357f281f948a36315210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed9cccc65e8284f9586aaf6cbe33d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf1f1a1f036733e327992f423dabd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b11ca73b74702213d550e920be942213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188f5b1cf853481a1d480c2fa037c59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda73e035692597b193c1d97f98eeed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ee5031bf2cd5b7624a2fb78b0c1bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce1b9ed0cf3b38c19cc19f54f3669c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57195cabde75086958cdb5d4c76edc8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5f564ebba7758fa64591e8f5a2c9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00c16162dafd56dfff4149e12ad4be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d847b044612c07a11aa7354b145c70e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5748ad014c8403f80e4178cd577181c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1107e57baa41960cc638aa5a4b4f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddf0113ade91bcec5f0ce41e994ded224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d6c6ff264ef4da9a9685d3cb56a86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b7f11818c888cf804bef719491910226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76769d620d42f42f07de647d720f6df2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fa1dae6e30a04c8d697e1ff10ec75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208753dc0c6ae11bbaa4e82ef70e2c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85f2493bdaa9d096418ba740cdfcd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a72ad01e4ed73f95ceb139718492c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054d4e8b5e57646b056e1b28f574887232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc06d52e9a45725572921fb27a2339e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988762d9c47161c0a8ba2ba7bccdd46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c167011aa5c59060984a789f36ef93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c1300c800216eff05ab68e3bd946e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8750138910c68c380e76a36c75e6171237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719cebf30580f5a180b9bffbe6b64f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc35448029a89cd5a9b1037efb9e4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb262e4fc17279cb1841c42c0de427d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bf7639c50a32033bfc671cd312c80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee4cc1b87f2bc726e8c864f6cb84f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dd4b23a618a6dc496ad33073996c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c05d7117843798860f01198159c63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14a8daef5acdad34692337720ec8bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68e9e2c9921b7ea0b78e302f563d08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0e9e11ae7174b44c884b00380071a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120df5f0f4efd7fa240c7dc2dbc1111b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fdff9981d6a1b2741fbce7bd37cf8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a82400f22a0af5cb269ed718fd974c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057918d5032bc230b27cb98d4b9351e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e2b5f4f96214f9fcbeb3f65f542f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4987325f91667ffba18778c57adb8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3722e798db2734d7dc03c443df74a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fc2a3b2931354e64898f43275a9c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7582f292455b6cd8e88f15995aa15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e951d2ea2831a635d05a81a1262fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191791f8b7608f2a018e255a92f0f48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc6eb17acbb980a5d352158d9d8c3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aa2c1ef9a6003ed6d706a5a4c014f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ea3360930124a53d5edc9e7eaca3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a36c23aba3e87fa88e7bed4e2535f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717755a3158c895836f3b73bdd6f648263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70185df2ba8a99fb040ebbe2d415662264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ee328f9cf90dc6660a718fd1771b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840665ef05cdc2a692ff5b51d454f00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a4398b1c732cb2e5cc4bdbd376a2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30325edc0584124f5acfb8246bbf8426268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae5417b1cf38fc47d9703c50941de3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c8d808789f8a8f2781a1e7f108dca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cfde33f425c65329f7e8282a2f212271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bf1e1cee436717fe36f0b9425a150272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca61e8be17d263b904c6af83886b1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3a4f468a2de008bc0b4abafb2edee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968af149e6e523dea9908023e2ed3a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6707cf72ec2c31d0eadc2a1a6072b56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73b299db09f955c8261b95d60bb39d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219ff1cfd402a4fe773ceaa6f493ad3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796d400908a5f21ba228687ffa68919279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd17f95236ddca5be5a786b831a8d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acfcfcea51d5866d62aa5020e8dd12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c7b044136a34d2a194cddc40c296c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeff2e55fc129744533dfb2aa1c9f4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025d26238768f1fc3edf71f100fcb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fb876089e1cb3ee9c1627aa5b6078285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16590fcf7def5929ae92aee949eab1e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422f96a8fde6ac94b9fc11bd32e970d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608d10eaff162f56cd2562a7418b8e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e603a1655f020c49c6e7a374ad7cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22897456bfeb9fcafe63413295be810c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b7d6e9d84ab4a3ccd873f92f3aad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257f636bd12b04423993169e165cc29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de14c43e3c9d9e9378d5b5eec6ec80a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f810af61d43a3a3bf85dc48abc35f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03054545ea8e6e51ca31a2354f0eb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e598f22343a886cb050c08b6d9ba9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41c61a3dd4f88bb6f148bf425ba315297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4d03560bc2542fe10df4ebf401c31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869cb7535f0b9a92d7565f734cfad15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365e0b2ce1d8d677619a949e6dbfcd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fd284c7217d680604e4813f0ff0c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd16f45f586166e95cc2b5effa84dfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d3c350fa92b97093a1005ef8045bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cf94cd0cf19765ce1f2d7cd30d21c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6f694967387998f5aedb01ac30777305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ea1b1bc2275f90ccf239c8146b6b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abac62deb146ce574de0d569df4c96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef873062d6bf5dd00fb58a3ff312ecd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac0571be18f8297d657d4b49191f71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d405649d0a2ddb4b9d12b0a100334310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302399b2ef74c83e0f5c946e43284008311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fa7103794ee96a428eeae4ed12b11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2306bf28fabf11d53405ab7f0afe87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74121ca7558b392c4e8b8dc1cd911ee5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10c5d1d1ab5a7998194b2b6ac3a79f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb140b836824e60f1b7d980f713924316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fef057d7af0d4a3de286778ae18cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03e851055ac73fab54f8af4125a75f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35b2d3cf2f21dd9fe7278b9f71c6e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8e164438303271b4a3a2c9f35f772320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921532d5a75728ca763d23b27f682340321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f83c8e39e1c55670ed8c6490256b50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a8917f376a4c0940421c4494ae0da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d58328caf983d7edb3f7f9860437ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4c319170b7a92c9b19fac9332147b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a7255e6f907171244974c26bad636326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fcb096db9da9441fc8ca8ce468d59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8ab3fc28aaa3c6c990c552bb8bcc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadad70e181851b62d5cd79af6c6307329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cab860a3f1837fb397a0ddedbe76e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94b3bd48750039b03797800ba47b33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ff21c89285674859409a4240cda90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dc15db6fddd67c4ec3e74d60c7695333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939ca5833a022adbae489abbf8187d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3fbdf3fd600448725af040a355562335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97e5510cd7f0f9634b17822437a4d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa644783fc6c8fe9873cd4c24cb97d37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05949a206d70e14c6fd43e2279eae64b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c6c191587685a68f0d3bc52e74e03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8e2ebe86144ac31f51e081db84a8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e8a9454edd9f0b1ab3f5bccc6aa25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a576457319a32fb00916d04c25d378342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d951f96e61bbe20c5014be374a96d1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd67d153af82ed279641ed507aa977344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639807a32b19a53579722da9d855775345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0903082413e9a8cdd5749eef1332480346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdd9015a601cbd5d9cd41c7a3a2357347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5f9ec2ebecaccba191ee9a2c339d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb09a1eca5ba6539cf10e8c84e9b3e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec03e37a1feaa9feface7a39abbfa6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2537e50cedc04b912c2f2071d7a44e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba9869c37ffda6ae77b78a52a6328352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3e8e0f3e312f86339c2587ec039e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c44ef4170469803a976f40dbba82e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd43cb279c93a1ea5864a5d3ed3e9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ef8218dd79abb6028af718366a2e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b9cd8a3e2bbeccac6331b9f895873357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2dd6389cf50ca8f01aea1a550e9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4a154fec6e27048cc052c7ed4529e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2bdad10e53eb18ab7c8e7a403004d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9495892c038eb029c5cd5972ff669361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad8a42c4c1a6eb8bb85e86966d1ed9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88ce3198e17b7abf50916850c3e319363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e2de22539b95627be28e71abc20ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57563243dc634cdbdc33d19d49333ddc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b98be7a8b48f0defb7fc839bb028dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f98fbd3426dab3a25019fea273b9f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e733ac328a6a848f9cf289bdb5bbc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94254df03b16bbd295d401fa96a76095369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73b61c0cdab319617575c000889ab7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597925fa8eb1ba663e6b26ec1d37a96d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2193a9d1b62b777aa44f68f0a6a33ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2597da7991adb8ce9330d9bcd5877f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6beb81aa204fed6104a093e7be9df5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0c709dedd62b0be838ed76ad84584375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa306d5110f2d04a41074a2d8def4a54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf419dcd1e16ed8f1e58ee9220d415e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fb22187fcc0a53ccc7db5faeffb2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19162cd3247a4a660853534f59b995ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313b7c3892b6582186fad121de41240380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6f57c7661ead6189cf57e7d99e69f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab7b44ea9c5110a29cdf83d248977a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45197d447d782a842956ab10d9f76021383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f67191990167382fe29204cdb1301384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e85ed71ff4abddbc2bf4da85f3c43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280137c1a6232f619ac09981ec0156b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5c5c864fa6676514f49bcf4b5ef1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d5db6579ec2d5aaeef3289dd2f7ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b8c5169fdeeaf70392723905a00e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fca9a5cfd5bfe2a504f2d174d1ea59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5313e653ba219345684ae671db30b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099369d5807e045768d75a9e0186242392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448d1aafb1fc3416dded792e0d7d8ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b200110d0b18df55ae8f0888c500218394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf1203b1af8c94f1a1c47de12b2785395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d8d0a5690bc6d1e99c70b4fad041d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad3b3490e05bf78dc74016e77754a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78619569ce23b5a907c9b455c3eee2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97080c56b38836e1e7f99da6ee963bf0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8020f350e7133a1859acbc08c1c25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de85435ae433dd73eb4bba7f6fe65f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fbc8c7b84ff3c6f5b471a4a0e02b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c78ce2d1e87b906d77beb45df7bd81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147ce191727ae6c49ced0bc6b13824e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e38e58797bf4892cd5b26bb20266e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cdd912753a3ead334f79c34db21d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4188d75d1df7cb164af7696918758f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc08f3e4fcf6cb795aba1fce72c712408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b39c0d986dfc024935137a9a702bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590ddfa6597994d927358024ed35c4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642cf30656b1ebbdb4b690200638ea5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c92c66571cd8ef8fdeb0582fbd20f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6fee3a2d9b4497c3a3edc8b8d2d6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff40534049d555c0a79ca0bea711b62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323e217cc7f552f4764021c4c04e512415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2a66b5a533db7715cc7852cb4c9b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfef9847c930e016bc590413504bbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b5e923242670520958c0c16f7727d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d61989bcdd3a9a652186a36d14ca66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559402f6245e263d28c21040dff66ae1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b508aabea92eeeff4ec74150f233297421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329548a4a7f24e76089d0450342563b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d5abff3f50cdd56134ead7c3aaca5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889cc4e717603f5a4d41adad39d5530424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab82f19338541d50102273f6ad2632425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a66367ed86c81090a46106066030c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b44f80f7ec654bfd97a3677307d4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa178e782a64a380e5726fd3f0932c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4be0b95d596378bcb2d522c119cc3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b518c2796cb224da1dfa39b7fb5e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c18303a54bc155fb3e6ad7804f479e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3c0940fa5b77cc87b02024db437b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57579da01e67f0ea6165e77474d4bca6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f2354c617a1b8f9aef783a3437400434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117981b72a843d9f755f9bb023cd589e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f504930fb25395311cc9504d7754ac8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbe746088c802c77b27815ce102d1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eeac23b99887e1426d0994c1a89d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46025c67fc5ba717f23f5686e258fcf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0a5a51a5ca3ef5c4970e781a56752440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce74fbb34b6dcd8a42496239090673441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bda7042c9e1859b345bde926aedcfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc4266369b9768c7cf85af2ca2478e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebbb49082cfbac822064e3e884d884444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fa97bc401c23ad5206b3a7b1be4a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f77a7fdd07ba00d6b7d7535d1c7729446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62053d24d7ab1fcaedf0ae896c878c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa6d571524f2f3c490cd907dafe9aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d302d774afe2cd65dbea73f07fe56a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd41a724a5fa7991dc90494a154af40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d86b7afb30087e1f5ef606312e71f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662174cf5f15adbb8ed50329ca5c951452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe47c63cbb78685a36e2a3a565b983453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa1029a944cfbfeb5f8855664dd7ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec01b82ef5358e70f198d1dee58191455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b60591963c59cb02c801ab8efadead456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed12cf7faeeb160b7964151d8400c00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87b7f1fbf799f9f8a29b31cad4476458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8cb78d9c6751719333ab0bc9988cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51abd4103ccbd093b8a6eed2f7035e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e37abab3c32ecc124ad5f1fe900427461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be0f0fa5db21e4527da7f051cadb39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200027c442f523dc7b1e1dfc1bb7e8b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc687b0114b4f9ff6c7c25a7ca366b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77571f077cf6ede5c9c274f3e8ea78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bb9a2ae40da21979334ac9b2e26ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb44cf4a9e33e3fd799dbbd81dbf738467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7f104cfddbd7b632bd627c740be72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba161d39ef9c033b0062af2135268fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01438efbcdef9918c4cbb945095fd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7116b522bf040212cf00d4c23d2d1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953879ddbdc5f11203b674f8596ab0a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d3db37ced991eee0911a1e9ba4c5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dc1e8a907899e387ef1fa7551977b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267233754ce260e1b84f66c87103dc2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6921b7a72031e2bfdf609f7f2a9e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e20cdc6dec80ebde4b4132a1c033b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d5bbb4aaf44d210d6b31e19877702478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ffb75bd768fde66b8bc0a21727023479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347541da708d64dff3e6e418c0375a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae3c424a5e99f6575942602bafa68d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d17e5fbf6c57ea701515ba99bc1007482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda2f96970c677d199c516b5a68e0d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcdc86799d5fae65f26704d65812b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b43db6177cfa8eeb3ee32e314b8e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b692a9654f07eac062d8d4acb6caa80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd86577d9640c402a32aec8b5c7572487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920f9c85e6904ff999973c11f2bbd87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94736ae53e12b138c19b7a6cfbed8c85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7b92ca37680353c99e0eb20cd0784490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda57ea7b9ec787cfc0236848b58fb18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072b99c34c3fad0836d8a2f20a5bc74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310c9a1d834104cdf0267605a1977f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0900ae8b314a2820b0af4ebb8a5753494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf519a6041b4a4cf7f09b70d9a90ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d9a6dbe6e5b9b897a956327fac726496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ace081a735499aa8b720b0b1d11ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979d3366996825ba8edf755b5d71eec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157efa6624918a99867dc19a4d175106499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815694032f070484c8e0880eaa9296500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff8a8e5f9061837164be2211c2ec90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4fb76ce38d9deb93e990780a85ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41052b97c3385cdbb797c92758d545f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b6a1258827d46dc735caab59b6e1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db1e64be7cc6c94f418040c176dd20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a35b12a4f1bf9be64dcc9936b6426b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415c56f723b45be493ae177a349b48e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42569ab3792ff0f241f572ebc61b0426508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e20615947db7cf512219341e2607ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca176006e682876a338de1f9813b8d07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32740773e669d38f506bce65e8df6607511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7abbd21426b057836ae51f1cd9c3b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8ec6f4eb387bc12584fce9c004703513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7cec5881b23465aa6cb5b2e0696bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c7069bc46dde64d4051eb0c39e7d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89739c4c3de47a1a0b537345042062ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53324ea4ed465f407959970933850a9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a84e2532b0b2d01b43e7a8b849e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86206d23955aae351ad5e3a69eda592519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad31605dd1b35ad1cfd64cbc23ba0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff192f11cd6a8ab262ddeccad8db26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef477cc8ffcf4aece11295b787667375522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6a9a2d89270edaab964bdba550ad6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a708497781835bd1bdda20ff578ef2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201bbd278c2d566637a96df4789d756525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0459f1e44cbb5ff26314367c78576526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b86628ff6f59a82a0c66f7edd08b87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63fc0acdb9cb3eba2c56c57d68f2d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c0eee3e40251bfdc61b3621d8b780529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12466a7c7531915db1384768cd86094e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4099b0480109abaf9996548d7fbcb8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8234f3e3f8f0280be96fe8f615b11a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672bd08937bc975d73744644e07c1f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13ee7b226ce3bf69af9ed8c0d26668534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4603e1811e54460c12bb8cdedf0893535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fad7e41790d624100235e9ef1466ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d767de5e70d90f4dce19ce1ba9444af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b2fb7053bfac7a6c443634464f039538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859918c6a78002c7a12dfbe56e2a459539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01f676df0c549fc7e10b3c8a670f14540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dabccc0ada08c14c2133437694b77b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a5d44dd0094ef9e5598447bdf038e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907b76690062e9e823a8f06f07fb608543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a6fcc7980c26060cb9e2d927e0595544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd37370396e26f8d9714f5ac5061ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd421c4c3ad1415535ba897156a0c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98695b91c58debc5b316e8eac16af5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b96b4f104223afbbcb3ed83d788c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d381d2663904aa0554a7730951ec1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9be079cb0376a4148a29325ec787d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48957b3905b4086d1a364982702c2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505c30cbdcaf0cc04f6818aea7c7efa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c936592ab00d395f00b5181361817a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7dade68986e178a91430e8f1d76e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641276f3cb3722be7466042dddf79271555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362824da687282db94fa215409ea8bfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde6f620d003bb108898141938e0a96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43056bbf8eb0d5f6951b150df29d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da3d1b9722dba5b1f70c2809f24790559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4720693a5c1c767c173aca78d14f616560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2578b0d9d346f025b04182cd8bee09f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef0ba0ec4a917ebd60500424a5bb8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6501faa47658afa0b025ca3b914bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75781bfe5824ecfd390e58be1855025564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507ea7cac89d93ac776268a9b4d82f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ce54ba1d53fa9888c17559c07d760566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93584c9169860bfbc886504833d41645567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e611706aa00b5f2e147dd22a257e17b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801f90d945cf41c8b3734028908bfa9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9393973790e8b9b76f795b9a7910b3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab439a765c92328806214dee4263b6a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06188a29e7b1e2ddd3156715f6d330f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775410f0aef5accd0172531af600871573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10290af0fcd4a9d078bbab933d3013c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cee5a4bff6c5a89c5fb5e8f0ca989c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54b34896eb6f58cf51ffce66a5fa7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fd6c94c14abd09585a28075c270c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195a467b021d9d81f932ce61945b9e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268753ca2a3cfe37c2b88c03d4ab4c04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973964e3dac7decf58e613ebafe2b5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e006f4ca71fb7293161b03f4f1563581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7afc26262477848f16ec932951211582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1e53c25e5087abc23b8b11c851d68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6273ccb9507eb5bca9e78587e8860584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229accdf6dc85967019911976e11c8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affed52c3611f63fdcdb5740afd31ce2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3e52997bd3c4247d9d67ed7c2e511587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d4456383210978beb24c53fb39c42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216bca309afd6d36de7821e56f754ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e2d709e384b23f4235ab857157e4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2ca9c97290fead4eb2d4edb1bad5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c9cfc4b9f0ef623ac4132d3a14bb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e8de998633a83091b28f57c30b046593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3abaccc6951c11ba6401d1101c6da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d43c82c72b7d1e83b8a42200e2e03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168de1e3b653b74e8c37f8f476a9b25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f75427e171e4d7231a464b1c49074597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547127835fbc82535dc41c6b929c7b62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aae5508620ad60d1beb2677847c591599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb06130a883730c4595958089d04d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985de8e98d781a6ab5051c701223d66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246dd5a4d3a1c51642d6ad9a4d409c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471f46375257a13fe7ad8eb29c177ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6a279d2cd480bb239c635b3230a0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bace4624c1b2538ef98e53fff645ad8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cecc20ee55403809ffc4dac9ede37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389a37e0be12121061b40b4e46e613b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ba08d9a1750e97fe11cc449bbe9d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ae790be8cd0f2043cf17e84f56095609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8542676b3d28e52794cd7b7bf931fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b72aea353bc92f93cf8aaa4a310cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b9e831ded26a76663f8269a7e7f0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0887ccd7fe075e5eeea163145264a4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e642ca9bf62b8e75a488e8b509afa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b008e3a4a91ac3214c1322b1a6d42e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81330a4ccf4eccafddefced0b309ce9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b598729e1c6531ef53b1fed8d2d1327617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf7989f6ce5d38d09be531bfea4efe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47144aa0f91c5b1a6e590b1bdf16108619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43f1693558bb42f99c9d95d5cf0943620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1694cdfad4726db471886a8d02c12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956a4a8798dbbad06f4960b2b1d5ee9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce340768199477fd2e1154773f9c5b67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da76dc39eeff0c5ee2c163c0d463178624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc37a47528d824cb0b782dbaa9c7b30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10865ecf45d251419fc0ee715a379a5c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12343761efd7ae4463e528364bad56c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e2977dd3ff9044de843d0862ea7dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b596d018a6a5813908e7337a70dc28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325ff5faf29f0d5701360932d1e0955630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3948d9d693bf58e2cd5739e0923b641631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed7b40bd58b7250fb89bd421f51056632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86bd9b105049bbd4348e73b8b0fe26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577467419b2bf3132f094f04b983774634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45117bc52e8f0a6fcc6c53cea2b35183635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe47c4646fa2997feee1c487cd6640636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0606293957e4924228c3be7c8dba108637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63481f4f909eaf859bed64a8948737638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61360f814df64a3133ba4850e309010639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37decebcd6f676200e5304a1a46a56d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f8918dd1e187c086c26bc850710a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04958abc3f9c4c2ec9baae5d604c8993642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e206ca16d232e402939065691bab40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc4b98ea3103c8462c6c3a82897c45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4737b6e3d9fa7d12440570df5653f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d88e1093300d3a2d5aa7b754d35fa6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662243c020dcd73a88fab802fbb325b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f1883b76c75ac12b10464384eaca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2ddc603518319cacef4ccf5dc2212649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5521ba6aa588f7225faa409b2c0aa4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362052d77fff048204bdec96631e717651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426fae176f86eaa2b2a35c208f59eea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bdbfdb1014f6e3fa9f7869c5b7a8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4db0a2f367bf1bc487954666877d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109351648439b19e23a1dc71941e8d4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cf111460c153d4d27101795e85925656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ee9d879286e8afcb0c56b041049ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d22268a522bcab49872638fd8c9c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504f86d7aba4d9d3d67d6950accf04c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30ace48429a0555f4227013fbf17c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c15aa99f765d8f9c74793c1ecd2e7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc77c0332262e48921e1bc017a929662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e68eaaf3ddecf8327296415c9bf9d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435df730fb2cd42078cfc0effa72322664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207ec2df86d2bcf46ab889bdd9eab9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308efbf76af3f33f2609895d8a9845d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f5a5242aba4a5b707d6ede9363b2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19218afbf736aedd9a9136cdd902070a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140aa502e2149be492e556d8713c47b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b2c92b20b98ed791cc3fe4cd236f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3f40cdcd320cabadfe33f70bac823671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28e7d59fcdb5b21584b3ac40287c7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540281c73e16a73c3d11310297e1902673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b4ede08851a65838d4220a1cc470e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e413bb449892de23bf3c5670d19771675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b212588f4dcc05fd4d2858108173fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0160ca137393298c8e09304572829677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e37b8d8babe3a56c49e672636b786678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff234d1e43512d6579a0c5df92907c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0551786da19df68356bdba3fd2941680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752e821394fe4830eb3d7bfffc2c1b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d1b1832b440484eb59e279deb27a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eb9c785140683febccb4f1a2df573683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf2e181465a6f92b1ae0319de7d6c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ec7849ba4ac6fe0f5d283abc9f298685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6e363f4181bbf51d416e497bbb949686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605918bba6b2584b455104e0b100a60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49ebede3aaad17927709f917a0c714688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4b2fa9e8da9e508e05935fd14a7ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4e3fef0dd6db90cba461ac807f73c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ff44875d3ff3205138ff5fd0f74d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732720d495d7175ebe24489065189f99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e37f8ae3545a0ed84c66582a3f22b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faddc4c7014bd92a3ef183bb3dd9ebf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80384517d02c300d1ee6b8b2942dc8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e340174a3a25798e62044eb8899678696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaa4d40636773b1b6cec1a2d1a0e5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090957ded790d9464bb7217b5737f8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16053f66a404ba34ad31cca859b229699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e805628e73012f7f0695232d208292700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907d0ab7d60dae476db18788de536f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea85da8528c0d1973101e8a71f7068e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4e83df32a7b8fe30c5e34f20d026e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7849532cf1243aec3b23945946090704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b3a807e13a063ba062a2186f58985705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f633080048a8c67b0a46ee09919fe0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c476c6da00dd359e8ffd631eba641a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361ece6a267fa868a1f67a5f6b7bf8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb168a80d5a16f41afff54755f55b50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a386a1a5a8738555ca9d42bb558e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f8368d47fc97fadc61ceccd342206711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b535ceed77844494b1cab0c268c2d5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737c2b9a8efdc42b5d4f231f22f383b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335e61db2de725b51cda11e26099bfc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cd49d32c401bf672ba2e344e86064715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6584e87758ae8dcb0535c3420a41ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7459fadb34807ae1a3b2057030e9bb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700298788b46f8ebbba5d70c86ed74d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c32e2163656d0da0639a2d11b5f8bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a636603a919f1bb773491e7171cb24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dffb30f79c40f2ea3236f54a1b90c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823144053b242cf7f4ba45a3e5f42ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9a892afcbb3199acb64caafda7e35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a423c116b66ee6206b857b06abac82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c301cb850575ff403b02caf4675b5ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3d5997e7887bd2b9160f165dace46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f97066dec89e33ebce0832226cd8e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d46ee7f2a0d4c099bdb7e63465aca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7947e41707f3126c46b62773e0b75a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf2ef1ed104536d890dba0e3b27b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac5e63a9a047f76c81b087ef03eb71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b905fe623cf67fb02a2a9547ecfed6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7ecb3769a803f1fd3972959e7bdeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08cbfa9be804dc960b5cf1f0594b70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204c995a79146a8581123851760f2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4aa8e44a9309941103ccc80aae7c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb324c30e21c6959a590d8fd67a7e15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b9a4fea17beda4f9e22e8b8bf1c36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e992e490b21fe3a81298abee98a45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65450cddfcaef457fb3d28521bf122be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461d3008987a82438318f3c8f74f34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97a9db6841b3cc106988480bfb6cd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bcdd5ea60283ea49e0af09c1f8e41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c3af26dab675d54227b07aa9868e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdd6e3d7e5266bf9633cc935a35e74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606ca1be4ad763cad859cdf8500d16c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a2e867640914713c14bb877b2c38d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0c52c9aafe38d49e14da8f5ad577c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3b4e0338c64a0f17584e431dd0830749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677257b9ffbe882a1bab54d0baf86d80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a05fce9ee8662706287e162f1dd64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaffc98d0c666c45c34a1d34ce9606c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ed6cd1f25477dc9fa03ebfb020da8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0e840f18354f153d9dd76e0d684d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd616b50f1b0ef83605229e083d6209755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642ee27c95d93d87ac4951b637fd184756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e813ff5093d5c95b326b1664134b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6745197fdcfdf00a598c36a6ff8243758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e7711f8a70b1a3f5a83aaf18bbc45759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bac9cc15de895467ac4300bbc69ed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3984ffb7c39b5d89872044b451f1f14761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e7ef5d7e85f1611b7cabba77fb0b5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab65a98f7be2c8abb63f95134b483763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3786def1fc2d8d316c8a4f6eff8f56764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dafc39af8ad63b1dae80011fb34bd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7c8aa34ad95b2388640272e9e0718766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e95bb8a2f120d679737db4cb6f897f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>