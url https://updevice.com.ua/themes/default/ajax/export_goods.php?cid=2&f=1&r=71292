--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac51889e38057cb0ecfc0a5441f78d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0e57f0276afbdf6a566702bf43fc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dcd5f242c51413a4a44de89aaba793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344df3ceead83cdb866c6efff7f6bdee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4976ea541fdf98c3c56bc53b21a4de75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797cfd6762a7ab6c1f0479324670cee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a84c684a0e72d05fc161b038b5f75d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4a7ec71af9c2941df7ae013554f588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e41277d2e53faf7d75252e4a6fe4cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea131e761288f474ead3c92ad595c8dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460d655f847965ace22a52cde83844a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42232906dba0140008c69e856f411fc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d295b4b2a0574dcb947658a026b6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb5d65939eaee476c7de9cd31a1d3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e065d52d72b4dbe2638588158019215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bc91b08acdb88a553239cb139d29c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e7720e2de698adf9e8563f1d8cbe417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf03d65933464532db2b83997c973e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64e6761121f2f1d7f703f33b6637f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520ea75f8bc4d6121fb550bd42b914d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66465aaf16897c83507dbd54123791e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350ce24ad9fccba12f7339bb4251f8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead59cd8360be5fb36cb272aa67d0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacdeb1399f1ebceac298a7fd4f74f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade30a16a1e8ded9d4f3db2996b7ecd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095595b76d477c9e985efba2ac4f98226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d400b1b4f260c9774aeb26cbb696c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396af1543530c50a11b190fb858a1cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29835a65ac66ecfab51f595ba9d6d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63467dfe870805c9ebea1f26cbf87ac330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b97e20e3dd60c11112d7e70ca9f2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3bc16c88d3a0b4441e8c619116bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567b785a5e90e787880a6a2539edaf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db3e4590e6a0f2052c21837f8f40f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488a48f1549db48a4d2d6419a6b29f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a147ce880942e31f340d3424d6d56036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80f3bde7cec53187d8c34103decab237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25122534e2749a54f1a770f8812059538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb84f9d483c26a805acefdd6ed984839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7758ce35929881779bcacf205bd2d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7313919eb1ef1cb1af3556d17034241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8115f5afb38952e073e17308e4ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f48dec4f0b6cc5d31d592d59fa45ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c98a9c4a7d9def6ab320ff4591417a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00c50eb01dfb2d41e13d24a9aeecd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ca892b0b4b507e852bb2de59d002646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c8490ade65e4cb9338df519aea32f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125efe7b5c3f2649dddd13a15520a83248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bf5658c5add0af9aec9aa41cea55749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84351237c221e724ab9447edbe6644d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff82f43139ed4c6c6c4e4e3b7b18b5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de7eb5935fd6db5fb057b8981ec35352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe71b1f73799704f052e3e9288555d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb805cc53509396222f604fcd08dd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347d6b294db667fd75664192acf3df655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a90659ac097a93900e408766320c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618ba5627da1a8916d4ad2f6596581d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18934e75c3c9d439e51ce59d36f68d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074234db1acb425958caca531eff00a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b217f20c16d7ba445160fd78aaa460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eefe340546ce06e9b3b95508f82f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e1412b660632c646f8be4988ff69562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3b8605109c6552ade1c3376387f2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c874496bae742df7dc4cd0a9eba7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced5f539f07edc9536506f41207795b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16594ed2ff7969c999b06b3630154d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622837e6cff1a1798345a3f5e5dfd89567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b839fb56bf8b22fff7ea418153e5b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652d8b0694acc52f606a42cd676d73969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6104ff513bdb3cfd2937d7c06d909770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bd4e2e0e62e8e88f544a461630ead71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c121d302deb2c3f9496954e33a4ab0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2765be3e7af24e9f02d7c1b9217568373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ec9d3ff6de5f66b454c6c215b0dc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515b9ed61f55cb78d85b6ef3cd109b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607dc0b752a0f8cc4a7542632b88e0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd08a51406e54f51a1010412feba1f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ebb9a7e0e83e8747b033fd35f2ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e94e8179a0dbe31c680cdb0280f3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d6565efae48215f1eb5b901d88bbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8baebe6db7fb5b1d5188bac42f435181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd504c0f555518a26bc6bb6cbac1ee182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fafe82717a7472646a2a924b15d78283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7459aec5eb7102f77d11864f2128f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e3f565f974d17a6633fd506571f0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb58506e9d594ee2460c7ee82f1a88e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5fe7286f27cfc88e95b331a8fe5fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b579c091fce6d4d8e5d98acf6923ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5991049d6be0f54dead63d4d85bda089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da129fa18b282a445673b9a91578aa9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90670dc035355cd51140b3d940499291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef904e9c4c4974da47fd38c5b519dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7d8f20c984ca1e75315818898d2c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ace6a7ec3dfab16389c96505cf56e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7d42e3666182fe0b8bec6f4174eea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eda09a9f4331b93e009bd8539110bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65ee5300f34b56a1bfcba5e7b2976e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2250090d58ff093cd614bf0b42ac498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632c10242d14a2d22130b09a60e2e2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb3e1d67675816781db54dfa5fde53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7deb8265c9f3bda60c31f0e1b3fbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae3c9f60533a3dc1b8a0500a46202102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d362cf063bf80726d6201be667167103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8f7fb61c5a6f46632139098b61a84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0202c4bd539ae94291350932ee6dead105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b318661e0613cbf85e95d56670ad1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eda6cb535238b860a053b1fbdaf5dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d8b728428202de2974aebd2bc0efe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7267ff5a5af3bc5fad4d272578e0a24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba1bcbfff4a8b922f38ede0d43e2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4003c165bff4de651988bd4e38ba3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac882db528a4c98ea6def503789895e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855d8658597da57387bd14ddccf67b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2770a167494bca44ec398ad65f3b69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26501e3d25ea2cd451b5c71a2e89931e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7a120c611526c7491f8a2fb05f53a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9fc905d8fc15b0c2e52bbaa63d549117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9073ab463f9a532bb59e0f2cbfbcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af14eba76c75a4b2cc0cd80e62081b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd38e1b91cb0af912f263400882bf8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133ef874f1dd3b20d0002eac0338823121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e99111d73e8d109c3ebe5e67bd365122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dab1951b1f5ca06eaed255c3d7af3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f3ef551a0aa6bd448d455dee503af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10423b78f0a54c50a1acb27c21bb87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171b2083146274bad0c02021dea6205126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3298780e7bd1e0ea203925ca9123d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6ab710951d377261f75737927aa16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06137419747790d76d70dddff785cde0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bba88541f3fecd9d57ae2f0f21ced1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ba023e9eb676bfd96cfd86652e0bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788ffc48e15984c4dd84ce4e4bd63c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd42745cf42f85c20809cd78215e37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddd9671ed39a1c6bcdc2ee14943102134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b8b01e764086d6021108a5fad578a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa27e5781bcdc8fa48727207cca3dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007f2016de001c9cc275f823e60c7c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d18bb957823e88a10a7f2d425542ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b46ac4fea1fba633b5cfdb6a29ae9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ab6ae8c0adb793135d3ce3193975a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aec129656c5fb6a0063a6f4e98199141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edd43a68fe35390ebabc760fb6391f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6703c09eac5015ea9cac8f295e14e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799080f3b9bb4119b43e45be1d6c9687144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dfa4627dc3b4b4224c38c39bda3a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4680fac0593e86d32b84b987d8064a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb171e727906e73fdcf6adbe28bd2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1789a3f675dfe37f9123b738cc0a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de66a3fddec94cf9711a24d99b1ce7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ada8c76f1846f4f9af446c87bd66a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efeb920f5a23092ce8e55b9f1c0b79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc786d7e2407208eb6702b38692b95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b15ef6f4b895d2df74ff03762a698b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a43f7868549e73c0a5999c2577fd8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d336073efcb4f5c7d1466542758e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7229f12330a52434894c0f5b1f49ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1c7ee5c442aa52152c8c43fa6751d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ca0393405aa5be7c666f39456bced158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a42de3231f8632a3b7d8cc5734b60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7330c490ce9d77cad99bcd6d0967ec8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecd41f6634ed8fbf4287edcbdb3de8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72422ad7e2a3a0f62e59386d6593fbc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e73dfa5ce05acd9ae361e6d7ab011163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec918c58e76cfe6dad745071164f1941164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9a9a7246a8716a426336cd5ab0963165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f70490f01f703d8c4df4b6b0e9744166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485b865c78a385ceefb5663138cdf35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9aa8d80557c6c04f9e4ae93382405168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcc29ade5468a3f94870f0c4a8606b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b76b09f9585d87cb1a2479373711a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cfb8393eda68e8c7fa4f3e8e66cc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a279be4e5fb5f486b50a9769c1d37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2700b79efd8ba23efbf21b5e414236e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805802bc0835a2fa390dba88e11a92d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9591ee54204a09c68264cbbf564b3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb2b3dd2181617eaa76efbcd631524176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33c9168e4ef962a9b6677c7f71c3dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547ff565cdfd6a6c27c1fdb9ec5088f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1fd3efc568f8be03fbb9a05a036ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678eca0df3766451618c1e44337c877180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d57486ec0f73378e9cdc5c2e96e6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385938bc9f1b84d66ef55083a2515eb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd009dcd00e447da89814e8a3ce29a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf2a837af359aeb7e81f1e5c4a17dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93179f397405a4ff15cb996d19d0970b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984a67c03fc794899f020edca92d1d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1c819af48f6756d8daea1fbe6f931187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267d46060ca1d1638d21099a4c8f6d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b721b5ec226b089e4fdd12d552746a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4071c22c924cfb382956e5750e18e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc7d53b0ab6200a627343ff23be367191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d01335deb57e71af995df88aa5249192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93666ca849d9d82f17e60e3895c0277f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34059810ba0bee8b90947a040e6200b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77f0c1a53dc56b5d5f8d0c2bbbe0a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7040d9baa2145a03fa623c034ec05a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050fdb1bac1ab6a4d9ee9cd3ea62067197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af581acc37c2fc63a2ed13d9fc21285198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef66cdb72350cdfaad4f71660910b70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30957b4b3fed3e4f84aa69bae52e622d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601820d6462a314b75e83c33b5d7dc8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c449fad72e5bd66328e64af8468a9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d6c16b683317e40e0dde33d52e5de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b9fd9e5a3b8fff12fb5dea965e4ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac400f312fa6397822ed2d26ed89ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226580016ae8c39e7000ea1ef7616242206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b329cff99c937e0df4368141e8f5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45118ff4212024bbfff85d96537a1a51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1f076a8112c05ac2880a567f3e8db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0676e288b25e0174193bc6e9bd52a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa86e5df66423a9923c86f2bd9cf3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53c8a4451436e7685819b3710d41e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c100dd2b50eed65a98845cc8128da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478de9a9fad72314210dcd0411538be6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3a90134efb76a05b848e95ad8c282215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4a8339cfe68b81fd84fbdb9a4e842216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2b992a91217d649de02d9ee6e5c10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954a523b5ac5a62d9c88b45915cf56f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ec9fc2f225d505f494df85f7001a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc301525ca9c0cbb90e7a7a13ec1ecb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e79acca491ffcaef0c6bba6cc8a8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c66e556cc3267408e54d1fe511aaaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948f5ea8bb690081a755b404700431d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccde07aeb77d7d09e05352855b72e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a127f48b9b9da0444e38aaa7c62d36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319a047ca695fe4378247e05a4966fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5b92e3f8a523fd49f92ac4872e519227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468f4ce095d9f0a7560259d8a73b8fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9066cbacbeb59952c38123d8c1690c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeea5af1cdc22bda57fb7edf666ecb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3455ff88abd54b61772b90f25e7b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d0e15bd4e7834d36c676d437251b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ea1a725c10b3d161bceda07305bce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e22b819ce3ff7b51660e051f7e28d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c04cf352d6f4a644a5f761a00e7d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815cb0269e5ec62cf989f433bcb2793236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797045e1f8095463970c28fb2fe5a4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d69b12cafbb31b61dfc6ed51e480a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262df748c3ac18d8d4f3e03d700b1d7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb638063bca2889f03b1849044150d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a4c55661140666b8fa55bc7306355241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed821347179dd4a907893776679aee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99888a9c429b62af6cc13da03479d295243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a178715f909d187a337ffceb624cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb57ed442b5088953ecee7df88c8450245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35377d3791daae39c6b57c6cba7c925246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be71cb0a387428cba8e561243ee0e9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded5a450a28f9ce52b832b9bf197bfe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe9754b2810ae2a7033e253b3628e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fada8c61cae832263ee8c92037fb0e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f1fd03921713297becbcc1abde5d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ce214047689419439a2ca67820e48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe60a98fd4103c86fb955881c820296253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66c6d931fe5e5df7c878f2caabafef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9650a5631374374fba93d6e6b352778255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317f8cf5ade4e08aefc4210593760c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6d666e2ec8d89ee63e287f534c354257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77d1bbe4c381ffe45e31dde0a6c62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0ff25cf767e6f3e4df1e6c1957d5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898da04341ae084ca74e86fa58cef5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d355f5e25cad8dd6720ad19b3c367c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716c682df48435b9d9aa9fb8bc0ea5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c864b42dd749631cc6c6a36f4620fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6bcf5e271e1b987bef2d9e962fe5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbd8ad4d792fec6ab095a4047513b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3d6b542b5768a2ec5ce7ab0aa7260266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1acd4bca33734ef28cb2bcc051a442267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca6dcb44be7b6f502006dbed67d6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8dcec5a608657d72f1502a37f49c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b17da16f07aae4e49dddf1230b94e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0502fee78466caeec306e7035ae694271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1dfc0b899824c4f5364b72a23a65c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae13d7ff6c39eefee8a6c2bf5e0de8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744869c9af28c0bea9570c5332435a97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015773630f756915d899703e38ff46d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcf6dda87e2f27b596b744d7591842276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa00f9777faaee0b6cab7048a31768277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ec1366715d67eec9be8e4614689cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc327a96ac8dc650fd3190dda7368279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c53a028e5993f7763b06420222e1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b382d0be5e1c6696791470ea03d64d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e4d13f8250f019bcc0d844a984ae9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a6241c8d853ca89feb764d85d6626283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b3f2be96f101d5d38e2eb1ada7b9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b32f393f5bd768411e67fa1b180d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529eeda5bc9b2051c6e08b53d2f3f10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c687729f19b2caf4e30c8f2ad19c859287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bc5ecd8649b96c12ce8b993b5d754288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721a92369d64ea8fc7e5d8454a13104289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d766fc604d984545a12fc98496e460290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe980cff412d92e4783dd874345901291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3681bafd346e562fbefacb2bebdcc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33045dfb5a1cc9f5278be3118f5214a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870fd2cab7dc0f9b3b649fbd5a7798d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e6111184428a7ab0ad17e0e755cf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025027a7f7230130462dcf8a80b29d95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30191dcfba9602612440d45db4a7d816297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fdcc05bfa5e575423931dd3e5fb04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd6598abb5136986bffc226638cf93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401033952f292df758caee2e1f153395300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4c00ddfb0e13b06e2c767ea7674fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986c0fdeb0e964d90b3a9ae0f7ea1db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561b1766b8a06c5c227c3ffc16d5b9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e857bd563bcb5352f1a3c3ca30061304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc45b11128afafc053999efab2b710305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699690ec70b29fa2037f0a545fd25b65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43195fa3797f0e489ce83cbd1ad970c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce5a5faef2862d319de20d13841685308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236faf33f03bffe227004e72e66c63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf64c055787b0b8682fed20426fd1df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bc5f9e4321005f6ec07c7752cbfdd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52333cdc0668bc89f3f14f440d3724f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1231212586c57ac553b5ddcf3cb14e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a3d3ef9ebc6c86757543718261ba2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49dc8d5cf286403dce07751c5a9a86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03082d73ebca81ba7e42192b608197ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2c0946b84aec2ef621a61cf4fdc7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617b83d7c686bf33f2dfedab67216df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445b4ea8f3f61219c9dbff2c3150547319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10286f56766e038109d67649293614320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c51f73bfafecdb61b46f5bb207ff5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02bbd880a267fa15146f50593237a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348dcbd78f17835d2e651268d695bce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666d3d49784a8573f7067095e610baa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc06796c68914b3376aa7525f722bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72c46efe6606b3c86d59568a41e721326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceda4179285a4d9d744a6361da2019327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af00e91ea1fbca22c24e967e145b17a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26115c14454a03f1733f95c3e20c866c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456682e937ad88dbb76d9ef26a7b31b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d2b22e15a39928766c40738bc6e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1a602dd1ffc48c58935ca3c6b330b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97d2e8f1b5e7caa8fa8b23e57a93f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3df2e62d1dca1c36094b34baefc93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398b02ee253c17f638f027f2266dd30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf571fb884e6eeb487a9a3af8ada94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8b443141226bcdb6af421c1c732e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c64b264f806151499e35adbe6b1d80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449f8f6b411adc2818608a373afc3eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4085cae0533e6e61ccfeabfc8d3699340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75cad4f6556d86aa87ee90f667e45f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de481efaa68cb3e03da92e5e5cee8ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f214c4a994ce427539c3ca220244fac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a627fc516975e94b8d5400810547a3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58928a4ade29c6acf57102e864cdd0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d244335ca79f7743e0e9ddd85a619346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637b5864ab577a9b714d8a81828f912347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d7a6a8c6ac460f1f0b2f4beba8018348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf862b0cc8135222aff994a06c0c243349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6707bab767928b09da31c6a6da22309350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c38c0e9077e863398160b81ddaf60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee5039435fd058037988483f0a8002352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2480cdf2cd899fb063cc3f3cbf087f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eac7f56ce630306c6973962643c89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06921e0d14af9db8f2c044532c49c649355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db78a8bc1ec2c0eddd87922394c7ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c001e55596e49f35b037f3e7058419357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b57e44b84005a1ae7ff1378c611a14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f56ea3851a96ac9b629fcc186bfc3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eeddee597689c469d9a22d1b090e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8c9394c3a278601c6b9ebf6454408361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2bcec1eb40232775fa470e2cc88d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0193f00705f00405b1a2b499446570363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf778ed996b881426c81d366d324834364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6599163ed1155b2331b41ac33d39767365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59c05941d2e22ef87c53d4fa2995f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a12b10280606764f2605e9ef113ee8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4250a812b4c8fd869774692411aaa4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20d3b2350cfedf190de3c2c3fec8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4ebf6af33316676573015cab2b960370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71580e96d8c611656baa9611b1f4be71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e7b40593e5ad80e033236e1fe8b3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed93e7989c7a799c9375674529f59c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ed5f32445e091b83b62084340bb37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc2d846165c60b215db2bd409363b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a9ecdb0bc7a5dcb529ee37fb98ee6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b2c3d76aadb9d901fc5d7eb8775f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376870c1e7d622dceb9013e4cc4a002378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df452ae47cc087451a9e6848a99c6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3dc8a8af9f7abfcd02d1fbb840adb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace20352dac85547ddae1d29463028d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2c4487e758351f8fde8fc1e46cf6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e2e0111848775eab855ee497de88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cea0b0e0cb67db753689a0b51686f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef6be641d2eb08bd966e94b97abda9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af667ae01a15d03d8c45262d95865f6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65023f13227f879db8d44eadb2d106c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200f929f26de25464fd61b17885a3f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ced2537409dca27dd22a8ce8d09bce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9b2c59b06668e3531f13352830a3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522f2ad4f8223d7cc7b4e8bdf6aad16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fef3a169a89a32f75b1b5f5abcd25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca462efcc5ea3db241b720b5be9f52b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0088dd7c084ed16907b2f4a2861e919394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe88ae8c9d9034b5d9dafb099a8d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66b6dd77c36a3deab9d91594ad24be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109abfe0eb5ce2dcb8a41606aac61931397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8e266af333f9883f33cac70cef2d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf800395381a0d87509f0fe299448b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fe8f0e78d0933148c648bdf1a633f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c1e4292b563f34b8a1775ae622a40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf5b2121a60df64e9f72c496bc1002402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3363ee6d7b21e064184fb5cace8c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758044beb54b18ab77775cf44eed3141404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2634f2b815446551810bdd005ed569f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbf94aba61bc918b5a76edce3e8968406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d82bab6d27305c7be1ed259bcbe380407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be820be29650e653a96c45fc0abbe1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ccde461760ec1aae4f29743cdf910409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddb1dad78f3f197d08a653f5c7eff9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda2ee7be9f76c262100549b173c96b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5418381f0b8b56c66faa7ee28b837c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f02762fa350b0676cd715afc945dce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b3e88d387b9e3d85f540c7f148fa0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdab0b4bcf5f193f110f2bc615c7a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9db88cd9260f1af399720a5aac719b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8324a8b4ec4bd3ef87fe1618bfe3cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612540aeb49ca9018f0300123a7eb85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fd19130ee5d7e97b3d32294b72ad6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6af2b2a0fa0c7e840fada4f45739c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e5efa0a6df859a249b593edaac40e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee414537a92dabc10e301ea8fa3897b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdea38f4d44ee121cb4998fe600ba5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1791d85ea644efd13b24edb7ce3f51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40514fd6cfe80526934555b0f390dc86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088809d9c160b1f9be46f2459b9fcc23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3dc2e07a45db8a71a09a4584c81b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6608e0c347ab3d55223484ba9bd35f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a855ffffb9d2511438a0960e8c6dee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd76da55b4e81333b1428c51cf2ce9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f67059b2b916bf685aef9e6610e701431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fea3879cf6e23c739c659b9e7f7e4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d92886ed50b2dbbddadcdc261676433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b344cf5bd9ea111310e0d8c965855434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c046444799f7b3e4bb8badd1be1b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198627de55f687e7f3be65489f432140436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d090ac3e21ed9dc93ecf889491c1ee7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9791b1acb9ccc0f09ddf44c47290b8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67184a18c7b480953ec72589339a4d63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cfb444b48dc9b2d334085270b55fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e037f6446a528e622b0512de143bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af116b41efd460789b86ebe9d1a7bc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf642b0160bdd7b798f9054dc08e59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d02fb9667f5702fa6274156cbee55e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3bb99ae4720f5c2d3750f5d0f7dc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c37dd2da46fb6ce413e23f31712cfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088fe301f00e283f424b3d40223e514447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c297226072e8d50a1e2bd4c4b6422448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15250806c38a4f8f4d2c31083228e29b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5de43b0e8b37d21f1470afa2a0fe4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b1f3dd206239873afa99c55837c95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e76c1553e8bad17321e83e3cecf40c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f14c397000148d42cbd8ba1530d480453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dc11bae24d812589eb37fc7185a7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb775247f7aca57c2f0a3f2ba247ab76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3723044e678a5c006e57eb001f134af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f67afa7bf8393960d66010db0fe2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b5523dc33945f3dec427845751e1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0755ca5ed886c7ff0eeb551e46d1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd7e9c88f18c7de2f5776a599c1e7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313767dd284381692a4f99e79bc18dc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bf044c9be120180b5973522325404462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce3239366f4fefd0f632fe5c11742e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40466b8bfd3fcf7de1856e2371518bab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c377ca2c548188f1124d08ebc8e6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa57f531af37112107d82031461ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc1cb5e2160d65ff13d00f5315ff5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f16da32b8f6edc81e6bf667dc39beb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854b68aed18d45fa8774fd05c3618d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dc1f476abdd6f32fc31a5e0582e9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51595d242388e7d8fd42caa6c3b5540f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751da98226773e90a30ad28cc32153cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395f2cce86c51537aff4c7bf4d57856473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d61d29444c1afe0a95b78b79ca79f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0f9c75c6ce07c4ec913ee2ab18c86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608a37c0ac825ecd2eb50dc5e400ebf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeb8894a98dbf17249bfddee45303c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943c4cb023075a0aab37571b35ba9d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdace963cc16652aab1e9123e4bff8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fe0adfb426e069db0a632c6b80d1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf893310bbc08ac41e1341e09e625c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eb9729c0b2fac05db605fa7906e89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab96c7c5b81d3458af534bf2c4947b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5b370c6c1d073db50de51c424a8be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a700387afc1cae9959030eb4883355f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a867d5f3f4832f0c7f4bed713563691486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e38c73512b3e0d3039b394d7e905dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eebfb2cafc2e806167fea40f2b0eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d61744ac8ccd0a8a5f018e7329a36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aa4ea68b466bdb4621ba9c289f104490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd28c96f939d821469be94d7fcb765d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4946412fcc4d3e3f660726478feef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5f49d70b20944d4b1996b1522b2a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec1e627cda9e8e38d3f92b7e96c06c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb983ef6ad807d90b8aabf3cdc6182495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fbbf2df16686ce0378af628de8f29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124ef3b5fcb8ac50c275db0cb31b3bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84c6012f5106121fd44fff1e6ee6e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff57f845479269660857b6a5549ef47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7a2bdcbc505a52cc8dc118a5c7c1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd502a87b80b850106eded5bc7acc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ec2c08c8bb2ac230690121dbc249502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5c8af32e52e60d6e29b56ca749180503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4acbc76539073302111ec3436cc7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e1d6631a9c6fc98c3c08d9fe88555505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012c987d4f0ce46dcaaa95873898197506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdfb0c07b07c061567e525def06ae3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e566960dac5294023f6b262ff8595508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eba74850b8def74abb5a29f5e5263509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd0398f30373d4e8a7fd2c2da7d32b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a19ad119affd3aec7d9f1b84a9394511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9c464dd28b7d7bfd9d6ce4d5436b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790a8bc4ca6478cafecf553f69d0494513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b0ec4eb81306b401b4cad55294723514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1251c119013e6e366c61e3e24b249515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a1ef751a2fe5ef61e1fa5e627e732516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc7764008db09c75525650d1ccd82e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b631f40b3ba55da1b8db5fe19fa018518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebeb7b3b7a5ab9923a1ca62314a5a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf6cceff1aedcc8cfc8e6f40998488520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396ccf2a00c876e957b74a4850a630e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c37b8a50f0716fd794260347da4489522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818c30b3d43d4ad9e32f63f001d7d12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abac90ac347c9f713dddfcbace4c017524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c990b68272b5978ced8bc9fe54b48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f463553f3cc9bffce1be06f92e71af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec39a57f2be2219c5aecc2d9aa0f64c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e283aa1aa5075b7901818cf5fcd06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d3acc181961cf23282fba57dc91b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e62accb5f2e880a017db25a8c09f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ea1d22a4af77ed5de3687d06a4822531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e7540978c3b2c3dcb75a7cd4c3fb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30834b072ebcb56d739258cd73ef0757533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000eb5fa3204e4d39cc3baa2a3b3c6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a8cf4e191f515f0fe2b421f782a6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbc41d15e72b14b11f2a6b3619f632536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e74f2c816991ef9bf3bbf74f6e5e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59166af80a06c22f82663b215d1df34c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a1cc3e23b452dfe15197187bfb53f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d193d930628aad9651f04932ee112540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b0ae73308be66efeebc94e74cbfd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea489203bcd164764b9c009ae21022542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a2d6c9bfc5d8ed40b85185f283fd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba3beb1d6a6eb34096694b17ba7771544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e1b8aef22de53acff91589df552a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e94bccfc0c8037f29877ee7650810a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2ee33a67b4c856e69576cf7fe11d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2872b2cb84296bf3814c71de149fdb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86863561e43adf31b7c154d03967c0da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1549782d5533a6230e1da1e6d7cc3a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1997fabdfb85c160823e1ee3a08b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fcc40f2d26f4e8757e5b73caef6c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353f2213fd7b292584105251df3148f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f0e37776edb48a8a92a8c462e215a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e893b74fa2e52779007a2e82857e57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35e336954c39c24acf767937a638b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aacac43ba922f5005c3695bfefaa17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36acda0b140f124c2ab8c33234a104b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b2a75b31b4e66b705caf9a7572b6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553dd712d393ba95aabfe216d9d289e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37033d121f029908ad0cf6a8ec77751f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3e5190a36f4839e72296ab5492621562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a38bae760bc2c1a9be010679489b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288775c1b239d52536d70ba4946d9be1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9403a22413272db5a0e6cbeef01cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f2dee783a49b05b3c87c2c32cbc53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4404fdc2f4ee5b48385da1c88fc8c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abcdc3ad85a76ae6f8fb3d5ae0492a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944eead7ce4d61b3e668322d7a47a39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a269a3a24e40abd8b73c5f779ed00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac3d75d9fdb1779b39b2235c0b0594571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23dd3657b73b395c15c40c86d9935a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbfc3713b443dc226cd5b4544d78be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874439a38ed665ba674ef3bc5ac19a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa88f689683427dfdbda4b20337478575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5de4edd425f7ec41b68d04b0fee14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37c08c3615faf5b7c002c161613799577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af49d6be2221d0e476fe9c282185724578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44029d38c1a9a2360ba7d40597135869579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cbca0501bb64590339d0744cc78bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d18dc1a8fdee715d6baf2831a5d30a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66466d7921f8b6214ccc388d1c47575d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91500b10ae90a1ae957e69c3d25e45b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d32202f992013be32bd7cc7a42f4db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64307543541eb51266dee29b58bb945c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd416c6db5a2ed240965ad362aa8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640287ea240814b1c0d8a0ce06e45e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfb48da32d5f8e5cecc40984df6947588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd17b66544bc32df144b05de578b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d26829342531493609aa0764d666f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd096d9e2a20fbcd9f9a43407ff3181591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de075f517c8dd7b00759b90d560514c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa84c511ce4261f951b9d5c3f496537593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b53cf9fd3bf54a5de86b122349ac8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2f6e7e9785417664c3fe3aebd5c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581f0fc08f407dbd7d25bf32ad18ed2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd87e1450c7b91d4e1219163935001d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216687fdb8e9a30278a26cd4b816290598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88429f94fd65833c61a24a29f9213d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9eeea72127b868f89d98d72c47d87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddc049a8c86e7c990ef0e9739edb08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fdf043cced62f04b17c503780d380602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3799354face8b20123f5378c13b0e41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29560598c5c6810494d2daf6701610604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbfc09d10d43c1a6a3d46b59ea3dae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b0f073ca7b01e25dea71c5e5a2953606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdde76165eeab67fd71855a8358924d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08739a750509234b424dd24c9bcd1137608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff90be7e1f2852a2420b4169e91c3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90987da852bf322b3d8ea2dd8b25035c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5382077e29e4c797905906cfbcf6e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0daf3cef3564b935d0d89b98fca6db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4913327faeed7d4764b229fe751cc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5268f21f03fd90a05f7c0248847de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350b0e30c798db45331d9588eec90ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32bf8971ba96dc2b6bbeb2fac47c5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf7db20bb5c6b28f187c1569261dc8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9839360dd1ff1d2c4cd233c224681618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d7e6144fc358fb7345d9c12718635619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5bcc47f65d54564f2b4d5ede392d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22a58248e7176eb86f7c65bb2ba090621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9c094a0ad0e09e9d51125df105ba6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b97db6d379188671c475f07683f7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fa9c1dbb7930e7c34fbe528845b2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777bb5eb1e4c2cd0b85a0498fe12e5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9702380a647f10fb1c70ceefbc3e8a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c1acda1d174a874af5ede4ac550c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea53c263dd0c02d44acdb884619a988628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b767ee55cfc090b5ae475525b264629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de254545f99dcd9fc117bb5eb174ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e835af48887217c420a8bc325761c0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2a96a0ab04d6e5cf03d820de77507632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566cd052a84705aa39f95d3884fe875633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c232dd2143450c165047865585fa2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c5e70a0beed0cac0a0b6ce35fd0a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5554c722c40422c4d1a5e4c511cd46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87a3aeaaeac5308114106de334642b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb6f2e64042385b3d5be1e4a430ace638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120f1866112f26b4439cf2b9dec3a01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc44b233257bfaf80a2d30a9eff76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a88d3bff0f2472e81f1fae9e915973641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169ae563266cf9589c6a8f83c8aa2a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ec51ec5a54cbf4695662b82214dda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb3f3fff0ae6fa78a615c3e3ce7ff8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598a8273b45061751b9a93df998d43d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0750351b9a71dbe36e26d2d114b04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9c0790fdb6f58f61b5567682b61b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fa901f8852e29e2e32733e33c31eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a029150bb415a3509dfd97881235f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f71f5f615e9d86ac8d127be19e3538650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df700b0c390d7f3a59fc1280f475cd60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6092c389ffa77d5d36915296407954652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9c62d67f9dd0d4952a377269245cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f3ff63e596ef79ea1d583b38cabc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863393e4bf1dcadaf7204dd7cdbfa7fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024448d96d098b5d69784281880d7d02656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa3cff948da57d658d68b3821a7d82657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f1a6a885714836c6da3ab0abf728c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4441822f55bfca4f9b55f92e319c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6671bdf25333b80659c4ddf0a52936660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd1a874b0184f82bbac30bd2b2c4ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8ee36a010550d6a07bef33094ac48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af6d28c8597a60396e34bc91040399663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedbb9a7e08e948e251e29e43dbf97e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d37454c6dc72f109e55fed02952825665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c622c02b6f814d682f2a74782a26c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d690c92313cbe493b1d7e50e253a697667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a63bbb209bb35d358cac264173f75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbb4ce4b55a83d08186cc328520067669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a516f0de3022698685df6e4828d7ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13adff5da9dd341bf5d91d782e04f41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706fdcf5051ea6f94ac5a4bd1142465672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c86339b8526e8f25b86093edb6e280673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169a1531f748c26453ab372190e8116674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdf45dfe01f5a38db72211fcd54ef5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641572ab5c090e61efb3774dca173602676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f0497b59d394ca9388c9c47ab748f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb60cc948acb13ac3d84248adf28a4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6c9b7f6c990ed43069d529124690d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467aaa63c23f7c36c6f6aa67e70d9e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b57f2a5c7c7a0b6c8186106d81fe3e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce8173448aee45f73c5fc096306e55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9009fcec17f33e7ba9a0f06a7e81f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfa67a45e821fe89e7b8939065e330684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe049597dd0243b2a6962990f4d3b2bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f55187dd43ee70eeb3cddba359152c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba502ec6422303398ef883a9b6676505687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c820c4e42c2738e814c62ced823347688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9110ea11a2439f8ba98a1cb5e2eaf3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6429aa54c719f65741ac6966ca1f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e87ffb51e20cec923b1594dac9f1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912157c11e88f484e1f80db273f286692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7ccf9a578994ab82c0d5944435627693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a70294687f0daf255e368e9dba291694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92623196a39b9122156bfe8b58bbb15f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5c7a9fd1b5909d714d328036b5cfd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98624e45fee66b225ac1e5775fc174697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248363b724a0c9f397e37c9ff4cde4fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350b947af139bbab8be9f6736fc6281699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8479280852cd61efec635bed36ebf23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50db8e6531adf65665a721e6fdc02c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376abc576e720a61ba86e43b84d73710702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e969ff5dac5c98033f2c0936da77cd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47395a93a49ccb33693282e62e6b3569704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c40087e463a2eb72872c1362f7d12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145b71d670ec7839914ef192f7fc2cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff95425b23b2368b0ef385c9a40e6bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f659038774b5aa565d83577c4b994708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013410746111089095330553f5f57b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da39a423d323c132a4eeec04fcbb92710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf079ee0ecd14eb16bfe31f79b96b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f37aa530ff08c38b444fc3088e1b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7f43ba3c54d81c371c940db04b020713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cdd303eac544b41995b36bd72a77f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49f74684d49265321c9b35aa3d3c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3cd309ff921548289aa7352fff082716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c21e4bf817fa629c72a95636cb20c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371cd2c24cd930b7ea8aa1004f5ee0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c7f0138514614dbbeba7779fd7008719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41688e810866665206863f694315c37d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3338b1f90326a6730865d9d2668c06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ecdc9da7449f4dd68e5a80c45269a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71614943aaffe9b31d752ab6f32adad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de523beb4dbb65186cce680f5bb9eee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11555d233edf3f271b3cc26c95b044f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fb6bfd9d055de1ca712b3012c4a33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d874c41614ad52352d5aece0874d94f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0420280bc10293f1c5884d2bcadcc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2984fcde4f45ac15d725e9f0cb46c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ef14a105252a4b6be17da77ee9d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b0f26892f718677a377a6b2ec8ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685211c52faa90c197e776a012c95b44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e779af59a8f8b667951ef544113639a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6410d1b518435b48c82e9a3b7df032734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f748651990279a1b558091fd872c050735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced29f12235218fa555efd0509d9d5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ffd80a3b1a359157a7135107d96d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3be08225c566d0e830c6cdf0bc1d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93f9d1e8a98dbdcf55fdf986701af6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc7dbd9e7df83471895985c5a46722740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e160452d28ba5d6d93f4954c4f8aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290e9d23b837e22439493c0afea4d14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771512cd5edaef237a35116fbadd1be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c62dabb564bb7d7a1ae2e6989f7d43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0173c069ba62ffa8e2084e042bacd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357c68aaa74f328a6861e723ba9a791746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44449cd6067b61e1c2841dc9ddeb942d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283670042af10a929432a1d19a02fd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3340f44d7d07ee2ae2a4c1c59b76af6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd531d116cfe0dfc7a38eeb018b0515c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca578af7fb079df2d4fa7d7518ac9a16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc4226dbb150ea75696a15d91604d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a910c3d45bab9969801793b5a998d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b790a2add142975191e3fda278813e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bbb2c56c02653c2c94091684d78df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff839f6b6a310e456cce6898d3e0ff6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8023d0487219f959b53c734cd9093757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40172ce13f8d3a30a3f9e82bdf37e4d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfda36a0c6cc457c7ab8616736d583759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88506fce678841b59d51892ebb882479760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0292ab7391485468de916ff9e75a4c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952370e0a5c774c7c010f8c7152b138762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7496296f38ed5c1fa9c7e424f9bfddd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9cc68b9084a2477313527bff21721764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941071fc0d0c092e74aef80dec5a7d4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87690f2cce63f5b8e27bd717a51554766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ec2f98c7fca4a0d4a044bb8c6f3f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ab70b8d2e4018fec628a7e63b5022768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464828e271b96c2cdf509929e757ca5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99368f31fc1a138e5b924f54ddf91685770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea786b008e3405e6c4add3696c34f46771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23828e02d82b8397d390865aeb0c3301772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd8b479a0a0e8aeb4659ab552511d7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e1671b5841d0aec5be2939813d5e9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb719e5d902ff7b905a15da021afed775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2949a1c6bfb5e98b9bd1922c8a44a6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90687c29d975494e8b78fe9b50ea302e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be48b5077665781759e11d345a786a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fef3347b5acf5c3452f1c458cfa84f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eec1a77b5a50555b769d2286b9f8d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e49747b55a23fb7f08daa1bc12447781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa952d668cddff98fd469e9d548adafb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5bf9020146c5424d3c787d3f9f693783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cd9ca746e4dd812226411131732a4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f2ef48c435b803ab4c39c9ac8c863785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a360a22fb9a00cf04d1cc9e63e698c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb7a6f16067b9718b6d52e7a58918c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db76e00e9f7dd7c8059b3177d4eacd1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd05a37ffc58da7e8c9e4dc612a2e7e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cf43b2ee07a4185bd3b81bbde71db790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5397bc5998b33e35b13265b04f78c08791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03898f0ad5ca654579ea720ea9dd74aa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb34b114d0fdd75644dbfc926317f2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfc03ae5f7b3b8ac4d1010e8853338794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4286914410d9513b27f085d1ac52d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fd1b30749d69b87df83be75aabd25796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d1abe1d0596a15577f2c164bbc602797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4077bb1682afc30db0f99069c991a24798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e614fb82dcb19bc9cdbd4a60ea538a9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c85b44daecca17208ec7c8f9e546bd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8df2b06d17d0881d5182d4340ffb4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cd0d4ae7c6e329ede6d317e067aa0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be58ed1473a2477488bdb15aac2495803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762ae5fc1e0b929064ec732b49387c4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d8dfd469a3201799991aaa59c0e7d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dd360ca56e282b5a35bb852ab23c0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e9163143b1c7f55b173c0724731bd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2db9507e3fff802ed0a73d8aa060f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d0953dfdbfeb60c3cbd4a38447881809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b364bcea3df44e5ff0c1fc01a5abb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7cab231a393cac927e72409d771c7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71784466d3f3a73341cfc6947d6803812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199829aa7a7f3e47b2e507006cff963813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8c9ec508fecc7c49f1f2eacb6eb0e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d13b8bf72a6dbf66ce980066ae13dd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab495256f55581a29ff8e1a6b34354816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb67cb362f9cec9f83b12d1e89751b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a575b60ecde0611a41697f1050ea2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f14f491b392b55b67f77ec33f7ef0d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e93e6e66823773607a6eb288dedc3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d27fb507074f223425d9b372883548821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cad30097fad5f13da5b43bd777fe06822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9fae22816045f99adc7e27ae39436823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba8b15f586954607f2d2834e2068881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dcda8c80065ffd89488f423ee574a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fb336174ce3ae4558c0278ff288b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9fffddd7489c7830d844baffc40de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d925ddbb3200474702878d2cc505fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db172b320f7e116d956fc83f964234f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fc52a6374d4a6d2664d190edcf9b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060f3a29d05c0eb0fecb9dff1a7160e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8744217b83e6d957254b204565d62a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdc42f09b84bef6063932280f1e22410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6a631c1c822ce94e9e3a11df7de0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb3ccb70f94eb055ae67b0f150fa7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a160b9063973a881a8b3db58feea7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9a399e5510b950bd1bb8fefaa067d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf836011348458391f133677f42aa1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28c383bb4a6284108b8b8e4587df4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c78f5e42c575392ae4fe23eeb3489817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56256d78363f6f0227e8ca8e052cfd7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b0bcb3a2111537af8727b8e7623c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd0712a39ab4764efd30bb891c586b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774fb5b022f88ad6d3d8a0e3373c7f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aea0c66df231cb4b4d1a1482b911f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de929a5fdf8c9b5dea4f510ac48c003323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83550d455014c0ebc90cebeb93d726bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a43c0c862e3079f4168db34745cd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997be58153b22933004b5dc8263044ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c6dd3726b9193121e0b119508840f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ee282fcccef1059f31bb0c4e6684928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c746aca939b3b4a145b924078827bc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b755948f9dc4fc68734a4ba2cdc2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c2e495b357224234c60a46a26e3ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e737a98343a4e698dcbb6d14f240f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37de74ca87776e12a920d34dbc2042833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a0ecfb61f569b4d2334a77087b8c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee917c0cb5d2c74eccfe59a450fc1a1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35321240c6db6f360bfb1d69c1e31c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ac1b193eab55a5ed29fa69edf575437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf744569bb48498f13a649a9cd6ef938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf646fda83c9c274d6a68fe4272f03039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b909901117c431879d1b9226f96e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbdcd9024ccc663273a584897029f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f474fc6c6d2ec16459e1c59a680519e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2a5b8cd92945d89d5641819385f5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405380b39247f90f2d1d022ffb1fa3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71d79d4d341a593066816c3c77a1a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5d17c482771e05647ba3328b67f7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b503300fcb8becf0deb27e25eec9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc4e3666b2d96b65c2fbd8f2c9e2a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4977391aae51b7496442bf31067cc7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941587354effad40353111fe9f933e4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce886c408125a35f66d5ca374da2f60b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6131c5a9d86ffde2736b6114c97e50d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e451ca06946e69dafadd059d640143a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03bc3eee71b64eb84da5bbac9b41a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db7ee9716e353f708df954ce4c141f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663177ccb5067dd47532fc9568647e3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3f8fd30e317aa3fc133eebc61b0d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b00fa8e0144d2db51ee407aa5d3e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2c50aa115cfd9080ca678b5c6d5a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3e014a340ff877955176da66d80e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79829f37a47c943fa5dc1c0bd46095d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddab9cc5dece03a891285275e96c1c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651bbc281a774fa19a7f21a90e63ccc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622a5c63b73c62eacd47e3ee7d2d4a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd119e21b795b2eecac44ea8dfad341f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c90f92660bd36b6b1f6ff1040e7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de77d52a020d10e22a58becd38cc6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2678c74ed408f9c5423e9ae3b8dcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c886faedda93a29abafde7b045576269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff73aa3af8f3c1d59358f592738cb2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af727874f75ff258d926ae4f1118676e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44b7dc723d97e60c662a1dc588fb7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d70d71bbf854cecb5b9d078b7911ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93de18d6425ebda6a9b0fce6af3ccfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5375b59d09db7f563bbac2fef6ff30775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc92170d938e57fb5b2e6fcdfdeb6ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce53f0fdb91f37c970e9e360df490d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6f4aeb959ff14a5efc3789c9929ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b99e0067cabf760349e32abdebd68c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491606cb968aac4acb2f9409dd8ec8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e8297f4b195c3deb060c6327016fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64859c61b3743dcd363021c2289d71e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28701cdfd328c5aa92f1ddfe00362e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815f436aff7f41eedabc26abb19628684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4303692c02987ab2bc6d9edb36d8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba84dab57d0e7a23d9fbfffdfa6b3fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95336abc98eb80b2c6d2db25a07f9a5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2deba06d1adffcdeb17d7abe2ad25488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf357cab3900178cc2f53d8a6e5758789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75b31a1829dd3030417ca9a4f37a2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dfa272e5996c67e653c1c1f87681091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ecaa6bf78fb0253530079e3f9aec692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a2d5a4dd943cb7a15f686e4c0a12093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc6f7acf62b1e56ab0d46b705fcd9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53725bbcfb97ec8926f9275c7d018095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1d19d717d84d701b7e111d53db71796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dc4c07ba2ebfafe6394ce9022eaa997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16136bb3896b5d84b749a8d220ed904098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c7fea367cae810eac1924d2fa63c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088572e2406029bd2189ec3ab4510213100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b15a930b3db1ece0fa80cdcced538101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04719bcffec861ad8096cf89e852e65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e138cd753090a10e2b421226ecb626103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef5886b26759c9e84b37470e2b3b84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04d91ff65500d082d4fa92b385727b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b4ded28c5ef02d627d4647dbcdef2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881a32e652c974aea76c9a6dc6c898b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43671a01afa69fff7b54cac7e52862a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703152f401e5d485d7bcea44c6b5f9f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d8354d61bd710a80745e7ebd23063110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813969f7206308020526521f432088b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a307ebf2e9715aff0592608d90f26fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f756929add21e5127e544b19dac7758113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0bff3687e055a79a9be0c42216110114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00024529424adbf8807a1b2919546df2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aedbd9f237f251fd0190876570896c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a7d16547fb79b147852f7165bea0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a91111a13fce1e4b7536c80cd20209118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b7580b9e3c8bb6b6886cd2d944a12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f02d729778d745dd8e89099b8bee01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a88fe640c24faba8bbd0f4a751daf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda17b220408438db44f034ca269a2b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7bf9bacc244cad5bd344c4f40f174123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b4cae0c9d36a1a1ccd6f2d08298cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b68ae3ad68658e209b547a61fe90d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3647cf49c7186720fbe9a0991e5c887126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399edbaad52b81add79bb54693e6a22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2e099b4cb00776e97b6458d919fbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f85e4f497fb76b8cdf9e9688d0b14c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45021492c5326195f34c17a211606e80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6122d4fee8e6459975111a537f6bb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f74d68d8d546e0c820d1f4baf3bc73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61162e1d35ff495996a8ea204020aa21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b22dfb4bc0d75f676ac82c0105e39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3d5e2c212c3a6cfe159597e6a28de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783adbf5b24228fabeabe4cee2d015b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8124c82c70ad7c46c20fa61da8524ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4df1a1b7a1e0c489aac92c86f4fcf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ef99f2e5b2b3caec2ae8e5a0be208139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5743bd1dc986e643ff7a2883b771f1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00393a8e314b010a053871ad58b88987141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e827cb3d64d0dc9018e4e56563f58f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0959c25eb6c1e32572729234dcea6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a07e9351c26c32aeb9dc6cb5c4cc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885f29019137d74da2fb97b27ac3127145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12be445ffa1ada337bf4dc55ec007d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445d979a0332bfebd74a7dd5663598d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9a31fb29ed7f150e604075709ca46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801401d054112fdefce402ee89ec4475149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1db7834d34ea09df09d73897ea4196150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d230dcd72f8e305469e0eb77b6c0db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc75f50d807eef1e4c84b2ef62fe5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c863c9930015279862141d646a19e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4487fe31c9ede6c6df1a23a33c0f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf58020d436f04f6155bf705fa9f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207134d30b8aca84d09783c0526b31a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81765dc3fc1427a01197c89d12bb05bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ffd843316fb6acfdf840d09feadba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de0fc713dd334e8c3b18da217904a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e058de2ad5d3f9a6f27b1f883fca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2c21c53b338932e026cc1c6c61dd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90512f19c0314155362696d26e191f59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edcfa89136fce248bf903cb1e2ad27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ce5c4c2b7dcdac4ac7d301d433c08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf4430e5ca7a0e94232bfb97e2fc83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02174bbe95d5ff2244d1922b2dda945166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eade883264b299861995a0970881a65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8233507bc46075c3145e13be22dd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ec8d669ebdb15376587c8b5ae3b91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb0bc2296177aed54141aae4e5526e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8396cf28f34812d70e939d8ac0879f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd7d70b93dc23b2ff3840299865761172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0abe1601ceb1ae57aa4a24d0aa359a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd728d4f5dec1b46ba60a183efda574174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990ea38be48aa6b61ea725ab953826b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cabfdbb2bb3882125070ad33cc3f2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35acc67111f6df300809518d9143403177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8c4efe3a03d51dad9263e25f8dc38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a885fbad7351677c0f4ebbd2bdad3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655c796a058059413d068921168c557180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d05a3bf438b73b9a978f49f0e7720f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2630be07548d7d83f1356650611e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e58c5ccb1b81e9e0f5b511a9e78dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4b657510a3345b1045cadb6428eb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb8a00869efbb8656b5d4d1085159c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fc96cae01be35b8eedcbc3a6faaaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47784f56d888582df0d25c11b2ea6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd36145e4d3ea2469cfb496cdcad1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3574d1543ac4b655011fb651272eb0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef53298c053b82b51ae0c1c83e5dc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68850108b562dac1524b01b2d25d983191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab444874ad3183d3482ac0e179d431192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd256ac4dea1c5f5640f96b49478a1ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b2dcd7a3296aae03e3191d1f55eb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b905e7466d5aae91198677493ffd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772d1b8e94e969f1968d4e1b96a1179196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cf2fddacb7a8c9ed364c91f8115d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a70b9dc491fa1f4873f19a9409a51d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa84746f2fa8c983edb4a8a04d39a08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeb60633f818bd1e8be7d119aa1334200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1872a850bca4d0fca5e16354285b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabf3897c2f01fe4fb35bc7c90dfbda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c78361956bcb1e67ffcb6033c472c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdbe72b9e85f0dd111afb059a4e672204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939fe0df4d4fbc2f7302fdab9c294bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506437863a94d4d13411f1e48c7d3d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4e7b463023bbd271ed52f85103bd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b082d9b0737a33535274d771e730b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527408ad4688ff9b3d52888454681a5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457c93fbc6febee6799fe9d53fc6a89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a84f302111c1508550b8aac689e0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab129c96ae5b2dfdef11f051d69078f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c562dddce515189190ee9683c68de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766d26cba05616ce498dc935776efed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf8323a74df1c918de377bdb5eafae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ea33fbddb502c816fe37861c3b95f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb573b6d7cbc4a4f080e2564c7f904d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fff6b87bb8cbdc41dc64eb8638508218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738f5cbf8345e1188f2c49b56e3fc0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d8bcea41ca790769b643ef6a1c0ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f2660e060a2f2770ed60025a3e86d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112abbb2235ec8f0eb4061257749b72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8c522df991514711365fc34bc3e7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6d6378746d2157fe153413afc1e1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364b83a5b58e7106288750a9ad5333c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae4fe3fb1770b18b87c44353cd0163226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69c5167f868d9b08f8d20780c41aad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0017c44fe07d78a8a4d7491749daea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f96fb1a86a3fe5dc2b04ada5410c36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bd3c9bfa212faff1d201d89e94b0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c333ac791ebac50c3df40e468f03168231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520c56d1b7004dbc1b61482952aa5d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ca3860ec933b0d755a0d8ef53be2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df156d16d6c6e18c89227e06a7c543234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf5d8c5d7cdabe672ca8828dd9a906235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456680f2c04cc15fe0be1838eb42a63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f9beea73ec0e3e373d0b94bfb1ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3073eb4fe28a4afa01d4e507ed632f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ee000543af9b850339190abaddaf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad8b3f1e742bf72c4c9441cacf2bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4cecf39a363a568c0eef2fb7560ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24550a04ae54d5c14876e660894038ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48d96761270066bc88d0f42398ecd4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12815892d83cbf151d25b2933e1bf87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a940a4e4e244d1498bc2099912b8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73508097a1459b28603ec670846f1012246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb025759fad08b091c410322d14f3502247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f0ba8b732c479159a095cc879476b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299cb295f3d1c5b7e19edc90f53bac2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3458e2cd8d81eaa4aa44349505aa4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a281d1f7138d0b9f6916229bd35473251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0379acd39edae944f8e1732f877143252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf265855097bb4b82c5d6c18ec198c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2b26ecefa948188c4154da14cf251254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64682966f816919e0efc6c8174482be3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac144a3599e5d29e4ec17dc452a0ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a25e6f573e67e759312188e9e9e35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59595d1698c93ee025634f69d4befa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f4aaab783e075e9321ca9735a24b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b5eedaed75a5a66a0713834b87a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e349fbdc3354c4953b10161d14378261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c278ec00f9ae2eb46531fdf27e0be9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aee1a786327b04f99de2a3afbc2ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef6e193091d9ca35e350c650037a7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa94b1f45388ed1eb5be6b73e60185265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf5c5e47b564de41056819d4cabe40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa9b81c0aee97994888d3fce8bc7c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be91954398789002106be5f7e6371268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e0cabcfa0a17294ea21c4919b2c3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5f7b21c7d90a9917a0b9c7936ec0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa628411db16fa1ff3df2430c8b386271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7bd07a18e3c05b13571b7d1aa0b6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f52a5a14b2eda7e989b1cccce3bba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e1aeb137e824a3d7721da186d2bec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c8f0b330739052af714e8734b422b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd203e8039c9bc1ade9e431d5364bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b140cb6fdd38caa39916f1e9bf266277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8bc562c8cbaf564b28e2cafaa5f6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3d92399304997b1610e8c3e284b21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daa341a691ba69cae8839a51481a58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7080fedee9ecf4ea270ec288a45f6db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439519d571a9f7022566eee7a9ad5097282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10972ce4e958c2a8dc3360779afc4ef3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ac74d8c476a0de2a94583e6ef804a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee284abe369bb5cc312e3ccd74b3bab1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9297360f35b20dfac32fe7a2964e2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221271d0d3994b9de258ef9e59a7c0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a841976f64aaa0c2158a5a529571e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f596e33c6f3d1c80ee4adde3c72da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80e82c2d053638aa6607b8f9210ecf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d0a4e88593638bca44cd088fe2fcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2720307421efd02e81d02410257868c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5fb4587bfe1de0a8171dd096b97bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc279444f56a47b990ebc0613c98ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a915941e185d7454795e38b87e8ccb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95274eb1671039c0b037861fb51aaa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defaa3f1186583a6a4dfdb02ada9c76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9458b3c3d2d2bcd6e9447a52b1144d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079fac81ac268ff9e5c75b7ce8c132e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ad087b28d101539eeb8a1ce734fcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4369b8d603241ee10105443fc95fc0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c20c86ad7e7e34c260f3f7c8bd239b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62219f0693fc2700d395755e32c6c18c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbdccdc847c1e761b11564cdf9a2ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51b59bfed1a31ecda4993d82f7891c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0793f8cbc6d0653e535ce7988a3cffa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424feb5f4c4bea70f35f1a2ff0a55729307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c43f9e141cc89be45f42498db24d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed03d32b05c9c7437a16054b3eb29c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a78ed472474dc0b8035a24737a214f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b748b5df15ced569a44ab9dd697e90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf940e2d47e95e7c75b8173d812282312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddae988d6fc3d1cb59b0e4e70963e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dbbe80308182b0a341b553e692d7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb3e282d620d6d31328f9aaae088b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ac4890c9bf72e0d38aa1235bbe1ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff10853a1ac0152211a31f67c04fcc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751f9bc8a6a29cf41c230f8533e592e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de2df04b279ee88dcfacd0098868dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bfca707edee064d07637554cfc3a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d35d9943c03c46783a0eab62a3b9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7010c0e96e2e08e446f00a63c63a1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafba5ac18bea1ff9b66d3011c6b1ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6f1f80c1301504b1489e2ab8ccd18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93177856b4d6bd2e868c792c290a686c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68605c2d47981bb93544b5042d8390326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb6e76fa58975dbafa71c126737aeb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac993f0fcf460bd3bf7c3628fc7eb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61108fa4efcec84b6e8b16e3632f7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73af5a456d3b8152ad309c7169f7416330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b36648544343ea5c1b5bbaf1888426331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6971032855e1a20460fef9fb210e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e2af961916eadabe84faa962e26c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d563c9d88410eb9a4c05f0b437bbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638d4ac38de077f25ba953d3e88079e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57f640bc0cace835ddbc69495a8835336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a352dc70645b13a848d5855b342a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eda9ac9198980ed7cc733de67ec1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5a7cbde30cd401ed2adee387b04f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0ea160126abe29e4c03f16af6ec9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88340cea40c9790550a67d6c4e1407341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233579b9a2e0c024d4eb00aadb919d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3dc43c1fa5619bd971e30990bd6e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c72a639ba946c55b3067d2cc650c18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236fdb7e02198ec3d6c9396167a1b88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20cafab898e7d06984b04bfed156d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda9663f15e5a58b6d018f64cf13a05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348783725fd776a82f427fb7449581f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d04240a53b971313f3bb35b3c56687349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d96c0054c90919a3c8b77fb2576961350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcb790f3ec7dd7752816bbaaf22a56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c66c965da56a68a01800759b5070f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2daadb11fc6275f22f226c7f9194b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281dc2ec369260c72c42f425ed39b65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1bfcc32253cc85d9bd4d10880c00f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cb7e8f5a6464156da7014de3337d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c278b84856a8974b27c6c18d37314b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45929e74c636a21d468442d90d675c37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9015eb1ce17b5a540bc04186427b11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b198b6821cf31b989a8575682a480e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a344a20c989fcb455e184cd993efd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903f4b7de61a717eff55e950d54d12d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5566dc3746df5f787c800b62a39a42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d389eb8f9860a4d3f54a9a91333e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d119ec5aa36dc03639b3472d13886365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa7a7fa2627401e886af3d2833f783366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858ddb76eb7786ddda699a820eea346367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13eb2b514fd8b5964a17caa205f5cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9715cd482ee412e1d06faa2e3a28f8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c762bca8002b4ad35c4ca5a44eb78b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82736b640891ef79e827663c3c1b07c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a16d3440df99ae4c77b5b4f2ba7f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ed23fdfdc01fa0144765dc495530b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697715fa6d3d5b36e0cd04d96babd0ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f345932c8900ab5ead1aad81e78622375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe033ada98a89bc5ec9f674d4d4799376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a2a85dfefe64222ea1a249ce8fb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701b93197d56bd93a08a7799cee1f46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4db70e85d389e2da320fea7dfc8e82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1edafd88f54995c691b3f435b6e02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc30ec7a1ae5a68672223df2c7c075d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f4d0360098a4fa06e69f77a58509d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43fa90aa658081200c21eff4110e02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2be8e6784576ab850e923d1bc88559384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e6d33e060ba4e1fcbd08d29153435385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f938eb0bbfae1092c36f739652e641d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e393c68e4e80f5d134683be924fa9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e9daaba6754f6ead93bee68264801388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3c21dfd592d5826ad4cd0152d26a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3824a3b8dbd4424af5684da03a4d02b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792245505eb2ce0b5e4fb86fd1883a15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377de46205fe01ddee891400ff8c55d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902117438b219e0ab63e99abd50c8274393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e2e91f170f45d0a2f43744644a8d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b697c5cee6176b4b5aa5472bf5f217395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1964c3ab002dcd6975d2f857434a63b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71da90940c5d74d069a3e12cf8aab0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e7fc7de8fa81991fec55cc0da11c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeba2d7d9a6862fcbf1ab0e4bb8cf0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12338b371934afd164fbc07c45b6bab3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96129e103c9a5747f1761eb479fc2085401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878851e9c4303c0f6a9c6370b97fbfea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ea4f74ef65991ab4a2887f1f63f68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73675f6cee8e76fafb4fbbc235f312be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bf195af2f9255533ad635476859f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183edbe1270f88ceb3de3a2507ed6d4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8058194de377d3a20876a2457912e78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996cf65fba088768bdfd3690dc0d9c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26344513ca36a0ff2bb28a881e9066409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34420817647dc77e79de17b47f8d49e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5eb5046e78b0310ddd4c4b92d0d8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160e489d8a7d694e792feadb06adc63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76a26eb3fd8365f16f94aed8d7d35d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cee4303a0a7f85d2c9e3819e22674b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c62a140a6e8c2c9103ffb9a24d95a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c77891f540b5cf6fd06ca21fd8feb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2e44a7c3e0e03d72fb491a3f18f53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ac38e1291693d1f33fbb63ed47d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687eeaa23997b8ca1f2e69e20a55604419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97a46fc4f55b947050ec4f81183eb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d9d3e3e193ca5d9ccb62c66b0f25b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832bc29da8c0425b5ad2cdd2bde1531422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee07d7c5497d148db221b8e548e624423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aca2859a75ebf9c46f2f8dfa694529424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649d518cc4911194cfaed13748890eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bcbbe9a5963df544aec8419456b4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e57ffd0b35b610f62cfc01e3959cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb991301cd2dcc84e6d9b8f71a0934a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9f0b062509d7f42cef8970c7bf739429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facf2c4f1986db8b9de9df41c84b550430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ed8f6d4744d6d6ec490d36f07bcd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953fc725895a8ef3f61dd9227a0b4dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775b906364a461223870eecf7b983e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67e23913aee9dcb100febedb6debbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95280bc38b69595d74fa9cde74633117435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510a64509d8c96e1a045d54d60edab8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b66ac77f289321246d1e982b15a22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ff779f2025a0f998c8908cc8bc1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deb5d7baf71c88a1c8dfdc9192fc2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4ce1398408224bfd2b552d0351afc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663285406bab9c3c3ce5f081a76818c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79779720eab43a3e610b954909dfb2fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c61aaefb0d5ff52c2057ca68261fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0457b08cd9a2383d762c5b6c0d4e6b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be39ea0f5b69eef89d227b6b0c472d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde5592125093d0896acd672022c770446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361a43779579ab6aa24061b3eeef68b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46d12e81a301306e9fce3cc417c8d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4656dae41eaefda473ddd140c6d5c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c126114461d41c3621cb1d32567e93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758aa895708712cf1a9a1e23f4ae1f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738e98f4aa57c15d6b756f23391af06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7f284f4e8738274ba41e0b928644d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c5300748220aa144b3ed1a2a5bb9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc349ad2304038b58c5afd2e0e4955455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e563e85c143dc237156cd4e41a49c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe629e589f5be422046d25faa828ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59409194e54d510b435724d92cdb59bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bf764e60217875641bac0b82f4899459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d42476d04c397a305bf9832def1a2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c26c127eb3d34cc731394c2df9494461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d0f0864d6be1c1d0caf89531e02fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e7c735e7b256b77c1c06fa9bbbfd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c70f6a16d31b3b8294800f80e9b97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5c4f2f0d616d3001b4d9e71ec278b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963831d467651da40726549f21c7a789466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e612c7645983823c7feecc8ec3d02d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e1be8b4888a2784ee3d33942c5ad9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acb209500660d9bd572a6424f93fdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4136f32ef74f356778e9c0938e553a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f391f7be84a7488f1cb964ba669a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced186c739129cb9308c880fa10ff7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33225c1f291b992c71530ec8ede8675c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0cbd62f51abb0da2c310df643866d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063cea5516ff4f280c70d573dc41a0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69d25ad5c9273a5eb6555de54b126c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734a438aa61cd4319e870464bb78299477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf690cb0a427bd06ba71548c2e5c8255478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ad63e2d1ad4a11bdcba4ca154e212479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecda458cd3e24ff871227fa9d5a210d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183d5f8e9ab7f905268896674c9082e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11af62c9fd9526758920807d11c73a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68008d634d736ef5a6074799b6e603a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856eab381b916f3b844bc11f0e5dbcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc086c968f7583c71e8ea79ccecd27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2350ff82aaaaf13df329f72858634486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe11ec8f377f79e936b2108058bd0fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed50fe6d9832f6e1048a19480ca419488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7e7e32b7c26a5eca429781293db4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af4b865dda2f3d7962010aec9e5fd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e0f57be1c101af20fbadc050c2ece491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b3c245879a8999293dd5a6c1ddd74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f9b330ab6db8ae66f1852460a97a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd31aed15840d344b326cdccd16114494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112eb2c1c5e65b7bdfd301ed6e755fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ed62ac1c8ead70ca5105fc546f2a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25eb432ebe8bcc570f160f05f36379497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63ac79a722b7ebb32ec7d22eecc8b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40108ba0b046b072555444eda1efe60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66163f4119cc5d7d78df93a7dc2c2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ebf13526e0d4b5275c814d101fa9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819157053e235fd3fadf388a9409299502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80439b25dc5be8dc6b93f1f8da546b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c9e22d85adcc2a0c1c16a7c642411504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ed07c160c5aff035988664d33ae8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89031a3cf177de63fa695490409e4581506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e873065c4badd4baa458581411aa3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d33d6619aa9bf09a8988c4821f1f69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4db96f2b0f0828754218ae13e9c6b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1618125294a74f58f2934e952165ce1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22cd7242e18831922f85518ffa0f1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4027c740947ff4dfb925c52b6b582512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f5e2f3b695e5ac0b8a48284fbd9c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419209f6008f1d7559f4daa656e8680514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d997bb0a4211015c56762cdc1915d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420383ff4e8b2ef08b9392b396a900d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aaed7a06ea15f8cc2d0399ae6fd0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d20f3f38dc8313de311716b65829b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0442d5558f995852481521db2b827ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d6084b0ba69fdeb674f73cef1d191520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036741e30a2016cafd4b4e22be5d4a62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e05c124989a524391aa8ffbea66d62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55719aaa06c3089ef345b67042ea7e6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b1480f59cc9cc4e211c418acebf4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affe9c809584384d5cb0fa9bfddc984525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7e8662832f228488a5528d3b35439526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f14ecb95f273466efcfad7dad7892b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518746a2b7882a47373b95fce3174b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd1db9c61c6fe5cfd7615dcf168276529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecc8f678c148cad4cc98167a244394530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db6310b4213f79526442f9110a50a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c72dd9dd2d77a6ca85311a2e3e6122532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d87af2c6fb4ed80cf8a0fe67407b4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70fa1877a8b0148acf0a7fc5175807534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d07fc50c289f055716f4fde79257c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492899ef41961cb128356c0313aebe32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c4b70c8232cd168fcfbe32b8dc6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce7a694859af22f3260e17458838f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ecb47c738af364f5e2034c23da8b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a207d5939f978ef41f562449b1baf1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68001c0c370bfc1db142b0adebf47891541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf49ea287fe7e0b959322aaec55d165542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b719b99066587d931ee23a6bb160f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c5de85f766bcadbba84a7c3da231e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd071ab9290013c33e294da3039a3b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7d78ba638475694fec05aad4eb6f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd678659fbfafe3c8b00103b38357ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3712414f8969f3471d98375bb2a73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1100dcc366a9f1f78e0ff6f1a2d9e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e790a04409d12343ffc28fb4028ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1b72364797a2323a27580e3f4d37a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61585344220a37b692238b45a87f058a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95166a0ff5fd3ce3af35f02e8552ffb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd23a4c74eb5bec846a1766499a31a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587cfba32f54e8de13b8391d2cfbbe2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833124b9f777d5060a8c15754a784d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e41f26de24e5d7ba07fc0ea8e60549557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a2c9c0b421c2a9b386bc2df145715558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce2a737487a8a0e3bc5f58d9dfd5f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48106fb77d5d9aeac55c7d78b25b56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef9a32b44cc48cc37a8f2968bf6d5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fb023084c4002dff1670c531d3a93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9328688ab317cb64c6868fca55c8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781200506ef51d8a766e155551854fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb83eaac6e799e8870435670dcc64cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60f5d33f238773b79c2636913ffe4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7abd8b6f96d3d97ffb437c1e410774567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed68f8a11791de50a4d9420a00acdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d72074fedf9e1010242c723f5023e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361d3638ca596d9e31ee716c5f34f88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87b0a9027119a790a5c028179542b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8632c92e8f4e40b6436c9976fdb2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9be69feeac406fe38c1b0e2b876df5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7116ad40ba34681dd889f62ee028a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5251ce73b18b9f5090d34295506dee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c2ff691b92b134771fa9ca418dcf5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428746bc0b484f3219b7e267dfd6361577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b941d8644efbc86a3fd7de74611bc4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198f7995e9840ad3c350143cd2c2eb4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26775275662744f764cb0c0c89762853580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f68c4491380fe9f83f1e57b819e8b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b1f839468e3f5a9d5c98e52c21875582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0b208874d1632de05a100ddf193b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3f8c4af040db97099f48eac4a127e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4711a33def9a6d9421e657a67f368b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325bb26dde64cda63115f2b29367cb2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95391fc1f494ed9419cc4d9bd292cb26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da04f085e0f06ccfa4c4c45e4fbaa0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793db56c7c7f711f436348e1b9609936589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c38af74ec59472273b781fedb0dc4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a4a7ee7ec0fc1b1cf9e4721e7d60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cb3ff19d99bb2a26ea348a535408d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0a908197b14f4060dc1e234f91ced593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1361eecab4e4e6ab1651522b3a4e834594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91a0441c3882e7190bfbfab9af6812595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb9ae889bd5e14724e809a19d23b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b0680f8e5edc5961566e06fb8af27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd429dfa92bece9ee72d64a1b9173a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772ecd25528477a3e0ee15149731103599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3445a40598102be4d019b9cfdc6340600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abb3cbabe80a7896d29e79f0a59bf8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafecb5cb2411f685c3da9aadb6a0d93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9e2eea4c650fc2cbe68fbf28da591603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72f69104781cfa343187be051e74c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be787c0d539d0aadbbc6350e594f9a63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba3db715ad1422c294b6528aab690d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eea9875d98995226378ca59ae10d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45138a3626e3014650964cb6102f846608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26039b5078cb70c436257415129c1b12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51706cadaf0996cf41edab9c8cc3a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8b2bdf867fd1af4b8085b0ad76095611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43bf644cf8de20a931012a9f620496612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdc1c86e097c7fbdc319f719995b92613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c099a8151f9329f00f9bd4f7eb55a7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca836f2a6c02aa5aeeac9de6b6a6a93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c3235d8b5c1957e12bf8b3b34b450616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891bbf809c584d4907c88dacee25107617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46518066276c02564ec5eae4991ed0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551de5dad8366a27e0a84c455e81a7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f40d617c034c4ec9b7b5e81d7cc819620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d853bc9773fc43aa3ef2278224778621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542c8f041a285afe3c55a3d9e114c9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc04ddf7e9bc4580b773c06a70accf5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124c5a65903b79399f3a7af3828f01b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161dc80f2782abc48d8ebc64361c285625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be398ba7d2d24bc1a2c5841f23db906626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1a207f26810ad12e0686c34e72dd5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e4b757679470b941def05637a607b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390582b313ad42caa264dbdd78c377b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e0b11ce0cba96a30252bad8c365d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e777bc08436d88705c5ae53dd134d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c824aee0c45081fadfb96bbae05d04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b589815c3fa6c82626f0ca81e896633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9584d5bd70f00f9ca6254ac37ad19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e467960857ad18415c2acd76a64ac2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32998ff9cde2c1060dd926405989d083636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7e4ee0dfcd7e95a5cfe1950da0848637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493895867b301dedb5f0b6c6284e592638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f790d8918b80117ac21b2ea398942639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ac024c6ee09bd1f2bfe7c86adcae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e4371e7d6e56db21573a6a56d6e10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482c85c0a6f89c8291f39b808e62a8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517dfc60040c6e8c5acbb20ba097afc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02867b1564a7e2453676aba00f8792be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192edd138c5435656f4087542e72e09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e690517caa49c4382828014c27478646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffcf5f05971dc631a108948023ccb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e05968bda5543bdd769245333324a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9807e5c660c001a2d0cf4e8323ec59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5192b998028fa24beffe852a3c01f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7c0e1db41ab36a424587afe4fb660651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989429ce83db2c7f93433df8331e3c4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbd42085e859d86dae691b6b184055653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8a609a4721bc3eaaebaf7425479ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd942a127e21feb093e104c3704cc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f96ab45a591c06f745ce6f611ea8e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce21f7fdbef5dfc3fa69615e5f49fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c8a4fd6cc051587490b7e06a1ab50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa358416c6828e8cba2a67bcfa8485659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7eb507076fdd4206d0b0f9950e4fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af35a2b83ad31e2142f9ffa5a16c6b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6753a6691c65eb13d38ba0190ba7919662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdda5a561ead8b93862d04a9970eb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96e12f5f7fd42e03974cc614e94ec7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76dcac20c58865e37d8b2c71e91cc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce11f16685c6999c98ae7c3590e583666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f2a9c03319a373e0e4fb82f4d870b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badca83bb59dbc8b2f48c6669e5ed488668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e4e8f76a537e46e6618cdede474a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328c0325050e74170e3bedf20c887bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d34043759fb33a3ca1f83816227221671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91b62ef57407940d10397bc4124f41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d51d655397ea567963b045ee91bf02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cbbb0ce5eb2a18a6dffe42090d0b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb876fb00127117ac0bc1ae1bebdfcd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7b14f47b00274a8117ea6039ffef6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafcf1c44606207bab414346338af42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a585526699cf811ef030428a8311fbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa40a0478491fa271d28a80d0c1836679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066f2ad816c9ea5bef8ca93caf6516c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a61357a00e95b39bc9b2d4c055df72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed64b11133cdd9ff85fba45eafe49c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314d09c39b194bfa4f15302af8c78e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da021dff958d6a169451bb278138db1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925a51fde4e3dba8635e05179d8536d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f56f50a2c6ac30e9f0d1096538b296686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1acb9eb64b4984326999775b75542687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af618827c0deabd34f91ee4e36168c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee21ef802e1cfc526d9860139bc4e4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1021931ff39ae8522db7e05272eea8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaab4d1acde09ed20449ddf21a271cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92fd05399a4a76aa8fb58476a36800692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f85a1a792c055cca97b6771eeedf5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3cb61e25d6e06fa4c40f0eca74b80694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f359240c4a70958160449df7461d2a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cce447212b46be290bf8addf695e38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec9ee9d7f0cf5e5516214a01f7162697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed788036c08bf70a0f5181b9abf977e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72992af00a16c6a683a89552c353ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fac8d675a4732089462fa5d4cd02a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9cdbc3f279ef183837c62633208eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028049ca49b832da67c9025243827ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f2b71f59b22a4d36fe6a30240a5ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d20fd575aa9ab63361bb8fff466357704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c721eb1fc668880eca78f3bce77610b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db427b2687b3a9f13dc133f2ae312a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6d05c518361caaaae31d7b2435dc2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda78f2d6045c8a5786dd6c320977ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe0422e4eef630247961dd60e6304b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11926c43e7a763e7e04198cf0beb01ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd2180b04d685740f74df542a5be26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bbaae95c5db9d0cb131f1e1770672712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e72337f4cd0a907d90459e22d7d86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2f8624757e91d7b79ceb92c542bf9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298f8ba5d4ef859c56e193f83951f5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd45deef67ddd9c25476149412a52d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9afc50366dbf6be024e25d7e7b1de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c779de2b87d70df04ff8ba69f589462718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cbdfd4224c737d99ce0aa642df549719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92b010f32e93ae65d7e4eb9cb88e13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721399401bc2c7449aea63905caf92e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce1b71c15a8270d7eef926a97d9770722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432523be633d114c17937f5e2d01e86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d3ba31cb37717905c756737a5a8f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f13fb4461cb3ad6dfbe9ed4cf2f07725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8acd63c92f48fdc8fc4d9c4729f6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a22853aac61da3008637c61d3efb7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126d9c8451fcca1bf2cc3dadce2eb65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496a91aaae70316e3cb64e6cbc93771729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc7ac2182252f1c9cb9a2c03fc1837730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3ffde8faea844e7368f32dfb9c798731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3b112d6ba843ee386e5125c7166b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5accb5508ca5dcd18e5ef0f8983c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb29cd4d80fc98876233b039317bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11569bd6974fa53c112fd005672bea6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d20dd26d6e1095312791bd969f515736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515e94340e92cfc39b9384730e8d1b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334b7f729e8ee40b736c141827fb710738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da557d702336700e73bc60f51094786739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1300f4d1a843b17df0b6ec68dee966740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cc99d600e35f312f71d206e8b2c02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20f6e02a15d96f83343ba2f03df461742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700c970f2c5875e5fb9373c08dad3ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5df3dba4c43d651de0ec11b8425257744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b05f957adc084d9ed702c4e672f68c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16c3107e9685fcbec18fbe5fc64ede746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fb8d3de2998fe62992e9f5e9e9483747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b5e711b57a264e29221ba13605922748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa29bd3095e3504b7929346ae512de4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5837f1d16ee249457ad0f3617363b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c56dcaf7bd943585bb307b90e3070751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf252788364f223c5e78bd6afcf383fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f21ac36d1c5bc2c4bc127efc68a45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2b53810b1ceb25f434a9760231885754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f3a5187544f1996c100ea64a4cd17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77b004f67c3b0da146cbe93f9b8320756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c28624a78025b8e3f05136f018e4f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2448ffed927f7385193e5cdd00511758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e2e11a8ef2e400f388e3f68d99a13759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753a73a1bb46077dbf7a0554c269a15760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04711a034fa2ff02ab68921335bf4d8b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d5fc44c744ef6b73ecacae6862992762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea97d108cc76cef7300a0f4bcf73f1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ffe8834f603956ad05d357f6deb3a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1069dad5111b1420a2e0480738d255765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65af04c7a946a2735a96039c987d3ea766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda9b16f9913a33eedb23cf32ac5e26767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>