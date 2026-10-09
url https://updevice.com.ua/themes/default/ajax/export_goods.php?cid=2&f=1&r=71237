--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509519b84e6519dacc2ac7fe61d94ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec148e2ce7010e403485c0e42e687842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86030ea381e408c0720a755af148373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b39f59fbb929f2621d873ac642390e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c8aed72c9b0b433778b52119891f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1d5f166f99bca0e603eb05171258b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f889e997bd2b56b498144bc5f8fdaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787679a1db7bd5ecddbdf232c857bdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db38c34373e9820d9988dbe9388f969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b52efbe3d3de566ecbcec1a2f3439f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656607b9e6403fa81649e43af7183e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717fec83355b56e4567fa557b840e7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf692c8e27b0d2489b4d7aea62373913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014266502670feec52bd360048450bd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b0e14b0b03cee96dc1f7ee916274a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e970d7239e2bc1c0b015ae923f5dbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb1bb0a40ad22d7284099d3c98cf5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa005e23ca4c03aae599447984a2a3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8296ad5e6e4e1bb99bc089c65ab9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e0e6b001b06838c8b0bb97835e8d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912338205851b957832f4e7e7b8820621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae287279e92cbad49f16a26e1731eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0cffee08d3770079312946ea1a5a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc2cbe2ca22e5faa9ffabba957f01224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6b06ff491962feeaee81eeaf1099c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10816133b26cfa65c8efa6ba451a5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca69102409af0f6e211a0f3a7959f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905556097ab460006e1216676bcb9cf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1058a3a33fe862e0cf07f331874f5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e4d8f5ba29b0149ed46821bdcc84e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dd3a5673744ba9408408ab25c668531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3bfc39ba988b2621426af9f3b52da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4916610ec142c9416942758379a28a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef65a4fc3069e157f0298ba6a78bf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bc29aa047c4f1a3ca6c6e0dd9227635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a8f824d287620058239147b6f5a0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af1005943bc3769d208d8f7831fa2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286d57db9a70f94f42c1939892f603638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e937bc317959c776c26af221f2cf0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59264c1dbcdba3752a31e3344fe9daad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c1f88bdb00a9b663625cabb8101ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a3c199bd51cec32de59376c06e45442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f20593ec72e49ff727ca144b3e53743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f3f81ead68e048ff40de10574405244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d17bc41851c14fcdb206ede245907b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d79d594dcde9676ec4b797878a6bad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a63a9d825f294db5efb02c57cca2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c112a9aff4634022387160af98b68148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2324ee9ee12d36671fea6e16430b6d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f990d29a3cc5cbfbbdfff2c1ba2aff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee48c0ca55582aa8c8f1aac1049834751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfb05b428c6f97f6c4366779fd9c5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073359a603da13c3ac314aa0bfb146053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bd7eb554f43ee62fd4374e9a14b8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dfb021e196fbbbacad0fd3b1ffe0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a6b75cbb9343caa3bcba6ef41108356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64d73c148b12b19da18dfe848df75557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dc7f27c1d1e00a4e3eb4f99ee9d9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798574c8dd12d6e0c5d4c1167de8e23a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38dc79d3b13947fefc830abbcf001a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4562f58b5ed26ad243385f471d81edd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b88948611ac871d74e0aeb277f8ee362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9fdcd00ede8007a5138f56f60f13c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc89dd690a6e527f5508e342b4e5fbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86601340711464c4bea33d881d88770065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659eb6d7d507b58c0315e4a470cf23f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8064a4b97dd194223bfadd061f6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c305510902865a56f9dc4913f700dc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719da767df0622cf190c3375362e035569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934c2dffa86185e7cfdc3d2e110a6e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05913f1875d4f6ec884c724bd1f3760971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20017791d1355b9417e39e327be0853b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9b158441e767a4207e46aedd4646f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c5b4d83eb788fab75fb8ca291e77b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a6b69bc05c099edbe7c6de12652d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a49eadc2152171792461b21d0383d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcca2b3b152dce7128df1010123332e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c5406a2b314717ee80be65fd1c81078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ac304ae15af378b4de9bc1dbe701079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45224ca896ef4d3510cb52ac86afc57180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b03417d59611b6cd4d362416e661081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd904caddc924612dacda4b26b32c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c77bd23b53c837f429c0b449f32dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46239f0395d752c40da435fe92df045784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1a32944490b9971f71ee1a0b835d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af9e724c576d668da884478cfb1e1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68248d22f2e4e73343bc19e93985ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0d886074473c93d86349849e2eb0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092fcf844794268a8bab818a95d354189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ef801eb455ab0d3d1435db09842590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ead196ed96c97f0527ebdca4a2b0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dce16eb1f303f36c64e4e731be66d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec053acbe1b0ecb49afd4e4346cca493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cccdae65188835785b9ced8e1584094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9a165c214bf2b542d3a60f898ad8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c50931770258792b5b8c6db04bddc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3f91a2a8b05e9427a89067663a6f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02881c9d08af9337c639a3c58b3d75598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35441665f45628e1865f47e0c9c879e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a38255cc687a18cf7bdb26c744d9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc16f0cdf0ff9797c38cef67f460fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbc78f13c70c6821403d90ae3074e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f7153ea8dad38f8e0394d495c8440103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508aa76007dbe6500b7f0d73c02b25e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10c5554481b9eaaddaebdde2c1ce50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232a1665e877e7f44670d990e0c589a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80ca5162fbf00a0304fa8118d95b28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652667f95ec2048251b3a56bdf73e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b56294d0488eaf2d66825d7d3b6d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36475dcd42065eb8faf5618e9b0a0d51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52066fb99cb439a4f82c52406f00a248111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f349def28b050b55c67b98b2c43efa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5a9b7e03d470c119e7fd33749685f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893224e656e5c59987eaa4021ac7bc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01422576b61ce0f8e5171b1b021b4809115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40406a5fe46f1336983d244f40d78bf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4c827693dadb43e9d048d2b949d04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192c406b627598180382afd52f75a8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a63383ab75d3da2b5ce4b19a5a7d1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f97540c9e7c3ce2103d0473d995602120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d57e42ae4da060a54d3d6b2985d9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da58db871690e52338a89c887ce19f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf910cf6a646362de325ddde061730123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad4f53baaa60c28934272d1fae8be4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f5b9b63669cd720467c1aee92cc65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a069b8d1a0116be5d360f4b46765b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb16696ca6f4c8b8c8b2bb8773e6ad5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6f9dc1ff71bd6f8d892d8454c6a71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbc82bb9606de59b5042a781d6edb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f502ed471e0b9af7f56696885c16d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e5a8c352213804bae344a13966c35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19038b5be1e12a254d0d580046f1b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65403198a3ed49b1af9b0ac73fe1ab4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d41ad9b9b2858cff427b84098927134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cf7c34dbac567034b3c2f320f3050135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71b4333687ff141aee6004ab07c707136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feb6112f14e132a76035b9f8d54f57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3681e26244e77b13fa83a93593a4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854755fe6f913e1cd69a5e3c66126d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440e2683216ac6548cec0c2477cdc79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2107bdc32a5b3ae579f74cce9fbb68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abbc4014fdc5277cc33cb8c67b073f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b5ce7201637fa582fdc3b5fcdfe37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a7f38d0c4c509ec299591a66f0fac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659100aedc9b1d5af927f43c31aa06e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123edb6d4def28ca5ced0f0b286bc9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dbaa985139cab286bee017c59f967147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e5ee949224f2009dc3c6af24fb9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c3c68d738841bd35371ec24f0ac35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca84ba1f3e30321c7cd5f5e55f2618150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9365281bdaebafa6664502c3296d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e398305ece3a564203caf4e057065d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a639d96a7c012b423fcc62dc4806c45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02fffc3dc97d78c9c619a6d73510ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adfb4fe63257bbc851eb8a8b40db23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e526889b1ca278cae1ae5e212b8c892156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e0dc907ebf77700409f7bdced29e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d157bd8a09f6b808192945e30c438bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc908549089e337ef65a2d57fde775159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d5dfb2fdd08aae04b5f5f4c45654b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b36e9f1cf542e9b1fbba507d416c1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7e1fad116352080ac94207079f68c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e952f65ce45fbb3457152c6940de72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c19a1ee16e7ab27ce3cef84a223749164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283541ad0e966cafcfb3b16d1a096c88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03488a06a16d0ce8ea46c712124380166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb085a2f8514c6c1f1f9c88d1a180e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747b21e63368762058d10e8f7338883168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0a1f305c6b77022cf171e03532dc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f92c0dc3fe36409cb1e4acf88787a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deae914ad0296fa20f78537251074c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc12a1c29e884d89c1aba2ffee1e83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df9eeed0f55468845b251053c07e5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc832e2ce42dced5db31105c956169174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ef3842e66459bf2893e0adc95e2a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39f3ad7d5df0f4f842ff3eb53c9e79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a80f27753719a098bdb343ce1e25c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d2b8dc4cc78325ea4164177e937f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d369629e401fea69b16a2b8072bc6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1719abe528cb9b322e11bc4c27dbc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314340dd1e1c307a6014058395c2699a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4eb587d4f439a47f8e10dbe241051182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ff39d6789f8f2d63517ca14b2ddc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d73b26978e8eef1c1b005b8ab51ab6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bd6593bc940811aa90cd4a20715b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bec0e0fa9f41661b3c9091b9494e3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fc75a215998f9642bca1135cfa6df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7517a3a70e48b982a42bd96c5e5cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fba0ecf2d5175cc637b70c510ca3a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e40be47ad545042e3604b31832b64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffb48504408289d4247d7ba882fdd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541521433a2705ec67932d3060ce4f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68771a8dbb38f5b531e4f238552f4a84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d92320f2034899d412c559bd83cd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c081a81606d49545c7f79efb26fe67c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fd48c764a9d725bcd7ccdd99b3ee1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bfe68aeb28196c6893344dd112f61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754f54a3bc5e4173268b4564b28f285198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e09556827aab545abf5aa2263249fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44f478349ea9e5da3c56bfd503fedb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28819c3e79a5b473485419e3785b9eba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f7c502b1c586b6a1ab9cc273de85e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8524f304a8ab809fee2f457126918203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a64d31fd77bf4f356e4cd029f847204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052099549811a4030c0eec5a7b09766205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a39ce312b855aff9025917c3c9d50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7729e441acf55ee450965d28f68d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd24d64180540e074f45f352cff0ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa68ab9b9eec29aff1103eb35dddeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474e54f9a191b003043ca5ca85023ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844aec214cdc08e6794247ccccef133211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f47bdc618f3b80cd095389c38d891f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6637b48a057086bad403d223fd8d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1054b9fe3303f043599c30390418a6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8474532ea01d4b08d4121abaa7e9f7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa7e2a747c0b9a4229d97b00c01d01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94266ea0304ad4045532bf8620c2b23c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dcc03002cb7a675c8de05ca674b1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd41b31c8f05505b37f9fee645145c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34111a9c8ca200e86cdaf5d7fba8efc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00813c32d0070c15465afe8baee5b5b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acfa786814c51b10549c16f018406d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c21f7dce95f037f60cb4dfc970bf42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bd88290fe9892f092ce4d78b071a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee006e76fa8f40f7b8661e10317764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe02a4d9fca316f2a63314cadd89dd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bfd51822b9eecb7c8c3bbc4314a57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f90dbc985dc9ee1d9fd5126499fbb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e36048b0ad9f8e561bcae5289d940229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e75557f8a348ae1a5adca4541b1067230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c26d984f19f11057aa2be0fd5a0c6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e3733db5a40f0a1e8a42f27319674232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228f35ecf5ce875dd65856248ae21af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6273fee2c8afa9c4d71605abaa9ce6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876101008333fe470d9440def646642235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed3c463e06472113566c742e2928f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50ba8c7f414ddb9e825396cf13c2a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721165b1bc461bd4e6d96c438a7fce82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a60ee1d812201b814091fa061a4ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2610a1b1fa215545602e74947f9f52f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ea471482560133829a8d49219366e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f1c037303af3a472c24946dd48ef5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1c9a4e42091e82e404d0920d4d0a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1b7c1805f61b35a15ccff60cc8608244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ced6b37c1e72f0d8494c76a4841ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b772a7b9eeecffb6fd00f9b81abfe1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1da0491ef02443f6fdd5832de07778247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e21e343a2d4acc7a88282669af41b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456a6886c96940910bb3c8d38f3be38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4748e8a007436a6a0f21e1c24da9b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73119c5c1accc772bb5bb42a8a7e0ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b05db3c3cfed1bf002dd5b4e2933ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1003456ba109a648ccea750f9149a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed395f3455f933cdb85f0e8c6dbfc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db66192d9cec4755c341d53d733306255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887338f64c4d7488b06b8eb72c2c497b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588e0c3d521515d0096bccf38cb4082257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a2d831a386b56b78b6419698776cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a8cca9af2e3038b1b338e97d85b74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd823aac914bb59b6fc9cbbdde9ecb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084ff1a33ca7e9375b6070464b4690d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fcdd14a7779d48b171a3bc3bbfac1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91d8146f6d28bb415545c8405f1866263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30464ab104af2677c651bdcfc7893b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611fab00394847b283dbc3523453746265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515ea0257994b53e0e589a36c50bfa0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65613e6dd8b5b21a70e0220ea77265a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfedb0d79c9f8b3744a90c31c089968268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa41fe0718387a80bf93dddac2f82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8c749d1d746e6767ef9cf66c726b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bf52350ebd90ffd57601e63bc66d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35889ace2a5ce92b78890aa3b6b933272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f7df0b842275a1d83254517bceafe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd302ae1dbae29aa0e7b3c94d764bc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac9bfc11344c851392725f4f1fa8c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9e93707b7fb9d33c57ac3b2177767276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4317d28076c70882f0971ee38cf88a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05882aa53b2f74f4ea3516207f170833278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6b471a8942cc9f653cf17dc2cb69f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7cae888f2dc40e82ece7c70e95b62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc253241422535a366953522c5b1956281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1a285b79b60406e2bf8588d01dfc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb257c5df6c5b91d9edd7eb2af807283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866e056c07c98d1f49d4c91807a13a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38444e27102ffdd38d92fba75ee17cc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2beb28b6975a4bf19f7c2842887ce9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd94bf22af7dba03eb654de1fc193b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712581b53789d0ab508e2c5f5ac8e9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ee385a30f69ee31f3d46b07343073289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16eb225f2d3342c6591e42d23dc34f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e28bca256a75a4f09a9eb19229cd84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d625cacf37f9ce2df38c0626a078d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb4206ffbd8798f0eb1ac2972f3752293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd2f4d806af80118d4fb2a782c0513294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49877f116c951d368415bd1acaa03b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cac2de155f714ac039636711b79c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9965c5801abf8ccdcc64fd1787e7443297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455060158a4c189ef3467161cd37c63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff93398b572513ffdf8483560368c9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf58cffc0b248f8bc8782b8e5a93ae1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0770588a3745c673b4a08cefe2858bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2280d115bbf9a01e5f27969d01dea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d0434c254a809d7b2f2afc98de1b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49704396e67d055c508955d46e4e86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a32339c1ef942b30d04c0980deaf0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b91ef7cf6b3f55a546c08219fa92f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45b3d7ba168cf24a243c2f522e467a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e5f263cc9b1aefa9d551210f6c435308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f94b295015ef81462540cbe9f4d5d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ebb6a6ca004c56d7491851d455c87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325f653777c53d50dd07823aa39c08e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c755079f6f99bc403744294d9b3d88e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3cfbec28899ad90ddb553a66c9a81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019d2ff04daa2682026d5597eb2fddf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718d3926c42d557392661d63d7887d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c689f80cc5b855098dbefdecee642ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1dbc6e0c42acaa88f757f2e113f02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15c56329f7c6bf53abbbf9584f9a64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c9baeae490c4ca6186ee5d0577dc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b21a1f2138b061e9d713a78977073b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f4b38f3ead8831274591fbb53b4f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843313ed111f5060ea185504ab09f9b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d19020555059ebdb6088c3b503288323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53d975b8dcd5f8a1ac4ae2971f4e81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598c36fa13d84d7bdd0c5d1b17e62a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a954cd2b347cefeb0284c66ea5cb32e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afa0705209790dc31be124d55b651d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc7c53d53d147239f9575d2c7d4a12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c25f169331bcd52704b4f569335af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fff872b425fb416e9d8340fc64dd75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27041d73d2cba30e6987a02f8fc6a45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d52da19d3fa3c40fdfbeff74390aaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43909cd9deac850ff24c3891bfb336333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd9d88b9b21d166bf9a66c5c557787334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b380802f413d029018ef2df46ab031335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db358bffb08242c3719f13a8541394336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36dd544b1c915312e3c96bb62558a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f204c9778f7bcdd13fddf139c38002338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e392fd05a82b99db6d24af5b09c7d08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbda69527d778f85b9333d30bed64e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c0314bf811d5cef2d88954ae5cc3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69c6390c6f6bb08c1a6b08b19ea5dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc649dedb10838c53f3b8e20e5f8067343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a24c5be6dff84758570913ce057ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cabd7cee6d728e42c855680823258345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b206e31ec6a8f49f95003c64b9e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c30e216418cdcc560fdf5a318bdb0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe242d3218c2010c067fdcde0442b2c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c001c25c744f847ecd559cb7f26c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b65e5dbc7ed011448eca77f90728c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92c236027df7d30bfca34c8f4d1779351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecbaa071f63ab2d09f1d960d9c1fc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f6caf05edf8cb0d0f6008278f09b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aadf76114cd2e85f51531c11390b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145ce46dc2dfd26b28c73bf14c9e36f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765435394ad23f7e8ec831eeef3b5e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42f05f29a0e25ecc6145e4f72298a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514de5220961804474241c2b3511082358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fec00c678889c3b69157eaab864dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137fefdde571aa5c08462bdf4de9e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd585b38c8325d0722d6812959a0742361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ace8e9518fe7c2ea03fe7e973d38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d85cebc12f2a9a82c1a06f5930b6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74428622140851ead32f053741069f53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7141d16b0157b92bcb7741049c2ae7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b5247a55a491a2a77004bf618b220366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcec7e37651407c5b57d4327a1272f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b71bc221ffc942f9e051886bb96c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d311fa6b7796fda879897bdafca83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cd2423028d78ee26f579745248386370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7948443bedb37636cb31c0869db3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a85be057c1adfd53348082959483372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426ce8c99d4734df59d6f97958e0d99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c787aff2e0bc7914c61b4c218ec91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f8e2bf319ae3dba4ddc5b9bf46aff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57742dc6e4d3700fce7383746418b46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc8fc24f119b1f4234f963fd4558d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc52526292f9ec52df8860a08a8feb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73671a965de9c3bc991ac16fe48f7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17680bde579041c6e23f9f15f79fde0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f66eecb58bc24952f631d83d9a1f68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c7a4c7cf120ea17041851943a31c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d039babbb8ab976a3ca900a0770aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c5f98621943c6e956d32982a9ee95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339ae95888338bfd1ab01e3ce3cf2b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d8c2afa15527fb4632eb0b908b791386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3efd8370913a27f6596cecd6948a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b56c441947c08dfbd6636f749aac3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a52113f8fcd1882aa597988434e50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306646f806c7d3890c0a9db6a8bc83d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c4af5c4127ff6b8ef0345b1bedf7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede9191627e7775b0d29ba62902a598392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b885b654e556f58f608dd015b3e1c32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd42ec8e8c7f0e261192a7de4afd20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5251e9a976172907f76ff9429b61f2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72606382538a07de4222f834281bc4d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1949512443850b7de1d85db986e3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1f5bb0b00883036d200a3852d26a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e887090544c610ae40bc2647e9482399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48179ad7cf64fe78c3764a94f8878c87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c50d2cb2d54daee2380e1505b0abf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632400dd50627b2b0c5cea21b9cfa83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade6d9d8e775567158a40b3e0cb2370403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736afa5913d7a38cb2b49c6e7d8a3537404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca4f580ad616de4c875891d32350e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0127abfe953711fab79139f1c3268a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7266646d3475d8f62d4da22998c08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2293c17cc4894581b9a3dbdf92df51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f2df0e15876bd369db67e4d86614f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590283529c53911d70c386810e440363410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32232886997a033eed96611240fdba0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1a2fe80308c33da096380667d9a2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb463107c9b669087335262c2a3356413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428051ad1eec3d45705faade39d7e61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485f0116d2e654a930c80cfb91898f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dc72db637ab054aeca515ed377daa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891f07301590c0f1969a2786adb5975417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56792f208141a142259117f8818d7c16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de7c72f917a0d4cc9901da44a24f9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3667eb46887ea845eb6db6e6088bee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b962c2bc6a283ae6d670596cc737c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e5305637408603bfe057179ce8bff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158227a76619b0539ecae67335657b92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eac69ffc2bc3a3cd54e567a4ccee7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60208babc67d8a68ec8e70dd9e7e67b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fb0758afdb0efc9c418b008a59755426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba38412ec867f2ad6004afc90f06c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daf42c7031b8205757321af03d8110428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28185b116b420751bb9983f4b1c10ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc23b47d388a6b3961813738f90641a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29f866823536105f4715c945dcc464431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b50551831a0fc9ac4c5d12fb3fc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9ddcee77c078c9e0ea05fc95e576433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cb1a6ea77c224a61d33e2afa59570434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca81712dc350dd2a53460dc6397554435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cca080248df51bcac596c81f62700436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455c588a3f643b061ef1b1af7fb308c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8581826b7af9e70b2745e2b7e86bae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40595f62848094a0cd18260983fc65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191775c2017a11a7b37a398fbff82f52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0d3096920b4802fb4181447010e34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c6d4d7dfe1321c66907088bef163442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18c1275ac1a3b30fbd4b4365ac3551443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0773ba628d360675c193b3949ae4f8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e6b85ae86cecdf8fb1d812d3ee600445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439789fcb975da7b0e231c84542bf8b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9504082d28d3ab7accfe03081407fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e505b510a3256438998b8c2ab661666448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79b7663f8f925dceb88cd7964aaacc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a17318ef35c3c4fcf756a2e7c9c49c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3415b597d9ca63c3388c335e21390451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9404d9b2154540661418b6e91cc104452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe6b0a9e82181ab329b23167f7a25b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05798c81727abc18bf50b1fe485e89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000eb136bd96681a1d5441fa2277d42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f30cfe1af49fecb7944717d783baa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383e997fa535102db5b3079f4d5fbb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d079b5f5fa56b55e19da05c75b5801b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf417761769ca44798be9f0b0b52371d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb147862d62a86fcd6661eb5ade41e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b778e9503dc82724bde1f11474ebd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f841c764264747581abffb0772095462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc621fe307234728920ef801a4749463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba514e9b6c09624fbb6d1854f71e0e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28cbb2d2de8fb1a74cf91519f9d50e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baece2df42d845e097346be1839495b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a015dace67d329b3548777e6e4f9e31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65a25b8e5eb736780feadc39fa22d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9d2d783298f0064b3acc4ad8e89ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a04fd7191dee7523055afbff7a83a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bae86e9f5c253a8edc7e29fcf697f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695d1abd98fd33f7162ac708519d09a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead138d6c605c5ad40a11315bd66560473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df31f5875a6f135bbc5ce796bd561e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb85e3f481f41380fb5f9b6b7c77ef9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ca31abf0ff467d83ce12f0da6fc61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9ae3acd7b38a6cb9811edfbbfde2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1ac7ce28286b53434943d3c9df3c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0a727f6ebd4504519daf2ee8948f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95779bd98f57c91683e1104d75249439480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a0a8531e957ff22e48bd762753fcb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858a7db44865a063b02d3406f08fed8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60ad04557d1bcea65049e513d9e2fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c105c3f69d942154dd708bb79c10d23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4e261da75db3509c39059e9929914485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16660a583ac48c4aff924ec4602a47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec28d6fa0aadb9d6c3241c3744c2ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e115ea15c538410978d6e82ed3629eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57e1f2417d68a7e19088b7cd1d5ea0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd545f3998db4b6a6cb87837efbc34c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aad63aa5e66c362bf4465995bed6c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdb0c25de5bb3de4fecf3646b0a09c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74410f086b2b67cb411797e9d5f632a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2aac769f0461f41632af10a8a0a38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b10bdc98d238ea111a1b2998fd29ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579493fe888618689ea1a991f1e40dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582e3defc548a4d1b131ff7ea64f3b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153235d42ee76da5539082f896d52f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e2ff79eb31bbee5302ae0cfdc5385499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7f9b4438ff5c166893ad459c574a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911d994731c8df007e8534ff28e8271501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa302c032dbd605e3cd747de6977ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238e371ba095264fb650cdb97679f61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a79d264ad873a7e494c9f260eb3450504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefb8cd44d84439e9c6cd71f7011580505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8fd54168aff6625dd3c8ef06cccfb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed568b76136bc03e393842568bd198507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450563448c5805aa18a09ce059d7d729508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb98be34c91ae51ee24110fb7f00e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cb52c33d876c9d416563d6786a5d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1591edc1cd9a6ad8262706999f4ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27caca5dd538dad596775f03bbf90f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d92cc999256fe74d99a0f22783a08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cabb25303d82978d03c2d3339d5bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f642130d52b314582813ecbc785b5f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75119e2e6eeafe09dc7f956420edd8d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12de6efb75fcae2d7e6824c4391b8b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546d79c6acaaaa90c3c63f3182c907a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2150112ef34f89d75297b06671f6b99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e136c2c4fe42dec2b3d07858ed0d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2a66ffc119fe8473c07b8450f1a69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851b7d7eae0a1052c2d0232c37a5972522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e58c24569edf38e45f6c0c4c9f5642523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566755de010c2182bf934b7ee87d2e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5b1a10af1fc0167762e234940c6be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50362a1ff1ad2e00a300dceacd33e83b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4c7073f23e7deca930d1e9c689249527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12ad52041ee0022fbfe8db31b62c30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b1c64b6dc089bf3f6bde1fc440da3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4fa4c56f8592c27aea236e4878124530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb403bec2f2d616c6147c82dceee1536531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517358d01e113d01eb44d9f17498005a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44432ff5ef7feb82c54c21c61bb99cba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a2012b69ddf4fca9038ad24d08acf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f942fdd64a437a9dfb85eeb0688fca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85b289e58ac40c995aa1b778c66605536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c024b35fea075884f9984ec6512f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562492720805083553166191fdedda14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1409288ec015965da5777bfc6c4313539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da12296d4363497b178b01e6a1a1e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01d9b3d34ab5087124d8bebf683ae6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b67b1042da2fe8facc3fcc833a3b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546dcd487d667081ad3ec91e9b64eb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4d44d7cdfdeb04fd585e14db477ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12597afcc6c3d7b3aef9e5764d396bbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059ba8417f143000b29fff8cddd5bb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5908d63a2ecf86261fc895f873dd216547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2edcdac94033dc1d3eaf60a619797548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93644345fa321e3b9acc0ee04e6a2f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4ad37b1a5d35568a0fe71b8e8fa27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741629280b11e90398a50b5333bba75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94b50bbb6d176779d891c905017423552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46c749d4f0dea2820d1b87da97cd47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc90a07d02882ae7c83f301aa74010554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fea61f384565d27987412799027481555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafa7e0bf16ac8972899a7a7553bb95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b47bd5cc623465b82c9522ac76463557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f0880431a5cd5155abd2bee47d612558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a0f61162a1f88c88f91f462f39f5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ced088c4d1b154605cee4f4bd292560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c4377d166796786a2915dab22a960561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c2b3348570f2d678c34f1f940405f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0584a808c94b05383924bb6ab6796e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932a062d0f53a10ab2cca2af26b53d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e76282a730c8d4ef6255209928d20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e6834bd84eedbc07de1a4058a6fbb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024510c801ed3cdd4c8e3031626395ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b09a6be8b3e062b1e073e235b32bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48a2d77f617fd003b0f3f3c5315e99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388efde7154d316919ff9aa5ce67ddc5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153665c0423c2dfad13f982076d3485571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621949efad235b868d4aec993911f35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243ae93fff68065d892373067d91cc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe9c8f0642f9f7a7c43d4cb5505729574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee90ebcd135121bbdf9fd3f035fd26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43873c8a84ca419910fd08f4d29b6f7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a660d111faeddeac1c5fb286f9384d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914080f53380a51a2e8e7afc6574890578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1efc1394cc1595ccd847142f7fba0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab4acde19b769c1ada005f0724e4d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbef6887cf028b7dfdb4866d7e93ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c25c5ad18a8ed0aeea493e09fc8739582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76fa9baf7521f14cf14f4b23219755583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7db5ebe63e6b750c133c59743a146584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bed9806499e2e33e1d1ed57c1d8ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdf49fd635dc4c3426dbbaa562021c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d3b5d63ff96076ae9694d0f3c9f03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccdc6c78af1c4e59da8da0df05d388588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458e1634144009c7f3e37b6ef5f1872589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b07ad54a682cb62df27f93d61f255590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479ad8072e62fdababa72095ace094c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d7585e9080b5910372e00baa81359592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780a4963eb9b4363eae846e9ae06566593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae622b7768439bfed0bde03af51f35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd168339abbca16fb32f6ba2e6ec153c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36047c69770fcd20a197d23527019e89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcead5f063c552dad7d4123c89ebeb8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1aeb0ccddcfc2b28ff0e86f06c300598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea9a4a41f4bd4cd08834c9b0133430599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc4305c9d638d353c2a159398d8931600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0744733283891a706c0463aa254c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339ce46ebfa04d8e03f954e438a1303602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f503475a6623381cf98c69ba05bc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7540a62c98e6e66fc05a7d33d2a614c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8879597ace8e8ca0d9b90338551a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d7ca152dc81c12a3e238804fe4686606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f61a859a1e499477b5cc4cadf56b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21ad47bda1169679b0003eef3b9ed9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873319ec768ac80fe21f316d5c49ea6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcf9ee40c7d2e85528594aafc1528c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af15f8f80e311b72f8d90c8e2a8fe3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756c2220f74ae1b0b637362b34d4821612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7aec5d8fae261883353223d93eda7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de6ad34f872cc5e75a2142cf5c592b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14464fd9deea6983e1f15be15795d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7916d26616e49a20e029a9acc5022616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d01a8b566932321f67a69337e76e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4cfe27282c9963e4690222104cf22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165603db91d8b17257d6c52564f437e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b79b3d6d6462d8d6a990e173811a08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9f03d391acfbc6f3edd2d7288d1ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26cbbfe326862fe9d3891f510482f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55115a5fe6a82c4c08895ce3629d0ddd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f045d8ae89714c924453de29977960e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69364bd4f5ede61f5109137c06066902625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c3319bf8e325d7f4d81737d9c17e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a71faa193eaa6ae21536db98e7426627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737502be9ff2a9b9943e86c332efa63b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c6d34d9e1d5114906f8eb4892b457629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146b18b04700329cafaad86ddc5c8f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe41278226f9e213bd4b938c5f76fff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fc56004676857c3b497a556cdabbc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4089f2d2f65fdd629493263e193f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a141ffec00eb49dc138c287dd570b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6e64b61e8dcfda725e6cef6782ac9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404126c7e670a563fd4219f07502d87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca218ae3dafbfded9fb6bec80f7e14b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdcfe6d0927ee408ee67f544dfbfd6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddc19e03760a146ece5ef56c86242a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719159ffaeccc9552113ed364e616e67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2f1d63c7416d1206d6098d1eae58b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f35cdac2469f0a42b5679eac4ed53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b1d1da1e59852b06a77fb039f1264643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada524aaf87ef625c111acd1297d4dc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039c796727724a64c9cb7418eb5ed3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafaf8848e56f0068bd94797c08bd78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca2bf1db3c0597693fc5263b1fd8e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e71fdaa1c808a836992812460cde6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49614b5015e7859279124978748634c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4a3a1842a3df5d614ddafa19a38a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dc23e4a5683719c6af3a9e33d5f29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2f1bc61f7dce32720379ad7cfc3ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501089c469e570f133e18fcab9d41bbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9633bf8552be0255dc549f783c741fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3209d5b0b534ea33bee643693d95f7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64257a8426e056ab1177ba1159894aaa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e147b26fcf35b32c61cf9b98702c60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659ff5c9f7a7bd5885f7ff3af843265658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cdbb59356c4a15417ea202fcb4ff9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46556bc75e0d84cd0d11422255af3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9ed8808b05caa71ccb894cb68a3a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd8972634ee63fc89e79190c697ae9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03522d089e40f3e62a07c4ccebc4a94d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab961972e54952a2526390bd8410070664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cfee62d38cc347ff3c9ab28dff70d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af84b88ce2eb11649e9232fda31652666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc3b6dda17d2825a6014599ea388d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4b7270bf238eb689dcbe1c750ac6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9a9708ef8dd927a084658abfab435669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbda2fd4fc42a18fbb88d990fc7d09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9958fad2d5f60167b5ab98d15a205671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33220a5279cbba7db2706b52d3d8e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b11ec9422ca3569eb2eeff1e49cec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf997dc44e71366fd2a357ad2df4bff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3fb917c1d276c2bdcbf98e187ee3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e8a9adf63c8afa0bce26c4861b2a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977e6ab04f1d32977106024e784ff7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aabd5e841d6c9204313303ea0753cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a049650eba772fef7e215e856313920679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856661a8686a5a39bf6a87eea4995a87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6146dfe0865fc2cc67d12448d1c53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e9b95c94014702dc68704145d0b06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659e2780d5ce51c865fbb071e759ef6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4194dcef830a0ceab3195708b34ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5dd5584e71d11e3de3598b1e2d806685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8252b5eed278e0a54ddd4c3031cfb56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec595f872dd337539247f249037911c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418ec65b2c0a151b640b0f83b472b59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7f683386fd4226c350520dbd38d70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8fa5e24976d9c4c5f811ddda863f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26583b0d15e08f022474dd9abc6ab2a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf28565e9d3c048602ecc808aa878692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de08656f6afcb20dbd24fc4cc1b6a43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cedba930ce839cc03558fe0b706d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036974a6e82311985ed0daff330cb28f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d03b34900cf1a053ad285618e7cb36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646cb1ffd04687ddfc711867a4d192c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eacff871815a15d8d3628188bb28f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7578da24a3e22254cd4ce32599d028699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b2d3a5d199b0acf6d9bd7c906482c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a2b45c38bcedf1bcdaa34a67aceb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f38d379292f35763e5c46cea3e565702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d86003d00edc876c7d89cf271443703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3dfc5a52a618046a5427588b5f9f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87043f7ee6aeaad1074d79eb16f2f9ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740494ea49f85eff1642ce6d8a8815706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9d3466cc5586ed7a709d9285c830f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91edc038ebc0879d0d2297b1a6ae669708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c02d9b06abcfd88e5c940971175163709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fdead9fa3c94276dd6c3643b00fe4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23beeb27e73e019bb13cb25260d27d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a387c6f155eec6a0ea06a7b951d1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426739d095a9dfe21ccf6ad0719aecbc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b54525f9c9a9dfb3cb9a89f74e028714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c15e09a8b84d4ac39952f7e4f4f446715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a6fdfeab6d2c425596430c39c44c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fa832eaccc6740659c24a8fe2c65c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218a612b81f4c9316a14697f799a266718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4e6b0fd6dc871cd65b67f7c0b0d8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f17f86a53599bd67a6e571ec083246720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9462abea357b83a758b6fcf1964ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ddc6c82fd977eec1cdec3ce190ef0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df0839e7e9e49909970e617bf04d4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0c37a7fe9c0e832d3aa1b72c06134724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c9d1d3500901cc4c42d04c873943725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d9cab5f79c982cc93cce4a05f7443726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921655105f556ca1e62f726d1350c42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706584aacca4526ca6ec6307390c8f20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a7a1f5fb0beed8bac828bc9dcdf32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42b4035b4bf22bed63cb0bb2f6db23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18d0552e0fb932b3156e74078d02cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc568f9be6ccddd58b560f8662692f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3bdba1b7a665fc1a2a875d4d6a4fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc985efbb4f5fbe5420a16868a11d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a58296ba38ce0cdc5674b2f03176e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a0a8f6586b22feb10e03d9bc0cb87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c864e640963891a5fd71852eff35e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba175001c087c99a2ff9fe235b267738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a202c1bc68aaf157e79dea8e7a9420c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0ec8a0bf859dc3cd9e698f0262f63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee07d0feb8a931a391c69e07fe072b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d524db9cef015fd1a46071d6fbf47e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74924ac07dafaabd7e1c14629aa90d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c14ec95a40f42579d82c55f70526a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d48273727d0cd9a4a276455f2d0b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db18a72869f824108a1f5eb4e7df21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4d9d23b3b477de89554f45e5cf645747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151afb097e45645a7b6c1094f740b753748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b416927d44a8ce5bc836397f542bea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb19228a929de692285782f85d6681f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfbe0e3dc72cf2f60f6fdca2bcad15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71d079b1bd8bd8a44d650d65879bda752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedef20b3e725957fea6dfebbb9f54a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb317a08f3525457901a0beb618600754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dcd9175c684ed18c3c8670ebeff72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddff0e507895abedc7c2267c31ed803756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191347c76acd3445320f1ed74bb3acfa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043f63e5fa0ffd75eaca7616276f451758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e535697ec76d686b3493dfaa2352262759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509d56b12e9722ec81f40cdc00ef155760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850067925a8df3b915a0bfdd37998e23761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c103c1e2e2094f89e29c1f1803bc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161191a1ec460555b6abe5adaaaeb7d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9241bde263995da4e2a1ef9918ddee7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b524e2d5b553c8463f19f50739f0896765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473001cfb410d3763c2c2fcb828915a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6875e0ce63190ee9f53b345d601d178767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1798b16c9cbc15d91be0f9f5d20931e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50151d5261f542d946ed53b1983260c4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0bc18d5513e81014470c02f8727b5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9e388e2be03238480a0b6ee03358c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befd1c6e96a66944eced19beef3d36f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102608ae302f25ff42fe4507b79b1a12773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a217cd8b3e347368a676fd7bcaefa66774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe49b8f1f416cecd6fb51c6bfb3f2e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad0bdfbe81d0b7252454eb4bb88896776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917866c093b270448f19b30b1b36d305777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16a307651125da3ca67350078bdf56778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b2584255b380e0b826a5bfd6a66c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d792b74bf1a17545a317776ecf984780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18a875ae002b24f38a6a987c7762a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93eb7c32fca0801538c670841cf928782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56e8284ef21cd9b9aceaf3ef31fa79783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60f1054fb2b6a37589d31fc513348d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188c93d134b62dff62b9f454e23425b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217efbfb7dbce2693a01fcc59d7d0a3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be32e8ec4cb5e60b4c4c8d4928a882787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ac20d07296667558fbbf009c3e75e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cae0d3ad00f26d237ce838c33107a9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646caee4426b01875b0c51aa9bca6a4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192202596f4a52381edd266d90c31a2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8ed21623a1f9bfd76fd4dc8cdb6ca792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8e6e9b9c0d25af63fdac09ec3aed2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5fc5f7460cad267013ab58c1abe08794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ae9852678d96abccfac09a0548554795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18443c8818021295509d8ad3b62c308796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53aab23de0bf7a91f63d2180c11272797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a6b2192324b19a2d8cd9e69d336de798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d66fbae156e6fcf0497ee9ff2576a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dfd98169a587d8934065d8bf4e5de800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07126f38cfc69febc5d4f40845d3bbf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b6bccea0b4927a32e55604a9a930802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f6ca5fbc16ccca424c50332784a31803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf055be65fe4dc793633740d47e0ba804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef1c39396c3b7a0f19611514f5a84f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78024baf2823b0abefc69c49be65fd3a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1f51ef33d79c083b6c176d75b16c8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0175a302e005049ca7c33e3c42c9757808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecef52acd1f12978a4d0a8efb8a4434809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf208c1db5c17548813211ead2b9662810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae18016f70a659ef520c7b0a988ba78811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f04eda09346c5de118d974ccf45d2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3078625739535cffbfa30c8251c37813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2dd83819f301eb7507f13af38a125814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253092df953cabc000163e4748d7f82815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ed2e8157f374a8cee26dc0cd5b8ed816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895f78f1ed7061dab84bb9cbf94133d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095fc669efcaa9321de440e8a17079c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904aa9d8af8852fe668ea3b9db0a35b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd1af581e9632a93d74cc800df3020820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d6c4b0ebca2e0639f74c817bb52f4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae1fad0a43bf17ef2bea3d6f580c4b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526336a1679f267841a7bb3976cf66b0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d716bbd1ca63b10a5629900534c19c5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bda63be9850cc4ccb8ec86add651a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041637821a36288c71b2fc2031109154826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791dfd6cd0d7d717d600b06a815ad2c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d83e2548040a665acd8fae97c0a174828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d05c802aa5005af73ddd627bd146a0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd013572683041f74bb1096f8c66d11830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5fe65f2a9956755c1bb9399aca463831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26be535e0eb39fabbf5a7f4d81d4a8f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5b381982a6431ed274641f1ac1352833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243974168f2a95ed4d365f86629855ed834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569079b774ba39270ab691d62d242f9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbf5fb79605e544b174bf88a8354a9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d56d4924e55ac18e6ef79e52b4370837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f88479d267f3611d0e41db927adc7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb53242cf49d87c9454ac696b4013d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcccf66743d69cb6c5bade8fbedce6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed732d229c22366f77bf3c8938af41841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078a90e2611f6963a26de02f12e3377842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa1cbd592c1dd1800874755a916f8843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abf7f7b7978a9461a47b13390f7bf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26716bb973ff53f8924126dd12c5e7412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988da7367a8df7bd575600655275bd8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfd01daa0b1d994e45e8a4968a57db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c5cac074a15947bd089540a325c6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73057fe322f4b92c02156b319c6bc6d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2660e0c8eecb6666a7e515b7a78d6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fb4496b3ca17e6d8918f0ce8bcb508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f548a36cc7f9a153e431ef1b1b27ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcfb5e0d55d967f33e25dd0addbbfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab85d024e40e76c9fdfe16dc69aeb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddf41720ccc8dc8d364ac320cb035712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9d13800892c139d29f18480fbc8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d16dfcad0db8f2eeb0340e3673a7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198992abb8275a6e27553fb17eca57015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e22b15292d1324471e164d7a63388816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efed634b42c6bb11db37e30dd0158217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20f69441f9774d64c4d0621e37fb2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72672b7260fdcc12b5d8b14f752ad719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5bad677d1065939626a1dc8bd590920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178433e881e0c36875a21430756aca7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e5c081bc1531542308e6f191e9d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376465b5041a759995fbf98f189dba723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baad9a33ae56bf357e93312e923a02a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eae4e8f5187b098b4c2890837c353525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7825ee479ca1625e3723aa04463c2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859ce619221165f7d2052f9a9ae035727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e9c7fec3db4941edaec3c2f16f7ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611c25e79ca6b03d038a04ae0f82c3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0f5bc8ba374eeffa547a643e507e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c42171c736ab42b4488206452dd0d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0210f827a43f95e1fe0459f7ad2f5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11386ae8ef5a9d36f5836ea71d65e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a030eb6c4b20a194b5eab56b8f1dbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e90d77dc95e3a514176585daa912035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350177d18e118f9d55af7cad86a06e7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7623e8e62863e70ec502a812ada27e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a3925e179f1aefc6d452c39a063ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79611b0886a3fe04c7ca6e93e00afa8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294f730bbbec20747158849b55bd7d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0f81447cc5a9313a72b5fb5024b9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a0e8dec68dc7e6b82b8372a1814cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb6d4e40a2d89a63a3f06df94325d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826319ca9f8034fe484be47c516963f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51b795acf5a368a8da40d2729c2a7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfabf1f3116174a3485d66f10de25ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f5ef61d461e3c62d6e6e1923f10f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8fbaf0c6cfb974c7bef01b306ad7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8e41fa043ce0ed865ae27110edec549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2144458a73a2a5be13524bdc315950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e831553591586fe8e514663348a5e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70b91cf55083050f40640052f5935552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c78799f13d1bd2268ae2043d8d44f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef8896e3a7587208c499ab182c632d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4c66c06cba81bf49f8b3560aadd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3487c9929e335ecedbeb15c9b3fdc1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6690bc4eb8d393cb3fbd9bd89eabaee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a72a890f1154f9c10eb7eed4d7d2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9140cb9ae9ea26d1bb3e39096afcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93ed576003b9cee616f2d6ec7a74c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849396a0f7a86995fb6b6307857b38c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045f6bd7d77cd41105b568c30f1980462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e765dffd7f9f1ad1e9f8df5afb23d2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae252f20fae566a389e40cd1597151964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350a963f4e5dc1b9be209aaa9f26c6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d38fb1907c16a441eb256be62344066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfdb0934d51e0ef45d7c778a9b4b7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab40667cf4bf930a2f4489b599611868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff811eec929fcae1c5af6f741ee9f02469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61595c34df675b585fd702a4b5537ef970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80985aa1081061e8e96b6bda636242db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17f75b80f471dc0cb35b5a35ef419472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149257928c4dafae61537c97c5400c6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e91cb186d6db761eff74bec7f0bee374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6342605c655fa3332433481e5ed2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff749a0a472356783f0bb9fc1ee9e21576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba378b36120cede4254148777c8c783577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f6a0a02d74cfc40e9cffbe507fc3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f42398c3f20c29c688d2660e4341579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b5d7adf82d852debcf8f8cc49aa7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac8ed91fca6c359f56cd78c829e42a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06efb426412d1909538d90a62c2c6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e59b1ac6ea0a89e6c3fe4e2e125d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b36a82bb99ed80a03175abade66f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0902f303bbd6bf15aa083d08de66b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cf77378c55ce318e724c8582bbfc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c2ae4e1d48de82916789b90fa952487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa831d6dd1d13540dfac35131b38e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42a3565ffabbcf31539d1327e0094b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c89f3b2810cccaba4b4c95505ed1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6772fafaa931ff7889a6839dfb2a0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6ce12032b4bfa92e01fc09c31a83b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322db53042e450fd9050a81b5e9510393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d477bcd74c86d8c8b657666f4015a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb7c2aa0653de807cf8cee783b250f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df08c5879a515111d634be45708b5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941bbbc613f7e1658194cd2921219e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8e8e97b0b7a75bcc4762d36f6478798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a439f8a3dfcc6ab15b92353dec4ca299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749ebd71479e6eb3c6740f99f6f82cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b753f22556d745074c1a55b7c9c359101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71848e3e8bf5b4260c72eda145dd3584102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adae994ca864ba6b1316e2645724f7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4d712686d6322f827cd6cf8361db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319799a703365131b80d318b169b525105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f87dcf07ac083a779552cda49f1ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e81401a5b5f123c02dd7051453572f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75352207f3e0aeea8163d728e4e1c82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f0c3b8179801d0770596f9f7cc9df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cae078f38f97537e2a3af51e21fc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f07fe507b61a612bfb566c537235c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c7771b2d41f730f52186430e66e12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e28b803f850061643a6ffdde1c6cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3508be5fe7ea1ec503dffe2c844cd2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9fde4b5b1dbf5736588c3f319dab7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c7445d47f256b5323c36e1c81f6b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c248c7ea81ddd73ba31d5a36853d542117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39333ff1d2da954b1f99ae2571fa4d33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80d54b356e905d256565876bbf8ac6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0df692cf416874a1bf1fd9d37b78d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762a1b377223a61622658cef3f42177121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eb0de9200f6ff4bae4351ca0732fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6bb0ee8080c6d96da9ce5c2399434123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b0d35597cfaf124f7d9fd6c62809f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251138930bb6050c77f362e5a7979ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefddc38758d36661bd2dd1b4d369ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069df6774d034acccdcf2ed75958dae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8e3cf23c7b21a42b4bc22843020f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f879d401f36cef5b2b89d74b9386f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c51bd3e2198b61b052a16997e745e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdeecd214264ec9e6e2e4fa4045426131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb199554569683f398954acdded3ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae21f8dc56d26d8cc487f8aff10e44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa22a8d10bd50405a26816c5cda073134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa99c1fa1b5429f5448d9b0d2c30124135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a6110dfe7c56bea33d33da85b4f29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2231f4f6a876bea8180fa653376f09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426985e3d8ec6e2b668ce4f83528fb59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07f4717870bd81c000f6a5ab22d406139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aad2df66f9d2a3ce08891faf9f31dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80c4f61a390289af42ddc01a53816141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53a44f6fcbfe1632eb5e256567ad6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a52d006d2f9e54e8796371445d5d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a501b184515a85a66a0ababd6bb5302144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0adb7b5864f91b3299740ab0faa033145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe032ee26294b71076673ed7444100146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a159f10049d17416b7a1fdaf712ac1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78744146b82e31e776f66a11a5bfcab7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3599527b322edf9ed6be528e1ea6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00d26c1c8366af5383b0ab26c000a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df968d0a78b44d37a41595b3adb590151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab28b4a5c95fa6361f4f21e7be3014152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d265ffc4b8781dc34e53f5f21188f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23542291a8cc9d6755dd916c7a46b347154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0cef7e8c25e13a62181d496a84271155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f86ad81a736ca8f3167946ac2e9a93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c233e7700e97c6eee2cdcf0f1842a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a927239c64c5fd8a4bfb013008cb7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117209e0b2243cb748cdb2c4905341f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca92fbab2be62f1cdd6d2e1a5f633160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8ce932f7fcf4718b6deed74ed6d5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812ec77c0d869ce174861bfbd63e204162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7f3a188105086926f3aa61f95d367163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdd7d78823966e7f6c5f55ff57fcfe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a887a972b5d446ae62a25617a75421c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bddad16c1303887dee584070624e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23a1bbddcc14a2097bda5d048eb2ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61301150bd8384e1148c7f50236de6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a12181e5c6293ab2bdd95b53f6161e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67578d1c9c4526723c58a88133588e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e85ef48e80317e49944ef3581e1c09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254c301c3c730ea28c75894e2cb5c5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a8268f45e0c048bd35afbf0640f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9908545a204b98d42a673db8b5da8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0ffce7d9b138559059e6b499a9cb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf593fa8c79f254a34d8fa4eca4a14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f3f5c0d3cf905b9b270ddb59a6083177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612662afd857b01016c49c252ebf7fb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd34c222adeba202f12a03083d7bb07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d9ae8bb369430d2f13dc6247e47f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9394024af0c9e776eda2d6b615bdc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595cd1f88c90fa1d36ffecf4cd1f858182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae177ff388a57877352cd74efe1cc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b420d7f5630a5c2354d066c604f6e63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900f31da51e38a4518290a0ac71d41d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19329d3c8e3203302aab263901b4d6ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bf75fad27d639a5d1df24ae946c8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3b847ccb7c59c066eee92810a667188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19973653e08446724e0880a0d437b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac35a45c9e32da2ee8fa2af302fc8c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fe1240f6f6d7579c50447c12bd116191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745f779c24c89a5a3e9e45acbf3cb26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0512effde210921de777aa515ab280193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0bfa01ccf9eea9bc895e2fa3741ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f738919aacb4f7a08ab60d5e2aaa8e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c0dbd73205071f9f98f5596012265196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc4f500f9a896c1b8edc2e9face53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54ee456bec6166b9b9deb0147040c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68847dbe191e440f9eb88fd06a4ceb68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed68f242b54c00941bca7b070343546200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b89787a9cd5d06a849bac7e02f92f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e12fb0d3d28da2cd634cfb68cdb998202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d825b7d31d5d5e732a84643ccbabe2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a77a0b2cc236418de15462d26c4d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f70bedc4d7b881d60d21936bc56a92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47354f74cef21a6a6c9df2ea7e91a085206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c4af11c3c3c46aa1679f72d430f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b9a3403a0673a807fcb56a025b6fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebf24482126d74036a2179c734bd66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1afa5301964768671f11483de85788210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0ed46169e3b1f9374082ef9f9d702211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aff99bad6b71a2b554cd0af070d85f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198ff405b445b3b52944e963bd5b5a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91a19c0cc4f0008aa5d5f8e2baaced214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6b0e87fa83479a7d16066b01c6386215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b050c96b76115d7fafe1a15206d532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37201eb9dee3b6ef99a83097306dc2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d382f0bd42a1860b3ad8aab107efa1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8cf6780265435f98434a74c35fa21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6dbbfaba40a22db78f6098c525088220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aba007723f0f0657633afb609f797d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf494e2760db571560b64deea021f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ddc115291ebd53aca12d7aee90863223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdedc7e4ac6f08883e79bfddaaa6881224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268496c852e74a165ec58bdc5c8d810d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c7db0b2dfcdad6ddaf6968014e907226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f2819ada616382e39bcd2dd0b52a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb80772a07245ea4f7458373503c62f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9a59bc0551e9ba81c4afc0d0ee11c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fb17320dc856433f805fd14b0a5bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c52e92b9cc327f9edb872377e9110e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a4d3a5ccaf6d807a13c7ce0e0a1f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f668d2345a4d174590f48a3759823233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ffcf7ac6ce1249ed8ffa5e9e6403f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20652109df9a127a048fe38891dc6f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa48f52c2a8bfa2412a61f467c90e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb5b3076e91e6a49ef3d885bd09a5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b10201a25e0b59597fed94d1e7fab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74e1264d48bbbe1e07cf875e37faef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8364f4e6da63f3884d60af3e81ac1ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a07d2fe207a8892fee816f6917649c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29f24e201a8e384f7838b85f2032ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cfb3763a8b795775b6f05811ae851243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6381312063e882e38a8f23b65f85811244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6233fa651dd5f4fc190acf57d6f35c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec31e1d7008b538d9b20a2dd5455e68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fb7ceb41f496cfc89f0f7acc3cca7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5716877e97829603ace13b021d9125248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7993055729c9e7d2ffc80ac9fd151249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74848600717eaa0e6bb255bec91a4f03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5a5fc5a1658411eceedccd29b6cff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e155178f59b453df0ed71e1979af66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a8849a73d8dc037c5e768487b245a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81b820b25a7bc0215ccb6bfde872ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd69fc356442f1f69aeb09b512e1731255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70394df654fa9403fa20df35b9716dcd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b685e1e5d3bc470c78d5641d6cafec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e67d5257ae1ffe377beb9472b00d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2c7cacbb7fbeee8adde06fb2ecbd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244760b40267e1a84df7d059475c801260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6178552327f802ffc5ddbdf6e770c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1298e57906be587534cca38051de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d45790d2688a8011876187ae0452f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cf8444bf1739b827066abf50d3b77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b2c7d94f038930b60d2e7d274c56b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090e0575a4aa748463c9007ccf5bb5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd5783c79e9fd1b4962a6a98804145267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb9db7656bf41d45077b803af318ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b81894b659dc182f6d4d3a65aee224269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5f07615b620d5021e664fe9844266270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d80cdede0d3982628c379b81806b38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b755f0293653d320b1059c24c54bf2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51f936e1e922c4f3886306f6e0d154273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8367dbea1fe9e234c13187b6d87e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24543406b61fe09f01fec36a85c11c84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e21fef0777f8f002fc01e42410c9f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a733726169664981d41bcba1fb97c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cac4ecca0256158cbc94379d0c39bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3fcb3c78233fdfe1e4d0aaed4ff41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050673fdca90b6a0f681db7c961705dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85949ce4c0d81c38752e913389a40c43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807d5028944b9cd20783c3c9057c244282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa65056ea46a271d677ba8581a77c0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007da9bbb3c2801495477b4f548b009284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc33ed52fcd9a493135918b3867662285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa657989ce73b824bd347f88db30e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c10529f1246700d1e6a48d3b31dcb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c39518eed922edd18383c4f886da67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89305c6f9163bc7f05a032f4fbc2006289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab974045cd9725ba9af6e1bd240eb1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1edfed7899dcceaba91c02e24c93c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9ba900c4aa7834f9f6235c66f34c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db413cab08c20f96744a9ae7ef32e162293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83de98da0f93a7aedc83da9f36d0b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464d3b7aa28b03b35b81f06bde671d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155a43b2d52d97c165d7c99482f23c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959f2f942ac21c188fbafd4c8f73bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced3ae579748be5a68bdf7c2c458640298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b04ff23f8d01334e6933c6bfd4a07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e68f7079659fca50ae39b0dfd6b968300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac71d5a4f30a1d0ff83f2e2ea608461301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272b5f1e01407e21b69964885e2c10b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fdaa6c3b2c1eca0f13462fee5aba0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeeb822f40e5f05d1fa5365bc6f4328304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69fa5244ebdbec63547dee81fb1ad5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75bb53b0927cc74921109c476fb925306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65301baa0a211324cefd8a8d3a6f40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af889b65e35f3d51e2effbd1763db3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b6e3d18c90290be32331b8eaaf737309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d531cf662cf890964abf146b2dea85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0f04a2974f610d1426176a85d0185311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbd63f845b32d2194aa015a54d9764312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85db108daa3f3147aefc9bb4157da0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71262ede12ba7787d2bb17a95a50f808314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9fa3662d790e931599799f4630f1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5bfb2a2d8b7a5902105157c6b4561316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3f2ca4f636b2da4458e2d8e195714317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3021aad4801e80c42f4df3734d5f0da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f943d7f2ab51fa8d22ccaa45e7518b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a242adbc030fd568ab1edce335353c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd264e4791d3548437333b7ee7e739d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ba775d38635836876c7560a498cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecffdc55678b1cc450067a06c99ae8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e0685919723a3456b75baea911722324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf9ce9ef1fffab9066066ca06fcc5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbe8b006f9614089ac370964711b33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c4f3a62c89c40e7b0e8d768e0b193327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962ed0c9d8fbbe3ab74e9d0be26dc43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79686dc2a6d7b666e135711d348fad6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d12dd3e67b2707314c478d3d4ab4ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b990db42d8472e062800ecc843ea22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945267159ceb1ddc4fd5fdfd3ddb8a00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd862075e6adcbe8406316abc9c0f269333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b2435ade9cdd381ba972af46e790e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afd378b45d320930d7607431468e48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686228e156667252d0fc0546fe8eda3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde05e8a98a177d7a607cf6986049010337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b500464f7d8d9ba165a5f205628fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e23521e37507fc4a4790a58f37e31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb45fd771e6bba2a724f19fd472783340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84458b410f4f4e756f27bdc9ca24207341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed496c56aac5a5d774fd858ae9fa631342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863cf7e0bb2121741667a5595514baf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacf5681e423c905991b5f27e1301de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0b422a811f6bebd6be375da95e12a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711d14d4cb1cc1df59dcfd29852808d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cf62df2984a6548e053074a874b67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd9d983475ace9ad6da625e61c382e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4ee512f4323a1b3714c723f84117b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26ce8fbd08de4f3f2dedeba8a5006d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cbe4c9ac51b974742b4f4903a066c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062ac94ec7dde6b532931a018c22f99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98733baeba049ab9813a6c05f8b6e87a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a40de1edd7c8791e529afe24b6e8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8fe2dfd7748112d77ceba5074aa46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01b91e39c43d26cd01a5c0e8570c48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d61ea3b6be30d98cfda9c118bda9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6d2c1dc98b9a3cdecb851ca0de65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe9ab406e24a494bfb4a92fc632707359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3cce593825cf1d4e9516e8a31b4fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74812fd1e12a16d0f91ab1d57aa74c39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930f3967794640a7553f4f352be03f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce20bd25827c361e5228ccc54d6c1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0163a00a35263493634001bfbe03b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06753ea22a823bc29696376a96ff7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3b09b3f3141dfc6856af83ce8b8e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad589bd2122c28efc9c4659c2cb60208367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa23fb46ac39f9fba3d1404538a7f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e3ca94dced232ab32745eaa600914369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6dfbb98268a80136f53eddd0093df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef1b293884de1313f1a1c67beac538371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff0a576bee6ffdc493b8eb7f9884b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f94c8a57ea51e439e67f271378765d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6da170ba5144326428d5a3f136557374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821ff59670c0af6f658b13f6daf8f70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb503a3dcb58cebaddb24752c8cafc35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22fe2f8b6798b3d3dc09cd9360b27a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3211ec5dc237d5a29e0698464ccd407378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356dedf5f08d3217c6181f0e2cf34c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd578280b2d090597bf0db245dab2226380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691b6044c5475c73881e791d778a40c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613d9c367f77621c634927fc83d8f11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79310efa94c410b07d2588f356cccf0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dea44732f8dd7a048b63d5c3ed84b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b3b36a8b0f36d5468558ddb0b6879385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd19242f6faf6acf62f8bbe3d937a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61789de3fb93ef03d3f9b3bc450493387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8189ddb1caea42771c33b839d4a69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb5a9b30703ec46bd3903f2080daf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae29cfda0b8547751ea93d2820cd15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf8b0f78363834f9b7b801ece4b00a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44100f66adc084ea5557ef5ea6e996e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22487c6bcbfcd2a76908bd6da43e2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e46ba048bcfa679b823e29d1adcf3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fb8757f09e0a1efa78dadac8f5aaa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a497157e29528838d5d7fdf27086201396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5635af8645dce7e102442e2ef22e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8164d24c744cc31d551df47495941398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f1e62c571e2d29b64939709bff9bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd3d4bf05b78df18fa5e17b36a48fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d6f557d1108e7b9d0e6f2bb7eccc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921da3ea99c97f3bda09ff93c9d2cef6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b679582c160d21b83739c4901c4c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa27dbef5d8b34e46c0ff4cec3cf0aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75de3d5c58e6a980db8334cbb9b325405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327934175e93daed1f4c3f2bf25dbf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972a142a316752c35e7e2ead98c5e35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78cd5775aae06203eb7366ac132091408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a83a549e5b14a59c4b9c199d7be74d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b7561df5a595315e9f7aea883fb94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ac977f43a7ae1c9050db11ff45272411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee3ad166ec7153b55e4a0b05799baf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d3b2e1ae75ff453ffc699b792b4bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803cbe9ef0108f0328cf0535df51431414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47587dd9c424e94e0127fb1faac66bd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6216c63742d0ca6adb89a042d99b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e8fea7c2bbee60d46d43c9c4a5ce4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52092033d576a3123c269ec88501c7fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dbe949a8c543d5242cce5b81074f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c7fffb86b5c20c5d45d74fcba4126420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b970918bbb082d71bb43e230e59524421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31307585d1c2399198ad95472eb4a0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fae0eb0fac42c1b2e87505155d467423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938f7afb569196ab0c6b9f87cb89b79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903f5db119796e0026ff0505e496d8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b456059d168ac8bd985f8f7e1c4896426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f77e414e913e371c48619227bfe80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9e98e9e4e230a93ec5a952d2cd29b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1c7e70924600d6d548b720055c4b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb97894e1c426063df425ee62269cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94ec903ed933eeed647aff13ebbf53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a67e27640aa8982f5689fd0d1e062432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e14dbdc11f10b43cda18d66d85f65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56c7a721e5f1bb82ebb9cb55f3b0b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66f91b415111d73cdc11009341a38b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc611f48bb5912fa183c1c8708fec20a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc82186d831e3abfa387f05c05246a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4a838cc4a0c3b72902754a966bf3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba83f6f3d8c3bcc79613cf497c76e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894804391fa76d74aace47eb6117c18e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd9fcbc6d1785ade1e97ad3ca1cf09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aceb2ff4a85dc1e4f5f98885dd469442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666f303bf0661bd048a9c01fdae589b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441931eb7ba4d723c7d022f7c6c7fe9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e362ae659869b981bdd2a468da638445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95d46c770f420bfb3cd06884eab5e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f66f3d3a98a17768975ca208d53a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b474c42692c9311afede53fafd8741448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed652acbee32cc164b3798773f84049449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f488c1053b612d93cedadedda46d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21520f349ca9ae3589d4fa29812dc572451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412516af81048d4bd944300830497206452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e88b0649e8a633b3a8ef99a93a54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689feae943ac9bd90cea72d213f24f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a9db29f84b11a4513f7f210974900455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79de1e36606d5677b3f10e6e2580003456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591b6e5caaa8740339a5e24717e78b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471f1b0e0107d59f61869a6d340439f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdf999b30ed0e2a84c3c554a24fdce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57add62deb4da7e4f9126778c1575a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e980194c04829b7df7b9b2ef7d3475461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932886119b0ae55f96fd78d4841e3a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4330d4912f906335929bc9f0a189f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2398dc66c979cfcb8f87ba0e3ea69a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bda04f8cc577f187ddf565a4e1f78b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ddba65cd1c527c4580983847e26b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e18d07c1a6bea42774d5ec732a9148467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a286670c613be1ea0301aced7f07ee2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c4cb22c4daa6c93152bdc26e251f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f3fc17267b70518fd447325ed6688470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720af4f35b2d30e07ab9b23ac337e19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49967efd491f4ff4b57be349c0b9c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a87a5d842599b80993a0899062e4d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661842da1e347180103e4dad12f82d24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee7940af4185a93b0506b8636cc022475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a245ad909e55eb41a2b1b42736336a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c227949d4bc4cc33d546da3a296e374477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab046392a1701833f15878b52d4cdc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94263039e0953feceae824fce27cbb91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fe1ab80060ae3dac771f1eb552159480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073b85db7bdd17f73ccd1f04922f39d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300b9564c3141680e8786feb9367479482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f4fe14f0c58133b705064511b29c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab903a563d0ba5009925d1d206b2cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dda73d4d267be90240c71cf06e523a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb3a32ac184f69c4c7165adc3a082c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc2c0fbe23c603aca567940f420d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb83ab718d41f60f02233f11aac457488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db839b7d1f66626290342e66d954dbe6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96207b91777a2da3b252ed526aad1477490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d26745ed175019114317a91a081e6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be773d3618448cf09a7ad432e96be20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62fcdafc5630be911d7bd4e49f04a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3315e98e9329ac9022589bc42d0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0201a0c2368adb87268018c0b8e7db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6e8c2e07dc0794c313d70a98477e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147d75f85732193f12973ca1f01683f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfda28cec42427ec238ffe62352c18b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c358f80e2806a50e9fcfac78fa7cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f01b3fba42bfcdd56ab92363cd54a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaac82837c346556dbdb3ad7b9435d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989337d083adfee5c86dd5cb87e1c146502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b08dd44e5175b540e36aa5b88d0dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34542e5234e2b79673549e2b859293a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b6b29fa74a3391c2d4ba11bb54ef4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b24df162688a8c8c5f97693486420506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b96873a20e3316d5c8d20e3eae7fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e419a33bb88205a9f49a327b07e131508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f72bc0b394e3f8af9422b15c77528509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2a2352af26c0b0d5f71b28e4ec721510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc60c8a1dc41d92bd3fb6706f6db00e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39799b38e1e4e617498e0704e8c6d314512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519570c62c4328281c4f531aed6da3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb55f978b1374f489f13a940795dde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357544329d724a0e0603d2a5e51b3c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a359c13648f1debe2f6117cdb8c107b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e073a42d0b9f53b096a9c29f5019d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c312e18330520fb3f52fcb7672ac812518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d51e16bd8bbae11b5725129726667519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56727e6b739cdbe317312085a17fb288520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27231cb17eee68f7153aa28a851fc8f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ab2c73c4be331fe43f8f7683f7bdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0c391cc0f5ff5c587d4435bc6afbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad221a33fe6524a0501943e8b5c76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc935b37013282ba75804760bdd68e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ce7ca0c9ceb5763fcd20fcd8b3aab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3546f6db27e9e2bef08d5f941383c41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce2465c64ab01e1f72845948deb3c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dcf74c0996bad02f15a47e42c66b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e81679ee3544b1954014b2d2e63fe8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3080dcd7c8b7f99db579e43c26bba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821c0b614bb9a58175361b0c92f6ea1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570e6de89e9227aa51121904856e9af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079d2d4758a2dcf06b584be4d1db3d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40edb3b208c034fac408073c76e950535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abd0f7757ec7b1bbc7952ffd29d237536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea368958ca51217925ec243a40df24f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fda97ac54a066bd12c94c27fd13491538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee16838273f1b369e5bf4fbca796e54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b5d5fc2ec654f347c2a607719b209540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935b1a7ecfd6e8a43da3d9853aacc5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef4c9717ae16cbb44c4ad15259065b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a202758f7f5212fac1ade91394efe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce345e7bc5850256f195caa81f8a79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c10cf3667ca4ec0f7e401904552645545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b424ad06283229dc4f4b7174456061546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e9127259069e3f66b769fbaa0294f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d62ef732068fb68be0795b5df0cf2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4807a31891523058b6f6b36a94adb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfd290254688ae196a02e659698d0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5decb30ddcc0b5bc46a74ea57ccb3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb28324e7af5f28e7aa16fe652f2e0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abc0168f26fdf8e61b4c41fda7cb72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572e35b60cd2c8edfdc0aba35a51ef2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec603f314a52b1548eb5bb90084683b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef36aa951c75abb7ea657df0d7aed20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51305e262837307f7971f751f5a440b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eb59a7bec2e9250bb1db51f28e4df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c630622a2cb728ad0009c3ef4f1ffd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39331b99adaac86e0e79c909df04976560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1801a093bed4b54c486dc9635d2284d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf90a4c52f716f2a16ed56afe485212562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fdcb8bfecc09076b358e7358a7818563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c6724233b6bd6bd2ef3d8a8df4a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8474f2fdd67469e1e4cde1d809979565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff7a07e58cdf905b49780b05858d2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950da63a6023c77452fd93815eed2969567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff571fa3136832f91dc57b6ca20d1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b295c04ae6f77d71850497cb09581f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e933d129630a4146a720be8455cce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adfa7e8ba887e2b6a08b39ba8ce551571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0580143cf678d01af3febea01f4060572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd995a338eeb7d11704f79a2fda25f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7477f14936a5a5e2ba596405be99ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741696ca8f7d8b02ea08d5998bb5554575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1c1f9c3b30cfc237bc896134596e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978c0383ae27297be95297fdc444f52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2600ed082f2eb84c9a23cbd01f648578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472e88b3f36988d0d93c8824bc36588579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd551021ffc3fe4ff848ded4dbb58b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff13fcd53b14ad87762eba32480db5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6ad4bdadbd1e6b026c396794229d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d5205a2cfa3b9f27b1239cbdaa4a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721447c92ef14f2a25b844747320c817584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e08767f0d14c971a9de80b8496cc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7b41cb413fe1f728e0c4fce076fa4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399656a7910e3460166f3a70355a5e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af608c683cd830742b95992f94e509588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22b3e15becd1a4705c70647a6dafc3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4baa92f558a74d2c3169f0780ba703590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32c43adeecf47b3d5783fcf76382fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6be66749d23800ea19106961aa356592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d7fcb0ec27b10993b55969aa2ed26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea921632394e6849277d2ac5def9a676594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908c10040486067ff206ade0a69a02f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d503d400382c0bcb1e4b99c3702a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd735e9235ed7e59f4e0b7c28fc2d4ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603a79be3813e8dd0a1a8b6826d0542598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9f3277a111bb38a402075315c7d88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3c107f9b3e7f2e5620ee8d6606e08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef26a9cba738f03c72f73c5944236bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966dbaed558d164f9696d5a9c603bc2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d5865325985066f2a0194c775717e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed186f8627c1aa8c1ff07ca198ce58c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782dd58cea6388174fb8a06e0ad498a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cdbe666e9f94b69023591235b2cdc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0227dd1b5dd0838ba2361312b43fca2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e44a9774c317722d999cf18ac58b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b8c01ba6775ecb851f05c958ded85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da872f1d9b63bd1a1aa0c0329a6ffe9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e188b9afe9a8b546136ea37f84f97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c63f25d8b57d18e3abbd1f0a99d86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfea00a0e54673555ef6d6d1a02fea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c93876fe2f08829c8cdb1d9f29e9bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f531da30218a34693bf24bc33ed83c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6323153168b6fb26643086760d6639616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61023d0df96f09aca97400ca9b3294617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a111b4048bd6af3613d27de1a0bc44d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f06cb65b1b88edc040762c058cd96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc539eb070cbae3c4d252d5554ded3ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a741929b508d89a1cc3760dafdf7c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762bdce67f9c322e924f08f1cb335e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ed888e7e33d8d91a38b4aea926178623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacd68c8277955131216b7614fb7f51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640220360701accb2ef93a8e88ee72cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198b47a3767403a95ac07801a52f664626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8806eb583c8d70ab796ff22a43611627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05a3c05d050f8f33034803242c43c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8a7e480785259c19f52182afba3a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b2b3122275bf2f206958c10d02ed8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303f807fe9230585bf53916e0b5d830631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ccc82a49c71cc4f3fcc11ecc94aa4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226f72a827dd35a27368e9a3e247b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216718b8463d1775109ed5c29f34524b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b66c0bbe0dfcf21833c554b9170785635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c82ca6cf38c23a97261e0a59e3080636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c8b0c63a31c5fb9d8f7bc5abdce0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f117603b0eba787039f1ba392e1d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52097c05f375a8ca49ff2dbe0cb31beb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07d8525193087c1dfe5c09180040c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee811e0cea9a82767ed155ae323dda9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf449be5a5cd6f746463ad16d7ad91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ca08911a1e82423e04c50d7c176ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8f8a4e908a14d8198746e4f7006c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b451d4f8888e0fe602c7af2e0d85cf8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801185d6f608b8b5ecf20433bf4637eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2797971629f1ae6a10017cc33a18b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d6813a563b8e37479a5159a9dec4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bb335d22b344897ee2633903c5747649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f726dc164d9a4c3523c9a425054ecb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b558a8f3364a5a50dedbad8e9f9dc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2af6d1d53dd7f154c5539dcb8b7470652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473efd30f425bd417e06464c37db1ba4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84c1aab2fc466d8d06403b59345872654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127f1fc2b41971a1ac074c521171828655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfda998b70cedffde04d7d8678e2a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986035af5465eabcafffab37865aa91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea2c23aab4feabb85df0a6b09037d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254fe8e00c91676c9a718d64173c99c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f37659fa2af4d214d4ccd84de7b6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c6b424ba45406ae261ee124bb9bb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805629171bc339e62e1782c599dfb0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d1801f9c6cf8be6b556dfa2eeb7a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88791c4a94648b60075206eb91f86254664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a021d6e53e11938c80817dda20dd383665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204dd4b6870c32b552009b95c5f0a22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43005a4980707a8f1ff8b925ba4f0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1047d5b16da45da2011efbcef5030668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbfffa0636d9d613138baabd07cffe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3361e702da2649601508068f33497f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bf28e46d2933fa02917537d8598f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb0528753c367eeb4607cf9240825a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c0f06ea767b6429bd85b591b2bf7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a985045f19dc851bc05292b62012d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada036be40f3724372b4f573e7133df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d15a832f6cf0686ced9947463f76c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50071638e401bf660e6068885271bcda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2dd647fa405c251515c5cc6ba2202678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a53ed6a31a2e3e85502165765f10c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a168a20eb4da1b0202c5ee5eb1364a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef0eefc7d3b6f8af47a53f64597122681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd90745a9f9da0110e82e54b754f1f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a2f60795036a4e2335c0447584da1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0cbf4a5c97c9f7296caf732fcf12f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3127abc9742cbb7e97553314c71d2ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de874921536a465c1a25d12617002f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e591d771ba94916ba2413873970be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da0c9fa3f01da0791bcd4145719758688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e209f2187a8f6ec8ec0d71260e009689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef6b47b29d7975a5d5e389f7d5b01c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046df00b17430cf477d457047b619121691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a03e613c3112373880554849ef0111692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae109b439df442fe48154f7ee214f78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525a1d214464423bd29a5038df160a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d3316a65a45699b77f072fe6544e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76cd8341167950cda07616e1178dea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2152e23e8968a5739b8ee34c18a676697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bb21b996813d3e73906ff6d8ab086698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912d3d9cc4a72642d098b3083cf4ca4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f66c4eddc2949013cd988ee825bac0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eb966d408ee42489014c95a4a3959701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27b89b274d3009ff2f97e59766c9c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344371c9f398f641da203531e894233703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2be488a661cc5a5ba573389e86baf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c628d105d5c44facb5a32c5aa62bbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937c57a43e59f52a759adc143152370706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18240c35d57e5734875fa30156283ace707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827651aa340416b5668a4d1749045f38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47db2c9a679c5ad5747397ad97fbfc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01a403bd0e2fcc96ef3b33dce1d4df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4fe4e69009db190419872ac372b13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e99e1e5a1880beeb2661e2d0548c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8866d290ba258ad0406a019ffdbb3e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e732e969f72b969848cb95870d88fa7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92f2798ee8060ce1a3c7893eb99817715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613e3f79cc59322b5e6c400bd2d3148716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a383c600e870c811444f74a69c933717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f397901f9aca1ef94e5e6c05f024e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da0981fa5798ac39fbfda51e13cbf1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59511868e63dbe1a0415d024fbe11be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92975fdc0f3f2a6967178a22568dde721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faef696f02d43408cd8a2f3db3c5fb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897aa0225593744ca03253c02c1963f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad73539a97a65f708d7caf87872ab0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397ee9fcf41b7a1f3c5a5ae0ce0fa5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ca932a4cdf34fd38c3fdeb6560f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0d23de9cc8acabaa7871c6f3f275c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba2e08e8f660e6395d584eca4103dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e27d476f34ddc1f62c18d7a23a608729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796aef465af0330893bdf15b55ce59c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee275e88948171d938c313ab5dec401d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4a0b22083a2ab5dc87a462f807557732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162914a4e93384ed25fdc3143579a14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d3430825801e42352e14741ecd282734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb904d4a67a360500c92b72d4b5786735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c34bd2b4d8f1fdf2c76d9569edc8d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f262946af645bfa5ea6e847adbf0fc5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72755d05ef88d9a4d014d565d015ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ed462429b752ef8f8e4f1f228c082739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa30f141d2adec1e7fecb570103f55f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871af2d1a0fc73a1b556b2b675de5ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d10c128131824676c6d8f08d7776b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93a39082f8f773dfb2bdb079bce888743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc51db4b3b74483afe4b30a6d08e007744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ce61541c0412d3c1c92b089f56007745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e754b29ff56012a3b0a9195ef60e49f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd2aac8962e6231c40f8f2761f0024747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2700cfeb1926f1a43c717d5a170282b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799ef0e8d81b31a00a179a4ce440ce2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef2e7ab16141cfe63c9482f121fa19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af64c734b9f9aac06aeaa700fa2fb01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375408fd1a8c36b8b0a8ea8ccd6af612752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be4ea6486f988bae2afa20f6def49f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742e8c6ffc780fcd4dbfa8f7ab86b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81373e0c5d54ef70f0a5b45d06f8f484755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cb8d8721e596524bf5e315db63ebd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac31af6c34d6f5ed12e6b8441d00b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7f87c54fbee2939cdf27a7380689b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344dc93cd3e130abdb0edf5322ac372759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05362499ca9b5ef4752703f4597dd862760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0c7eb1b8313721efb03fb4b54fa90761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f0abbc2f94a3e7e017a2665718da3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247db71ca0af209af8f132cd7c1b5126763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ba89e66270869675220d850fb0947764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8e497a91bcf29ca8ef3f782708368765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e0a0649517d51390f4e72ee964bc0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6378e6aa87d84e29d992ad3b4eb77eb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>