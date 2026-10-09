--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825d0a42a7d83019382d4b293b182751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f094a451b9566eed42df8495729dbcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe421ee20c37537aab6fbd131d48ab9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160cebae601bea318c011c8343f6e8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb154b6c86253d50c6df89caf58315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb17e6762723b89939ce2f06af525b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219aabbe26685df3b6ec5f6db296b607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944443a357c01dddba17c05cd59cb028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24970dea93c562dae0ac9918c9ec680e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac125cd6d80f3565e94fb1bf96c471210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512491b56cd070907026a6fe525e238f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feab3eb60d624053fd437956fb9225712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162720f15c8f318ba5863879c2b70be113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94203f4acf53000f53d3af05be53192414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b2b648f74eb99299516293403c1d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6806e0b82600a12c1be3e761327839e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e04207847aadfe7162ef3534ef9b5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64780a75451ad1da79a3c846d729a79318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afddb9718dea54a38c05c664ceb8b3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b829896584800c4928b4f92439b50920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56b963265475fdf715b9832c5c3fdd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a11e45827bf17c6663eeac70f614022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485112f07bb83db115e901172341251c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4a789c6f4293232a44627f18556c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abbcb85db89bd2f6e082329c780e9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f281592b99dd96d9ceae7fe000bd18826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09866a872e4ee423815d81a373c4bf1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69360a99fbf8ded9cef35561ec07bf6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc2a2d5a623db7123d7afa5dd7a23b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94092c72d03cebc683a918e22e4a40b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e3aa7337d8303a4da75d4ebd4b70331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5e86124775760cd194b130dba0ef932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42e2b1ae83b8e38e60a9ce4c4b43c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9dd4adeeab017a7f3d359f740886434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655380e893a970893d44575abdf073935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235789a116af19aa419c3f826c6bf3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e717f1561b32963329883a65e552537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f105d46dd33751342861d8706abd66838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01349dbb917ee03a6221373f9026d69e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87238a334473521a6efd87711c529e7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13412507a7d6012187f57abf89373b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5004d5304ae89075debd4a4b326fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d009f7edfa3d20fa363ff0629ef10a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364893dcf7dd61804030b64ef44bc3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c09fe273134bea4d5b9bab52123ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409d0a1795bc69975ab5acd7d08004746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc971eb54cd1185374c5ceb1aab7831147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ce95a15ab34308100874b613ce78d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e46092e0d2670edb3ecb1a4bd5374b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7fd054afb60e1c22da7d21b99e68750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f724a63a1d9a6c7b373e6636404ad8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c240afe0021d0f5559ac1a81d86b23052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74307710363b9447b69bb9d3b3403da753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee69888b922551391782e46947efcd454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fdc8569d82c33e31df34e0a289ed255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676faf9a314e670036981c8f4e6ec4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8ebbedfe57601fbaea78a4b7d914857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16330fc2a57e00daae134f0f0bd4767858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722b5c4003a31adfab88b548bde3f7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128a8fac25c18ece44e14e9705f1da760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb54b764e3dd7ae3c20c8661858f2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bccd000031ce8fa557dbaa2ab0124f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400974ee1fefc4474cbc1cce0042a48a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f086da7f48ea0f8eb555f5f466017a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14ef8ead5cc349b3af6da667f5b2c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a525df061210d3eb3de3701558ddf666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb114feeae944b229d4a65bfd8eb297267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad781871d2a6af0e233cce792c5b566568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67297328ced46dbb540e06e6ce029a2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe45abad276caa8083427f882491a5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf50b2de2eb6aa6ba05e083587379871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590756aefc6380015654a3abf3a4ea972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba86fab4a116f1483df0f28f02278bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9443f5a1b0f535c1bdc9262be5d96c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41bc1f38b2860660183c6d034fc9d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee36c96c6419f93ec507afcd3eb65e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9b28394cd14b31ca9fe778f6240d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d166080c3692689a82ce89e28517af578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b255a49d078a26682be20f014ef7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff43536e34dd15ed9e9525361c05a1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f66e06adaa085ad789f8576432a7bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fbe3ba6fd788ca814357601467bc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a6d5181d3f1ca61a5e5974e1e550283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52ffed45ed8514a374bd749655874c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7b28c059edf1458d0b7504bc3147585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1066efd78f5fcaf1b5bc8a1374cd0ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78983f245f49af73cc9dac48d58230a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc10fb38c79fb73f4ec449e0375a57988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd6d1fef95144a28b43886ce5de2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5ea416a273af660effe6a80929e7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db82819664ab784ec9b2466338e15c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fefe0654dd532707db02b4416edde992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826541ed0d6f903b1bb6c152390f2ebd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbd480d5fb1bf0aeba5269f542d0d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe6345a14828b8aab10c7f156e8a6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeee30ef6373fc0246371b3859b2c2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13acc8417f8dc5a834b9cbb0cee7f2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344529ca863659744ea9ed1be21c36e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dda70c3170f0516b6b421b89474caa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b473071335167496724b55f6f34224100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3563861b5e613a98daaa19669a5827101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299f6d22677922b0196cf94109d635c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd32b253e0441ee3e769a948016f3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9b36ffd3ff0ad4c3ed92e65349e91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66675302b72869e0f3a47f7131946bfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e49f7533bc8dc081e87853f236778106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0b3360a01b7f0467266a460dde2fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216483394ed6ac6298ce8ecf2530aca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc8e7645b815200360a081a8b5af19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75ab08fbff44e4aee80f204ff3546b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2e1e82862dad023f44d93f5a90e6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1ef1065dd45fd7591908b915999e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56d8d73dbb1d58096c717f666c4c53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c8527f8420a2c436c0603a47e8217114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e5696a59bfd2cb7e96faa87507637115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e766bde9b38601da0f458e8945010116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902bae26bbaadf195cb87dc47a438d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523d79f1e80ca225446ff745621f505118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26ce91b3a49f9b94836c5ed0f2d7fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e786051c246bc849ed0e3ac13d29bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d745a29b69789395ae0a92039b14e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c6f400aad3964a137f71106ef6ad5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336e146b9a14521ae8acc4e992d0bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b58690c2bc4e8f240cd784208621a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f043c87185c5d365fbd5d7e2ae30f61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22a3cf551fabec6df4578c9af931dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6524ea1042d5350203f4d37dd6732127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aedd82be8fb66efe232318f8cd7a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f57c004ee1bbcac1c52a64ec67454129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a96f00abc5abf1b6ea13f9ba7f9d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf035dd56f584f9cf7cc309528a697a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1304382307981a034eb2caae63b83bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e2dce36bea4b949f24c42f680d4a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04045d015b2b1545b605fd6e83ad8968134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c05466700de57d42498c7bcf698685135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017bd3c121b97a5e59fc0939e25e135136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e75dae205ab91eec3e2fda33a29e4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0426bb20f7196b009eb3433f7d28dbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef63d5b902b48e2dcf6e529f822c75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a7d9a16c04a80949c758f5ca3458e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733265277429d443163ac4d8e0aed63a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b58144294da487c64ec0784166fda6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347c8bb60850dd31c460a37bb26d275143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ab18b0c8ed5713a00957b8449f512144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a8456be6dbd4be377d06f3d1bdbea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0e2fd027873ac5fcd18cc140ae8d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449a1f3ccfa9d086ddf5655b75a6a44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03964a0373f1bd9f1a845f882dcbce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a6731df28d07651644d0ded230b84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154fe8f611cdbbffe83d8e97377b03e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82076ba9d900c3cf0b17b82f9e38cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48f14f0168785ca6fb6f379207e2a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dbaed79a6aecb6b5a5700a13cc515153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff914ca12363663c2fb3002f3023c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f9af0041943126eb1bec59769cb76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc177a8ef4f559cb4656203cf1cd7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2f4f3086703bd7e8dfaa05830dab0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eda287efb9082264b4204685cf411158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85891fcdab1d66489ebb5585bfe5565e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312abf4281e28ab68a6126f55d06f41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229fb2e8d4efa66987c117178329e10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16643384f494c1794578e270c6b6a4da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9a8a01c2b5dd1ce40a9a2ddb85cda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a2aa6ecf9c0c98238f78c1f75f983164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9be926b56398240c128d974e915d8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25e2fc5829d58d8fc376c3ec7d95c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed9b21efb9c4fd11da5f544cc180b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16320d54f4116057c57af3f0355a9e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721031b6f6dcb82f7be50704fceb46df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fa2f5580c0208f8559f570485c724170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d79e78ab10e3486beeebfacb95dfd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a2458d0e7c60bf705bc9599b91cc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9ef3de083fc4894f49b0fecd91cc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de2666d6b713d4846d30d28d6b4cc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d669556dec52563e055fbe892d8ca54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097c7146f208fb5100a0d7015849c35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b4609f904fa81336afc6f94a4f301177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e9d3cc87b2ff09c8f6bc8042060f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032e4f86cea389054ed0125f1bebc6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa192bd85b6914884b33daa5be6493b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9f2e6772561f36ee2056e7234e512181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b91bb46b74f5b26fde769d9c8f98d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d7e434b29f005b74c5baa5a222907183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24a69e513bf8cd93011cfc8cd3fb66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75d9bae3b33fc87c83048d2ec15ef2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7adef9204e92eaa281aa5226dc0fa9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a131f7988fc1775d9e933903be28f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890eed3e234c417f224f34a73c749ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc02859a4bf8cbebc37257e384a3e5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ac57e101005f8ac3639a0f48996a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b788f0c89553258012f77671d240b93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6674d35f0c121297dfb69db0702f2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12266d9a2b09fe8f6d8d22daf268c14b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92436b2e2c4322713d6f4fb58aa31127194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f21ae0f8cce10473a7a41254eec91b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf24516bd216fa4d186e8753c20a6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e00207b905708a17ef7f7b5031753b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836377c03b8b37d87ea994eb399196e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a7b067808379b5583a69f721c55dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9287a10f270d5836b13dae1bdc7e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfed0f3b75a910203876ed203149f02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bf6944d9e185da759511001082628202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d24c9101799b4ce5498fdf95905f7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873c9bbf740d150e7851f2330e3956a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e76807e01aebaaea0c9528f6b8ff55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4b6e553c372e03024be9ed6ce6916206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4235d3c2c5785a9e8203a1ff8fb725d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae71e0881ffce07d8c6419692b797c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806429889080eada31587fedd1fdb82f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feca4d5eb15009e422c409ad9971aad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917ea74b8630baf6499ff39052f08cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb5f1757bea25f23d45da6f067ebab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fc5639aa801907a81ef25d67705e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6a053d4744fa9e58e157a0ae12c60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba3178065ad04544d28600df8c8fa3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c684e26e4a47d2c18237d4b76e8a2c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b167a08ee4b359ce7a8240e54c014217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd374fa33f89bc0f48c2fafc8f7b7a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee87cc7ddff32bd686a6da49593553219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2935625f96852c3b6ab5b79bd9fb9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebbf4bbe3967f7fdc3caed4b6a97cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e6f6de6c5360512c3963e97d79077222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d91fd23316a39f0006136ab04b2c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeb126aa4940a2da5d3f22530c7dc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d1391644ad6fedb83c67509b9c041225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ffdb53765bb40d90246d5a094b15c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ed87c23f089c3620ce123310cfc1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf3c13d12eacf1e2af625876a6be5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4b54fd44b4ca945389f8338a5513d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251817834d2f088b6955e1019af25c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fb143b056abc3bc671c678c89f1db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cdfcd67edbe58c42934da94bd1606232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df336b3ed639aa4b5af6f19d94acc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354521c3671b29630cb6ed4754613fd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c41d105076deec399eca7249d342c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f9a51bde9ae1aa6d65e5b751558eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b656bb00cd6ea3ae8fd6feb4e267668237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3bd78ee8db767562ac8c46bed6c2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af6f0a2fb3432ec0093da7043b25b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbac9be92d0adea1ce1d3c60fe70c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c19902ecd29a176d28faebc101adb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f4c314205cb09f232d2129ceb089e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e80b5c74613322b9ce8f293eee3804243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5b846b542f7e8c50d4e58df22a810244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec7bb7a2aaee9c4004bd55cc7337e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2bc0430cc680c2643591069ed4ffe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cd63650fa4d39570b5ae31aa9411b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824815b4dbf2906edb27467b21e1c73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64592cc8fdafdd7b7a06a1d111757f69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a762e6fe166d03c4502f637c30760fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8995d58c4d5cf5cd194b97463e74e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717297640a7681ce4bd953a495e984f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c6d3fad3a963b19629038eb6f4fe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5320a7ce94ffc629279f5e29acfdb2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f270b48f3fcdd29925e24e76b3b03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345436d7cc5630fc3d4b688678eee932256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb2ebf72f55f8fcd5bcbf646e2dcf9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431739d4cd009a0f880c0ce049d015cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb506c4cd34ea412bbf8233dc9485cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf71f2877483b09a43b0bcd5d03c74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ee1533686083bd9f993d2e5039fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9c0713e0b15e8291fbd10475e75fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb069fa06bd967b005fd5523d1bee64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c96716158a6e2d3827ce009650f677264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4775d63e4522271e9b4cda614c4e193265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe37563edd9af787e952c2a6ca1185266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e07c93cc16e705ecbacc518cc4865267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4fe587c6d57f42c6857e4e49fe6c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c54f889a7e46e5185bdd9be160abc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28782239389fb13113bc93dc6afe630270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a9df4dc5165ba141bc7c27d279fb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a369a4d646e412d2cc2bc3e0f68309272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751fa32e006d98969e68d0d199cf731273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201657ec477035fbc10e20ea5edf1a0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b4962ad76bb60fa2b42742f3c0a46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e689d52133f2e4b6d7ae9d66ed2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ec50009d8bc0b06bc82400944446f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0d10ca344c61688ebb2755d5d2a13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca9dea5a75800c0f1c2a7efedc093e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f124fe975c854b7457e1e641047027c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa381e4dfeddbf15a79c844005d26fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858e2526b46d30d4741c3d3c16e44b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c77fa8ebac73caa70781e90b14b86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254d2d9a08489265447af92a885f546284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c62f71d9dff0ce94f006b86e8ce3f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28000f961cc1d080f66762a8976a93bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e988be417597e8d72ed260de69cd37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ef85b068d4b8a222b30ad2d2b2714288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5382f63f8dbcdf79e5267b1f5b283289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fde030b408835e74e91c79ec327752290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b8d48bdd8402bdc765215f296a7b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f266df60cbd5f113ef8aecd840e4455292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea7074ce08a6e27b9b40b36b899d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4200c96161a3b58ea2dcce477d4577294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893f79988e73800f796800933cb2816295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32832835e78ab217060f1bc5a20fad69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442596fbc5114fef19ee67111b9d18c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20ff64488bd809a94f51d57a8f88ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42346aef93ffd10adb7b70576642c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008414161b1b663ce62ff12ee24be48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22524bb4630e8129a19914d1ff7f9c5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e0d928a18db774ad5432f0e485888302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6f986633e2c6d72cbf8851e579f4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98756227a25eff4c666b4682d3a1ac42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dad6925c7f5c2f1a1f460667cc433305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c11aff74d31c1f8258bacd78d0e878306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b992d206d5c19c96e7253aaa9645f5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a1da7f2c6be8c335f39398a51c250308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ee850fbd40ae5e988833a13bbffd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c05f509b9188c4d175d0c2eacfa81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6d4b0e3aac7ed7fd845ab253e1635311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838cdfe1477ffd96344dcdcd3331ef3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5a92cf6614b2d457ddb181aa364a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440c0c177de857cfd298b795cbd8879314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e20c08ba4570fc84797e183cd97f83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca036ed7e5cdb85f5fb10b37a60170e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c6fda9b35f3bc8add6b18b5aef6c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df71138c3ab06d5f6574035875c1881318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0252d6013c6f1975ec02f69458d41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a2708bfdbf1ba2efedbfc82332158320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b0f5b401d836269eb9bb42b84ee00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd1de4a6900a4da6a4ebe1faeabd56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e6c689f38df8a53c7cd942e0cefc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e532f7e841b7d2fc4bda745d70d4d36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118710c77bb80af7a08641aad3af618325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e959a08e972340e639554e5734a4f4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668b129f834b75dd849f5aabcf42aea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04d13a9d64e42004113d9566c9d7e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d685fde71426a05e57f3de0c0d3617329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d603d59fa162b6257964f4dee455330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85387fe5020f54dab59b1494fd0d0ba1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779bda943adb65caff2133ab0b825ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711e5d215361c44fa333b43c0a44e9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aefbfda8e64effbfac722c0c80e3b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd8482826648e8d84c1aee29d67281335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270fc05892a0af3d630794378f38657336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b664f77af9f49f9719d21f17f11ebe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2721a5c4e02d04194505bb48de7f6f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4209a286fe682fdc5574d8c087bf3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de9a080b53460101b940b80132abd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99863e4f5455a0722fe417456e05a94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a874c5ed0904b32b71fda8436b275342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969b03512a0968f2b751d3779cd63ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb87412c9d739afe924cd484edba77b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a943cb560651b811e04e5dd454afa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85518559b0e6e25cd13e70813800161346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668245764e31226af241510e572d3c75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19945ad1a18eeb65eadbc0652fe0e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ddde2731dbe7c2a761dcfbb7f331b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd6cebf4f13a019a382934394b5772350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2734b228e3197d2e74e74d608900a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca5cf08a0e469431d57f27c903f52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ed28107e14aeb86d5bf20c9c7b414353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eed0805be392c92a481d0ec5899a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d636e0d37ecc81c9a2c9751765d9ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febde310f4429567e5b822a3d22261e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b627d65a5cd467170528ec2cc803c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61febd5e1c097b28b13c874038c57e95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527233e57174e6b68d3421755a9dd9d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0327bcdd0e0f3527f67b37b005608360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceaa06f318d2803742a13c55ab93be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e684e03c35ef65b44b616252360f84b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d67b8d58f0bf4f78c5bfa42b43d6d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e912fdb2e7c56b96f25b93e1e2ff8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f488ac8371d6e5fe4ff4bf83032c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef719606fe3f36faf4738c747b6e70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92485ab1128ac330d04f09f36fcf0bcd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42beab1d93528bbbaae67d8149f62dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b552f538157bb8d4e6dbd1223fafc5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f24294b77053e80337536c6fd58c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb202f6198e393442f5972d4a68569371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289cd783aa9121bfef407a1e6a83607372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7c02a4608c5ed8728ab5f927a8f72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91986490bbafad8b8f2a5f48b00e4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29df7bf5fedbb588ce9312dd9103d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ccf579974b7851731c9ef9b143e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c21a9df6363c51f28e53c68be179b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b2ce61d3db3733207c2c6292c7ced378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57065a12efa40e0d0fac28186fbdbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99867c32233a00d416b12ce8d9b9ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2731119178079ce2d52c4c1b34d58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf46170f8e7aaa7aebeede14b23cef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abc9befed994ce368b5d5e3f8eaf15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfbf56d1f9c3b33dd232f11a43ae76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f773257e07a8113df5c4efee3be2980385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7349f2a23b3fc359f86fc66ea7c4d9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662138f5b23ac4f47838cf5867c2e0b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899efe4112242154ed04d3eee31f283c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3051a45a8f83a792d052c1cc6e4b25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870700249954b97f11ba555ed4a05081390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3e83465d7f2c1e2d450efb45a318d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01928aafb9013d0094fcae6471fab9e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f81522722496f5cfaaa6475cab7d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08123d8d799ba77591571c7b1b18f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cf6f10ececaef637e563f912758ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c3c254c396aab7055fbb7f926d3bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a445b122249f2aa69a705de0b5a6bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d698c404a74ce7c2f475ab9f6386920398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763ebb3708f4505db216c3681995d9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fab30945cc577a0118710450b3b5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9c151247bfe5efa76f138b10a6fa1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12329dc00fdc27e49edd7211859b8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babda2c9186d0505037d31dc4a61dfe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2c3089c28f714c3429565ea7d3d34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e544be27bd228938721905b6c004de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383026747aefc3ec7ddc08e4c2752f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b207dd6f9c9e760239f1ed5750225407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaf65a13c7f93fa256479715cb9acc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e6cc0ebaba7e6812db13d24bec37a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73f69b194233b4ec6869b02b00f31c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519ac8b2ca479b405b5f814cb50dbc6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19975ab34c93926c34311e92a0a76246412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97756914fee62f2716b23ade756c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08725583ba43d2bb7e519836982ee0c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7fe77a84a38d90e9dbcf16d433f1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88869b7038c759997fc5fab5ce68ea80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f4978908b228606858c682e587ea5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdc0798b4ef37e175a6d6cbd50d27c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8b8dafe55ff4e6aacc354573591d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d540a9908ff30d0f6d862a768d0f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdca7ecdc9b48a703860c13cbd1087e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb2640d58a5166a8b73cd04b1347e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d670c9f0fe4d5db12cf4ce90f36f42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53d39c45fdced4f74c6bf3638aeecd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b84b6f3e89f30dfaab59daa0b52a66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ca2566a3ff63ebf9e6752880ecaa9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa9ce3939fa8f33ed3df3db81c720c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084e71e5682f77eb5ae429df8013ded428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013ec91189355b78fa983447a8aa991429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64967a5e137654054a3939a59122f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee07955207e716a9bd4d864761b655431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862bdfe884abf3d1cb63af300b020bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcba9d745b762fdf2a088f26b31067b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c27b8e0d01e81136d50d0fc1bb34b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb09c8dadca8fe4c6d80a871cecd45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d6dcb361896467fa7fe0168aea387436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff1014bb6eb3f1bea28677ffaff5b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686babd983f1d647af002c0eb657c418438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711cb08f3ff10aeb55f5f30819761c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8f74d88609fb13dec2e526fa05a3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80672b045fddcf1bdb1054860cb64eca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e2df5eaf734e77fccd8a08f5dd0f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d6587a6dbfd888e1674b0b72b9f3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2d3d6ed0f2ddfebd106fab04d79c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f26638c0281dd659af86fd93f2f7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c10fa8436025ead563bef55a786c27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc3f0d79242cea0167add80db0c785447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ceaf26b965a63d44bb0a68d828857448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d579aa318e08e4f1c639d4254cf68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312a17c1dd8fb79484c80a610ad57b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1738ca8f01ce0fa24cc0495a84c0b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1f829ce5811dddd893e02589c85a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f44c509c8798941c500cbfcd0fe764453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c973e85e4bb41b809db51237f4e68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc235b0e190770a04150ea97ae0d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab43740d1982d185571980c7a2ce73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbde9d4d8c6ed866339159d218b93e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54cd65f54aec15d6ccab4294b20cda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476562420e8c1ca85569b4ef412150fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa2d4474f4879e85356c33ecb57c13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd41cebb9dadd543172057c40f5a577461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bcc024acdfdcce773dab4c3ef4fd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62da1cb1984bf36eca647a3485211b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b972d14eb3bc4c8ab662a30389ea20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4080c34ed740b4f6d31041ad966d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976f1e67b03fce10958a34ead04f153466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076945f45b33a670a8ede03b2b7dcf0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc13340c0b20e9804b539f53a25f998468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646701097ce786656d47d97f1e49bae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b392a2826c7c94abeeccf60af0e70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebfbd6f39451a2e8078be6366f3f12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e14cf8a77e5d023dfa7168d87ac38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d527fdd87c6d25d9c589ce4412c3f8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269c971138687ca2049c97f26513c40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd17231b76225ead71a3fce0cacc156475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343c6194294959abd9c4bc14c3e4e4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafda2c25aa2c757d0f005cbd8326b1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46741f0735023226bb2e031bd350e610478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a91c7350302dcf28bb639f492dfa7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3558cd5bd18c84389be557b96c32a16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbffdfb407760f4bb130a8a1d81bcc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3dba30e853eac5b75ccf26c28d0f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286f9059e35c109bc7f762cacedf568483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266d0d5551f970759ab381e0d51b0da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69eaffbb37b8ee22d02f04935e630a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf94e6f1d51048180744e2a706ae51c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2d226a858778baba4e96a9692e7b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b124b3192d590c298f51165630f86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab839562727a9baf9084853e1dcca2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09ad476529c30b681ff5699656165b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70265aebb15fc01af3037a72f5e866491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466588a4ca927476ca460f4ba4c73da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ae58aba4a4498ddc48f5f90bb87c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97137b52c47fc21ff85a653addef1ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae51d81f464df9fae0b49959a681d26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0f63bba951de04e27a52406f8a791496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464e7ad5110a16c77c41704c3028cca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09187a5159fddde8e83bc9e81bad64c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04387b395e3b7bb75963d87e277b2a6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d70916c34f696afa14955816bedca4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60de522d5ce4b767712ff63eb7349cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade7edaa3991d76ce5e994001da50af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a1c0ed30147588dca931888268b1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57419fd233ec9f35b5f515e61d151d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3bcf4305c95f5189167308bb32b76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b57f761722b3becfd5de8dde58ce91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dee9b2bec6054bd2e4af0d1f46110507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a1bfd04d0cb030478fc87a51a96ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd21cc1f045782fdfd5d6317a6b8d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2778459829c18447a9ba7a31bc1a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bdd52f94b79556a85c0b66f1cc335511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c66ca82f448278ca12d300addeb4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f92a3302dd083371f6bbb87044750513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a89362a393651dd7cc38cf924dc7a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165ec660a501da2721e0b19ff11eb61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810a0ea710166f16d5daec1c08aa973516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fdf89f98fd7980dd3072b33f7d1b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296513853b9354d93714ac13a28cab14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bf2fd8f96257f5a87d60f145f39b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c56a80f1911649992e400d97fdaa7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c92f87d39b86e4471201421ae45b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e14a7b83ee1862918ce20d9903c15d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778188a08c0b5b15349b3536dddb8dc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e41d5ca2d4311cf00d2737761fc15f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8f7ed116155f830539ce501321416525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e46b9492c13129490f64ce6340e0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03561f63cab2e679ba993d4522018a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7490822ff047818521384f94ca3bdf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78211a83b379f6ebf6f8c523043f3cb5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301a544d74fc5ebbfb52139f332801e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61c60f218eefbfe2a826140fea50cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da84fb8ec2a64aee11cd372c068cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef60864c637226e152ff8c1b1b2ce7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c585d39fd6c22abe699e62dbceb181534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc712aabe23c7a34c1a2510569b09e72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed7fbbc97a572d08b5d4a25fed34db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0614141f5e252f80855e93ec5e456c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525f27f2d4d5efda247df0002c8ad57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e503265afc8554d4cd92ce33e481be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5f7653b45301ddb9dc06ee5bf6295540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008509cec480bca1114894420a42bf71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653eec76117b122048bd33424873336a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cd88d836a3c3df810a7e384be08b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a011dba31d18747ff128917e7447ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781ded1fb6d7b96e675bd2027907f59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e315794a8b5fa92b708283d1d23da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14881956bb757d7280f5c5443824d3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfeb2f3efac30ea02986c50180f654548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05115573ff1f441fdc29f50b85c38816549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e4920df548bcf5a607b9e906d6464550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630187492db1f49fdd362b4cc82fe2cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116062ed774f49e807b914b4b3bbe09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3518e5af9dc9f5090e12d727332a529553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f964cc0ad77fad45c2c897028b19e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2408a73984405ccc14d436c51312fc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174389930f2f39189fed6c973297494556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cce8fde686128a67d9c99912bcb5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0dd51daa239c4a11380e55ea7bde1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f36f8271433da51c99b1987423200559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beba4187094cba359b7c46170bc8b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ff05847bd1436ab704f7fe97767fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd546d4dd852614e2d1b92766e2933562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d8472621cba2f1b9a933eafc74f52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a907815e1469bd4a0b2cbdac95450d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dbd28c80c348f75fcbd6a65a6b063565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d53501219464b369f219031851956566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9e7d4b855d3b3ce888259155e2d26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8ab5ff59adb522f0d0673142e3700568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b6822673ba112aeaee9767e17cd22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4f088ac41b7db9eb3e11b3c22d970570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95f349d5d5f6f2c1755ed55bc5dd48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b2e13e4cbd3ce928b28a119aa5ac8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a349a2b46f96d2db2b02fad8e8c2fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4093880df969081da6ebd9b3affa1cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6581e64ea50eb4dfa71aaf23f4ccca0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7ec837217ff8a637809d50b97872b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44796ae590c352f2c2a31d2855ad95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ac564c53301063efeb5035cf708bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935ccd8a4df98f3e09e58b8ee8dccc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8df149fa0ac4bc329e596b76b63392580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204bff7dbea0b3584a667090dd107a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd60973a422da1c7f738104222b9ca8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ece1413272797d173dab207606f79b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0de959ec15b4389e0423f3441f831584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f55b80e390c71db7e75e4ef005b4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e499d0da3803667ff18f837e2417b56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b80c6da103350065a1f74171df30e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50911ba0fb30d3e256c1a729ff8c64a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388635689340f02d24c1acbf90a7450b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9dbace25ed96e31d6d02a93d56a83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0be0877d6bc17133b61e558ac83ee8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12377824acc9f1ea6d4fcd9f029b06d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c455f5b119c7a10790aca0baebdfc58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132f183b5717152e91429e312fb401a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f41b443b8deb373e92efaae4d9668595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00151ac511497f00a0b922d984d07cc1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b78c1e1635fb2489168c3b733907597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bec1fdccbfb61abbf70a7ba7f5da9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f3eee9e806b5532c4b2dc12ab8f1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa887e6119126e87d38d49a293d3af84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff87f83afa628f311bda6fef9ce1e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03564239e276000904fef3a3702a8a2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a060ad6292dc40dc96c2562bf22484603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e576e62ede0bd2bf12819fe61ed93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f54cf9121339323aa71fa48a5d1e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03ff893777be13607ba08d610670a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaac5e26d4f3d0f08fb999cc0bc685607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae7470627b7197cab79313c2fe68f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2f0a59329f9cc30a4b7618e83db46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2657662c742996ef924dbb41d721fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864676afa4f12019bc61e6ea06d157b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec22c0413aac69b1dc76fa710ee28e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50ff0fb7243deb6c4712555753cdc2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adea551225394c13ffc33b47d87aff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c80fe8e91575828f7f0087bcc5fe2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f9e00c1ca69650b7f4f408ba5914e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdf3025bfbdd9febcdf301ec78cb1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdaaee58bf74cdd38f90e8952bc602618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60375d2f9e47f9db1ffb23241edfb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32219d154a00589f1ee5f826956db9d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b840c522046900f790e308cb3f467621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac509aad38c156e60909dafd7989b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ead477ee499a43ea09b9b8d05130d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166a1c6a1260d54d4e187a56c2f5573624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569261d2f781a78caf2c18129804d41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95684ffe44a3df9abdfda5a9dc731e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c7832a00f8b51eddd8fda94c99101627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64294598857f9db9046ded001c5457628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cba8f9b590897a36c06c3b984c0a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814177b4efe82b5f0772a1f9228d4058630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6dbd7ea554fb7aca1777e89e0de35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011bd9434680b97a0cc67018b312e8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72d0129db10c205be217f8c0a108c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5083208e23d37afa8ac070fdaa1461634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbd7cfeb54fdc6ffc1cc331af3e343635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36aa7704c1367c8c046a3af1b08f60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3814e8001f731733a21629bd217521637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7dbc6368a10ddc384c54574529a9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f830cc47bf03eb2e6cb5ad7fa9b31f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518474406a1f3c30a120894c10566cfd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00685ef9c91762bd0d42ba5abef44a80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a7bd60a3cef9eb73667cd3dbe8d29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922422c7b70d20719587aba2dce24a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8255167d1e30f40b2a4777f2de879644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9291519595473812fdc6807fe4a3a30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7a543c4bd91144a504050ea60bfb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6f0a8117712e49530cb68684a67cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a0b49ab146d041d35376b865ce887648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e07421513247758bbe9745e7b30ff8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6addad753c9077bd9d54ca23f74b0db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef0705a53d24b5c30a6e07a7a2764651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53db86e12aa5e666666e3d7309fcae5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e25800fcdaa8729db2b1af5e3d5f12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3891d191eeddd20afddd210b8f082654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff276592933937913d8aaf1681f66130655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e14f21038a92f4b67dd02247a160e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19e42baba9f147aeb2fcdeeb29e045657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ee039435468ad1bb186827e49bc9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46560948810de52246c91b128e953cf0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26d3e19c2b1930b6055f22e890ee5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b966d1e4b757ff2b4c31e3bae03732661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab7ec60fc25af1d956736fb8bb2c78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0910c68609ea59da1445ed042a826cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7390a1ca19d5644b72e8e77e86083664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481932ba780ab2a16d699849e5740055665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79e49a5d1a83e101a35814a61edb44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63081cb90d1d65440e41a9201dae27b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5549aa3611a32e0fa5808a25ea4fd6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dc083e85697a2d25baabb0c93237c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bd7df6cc220c4f3ebbcbc66bdeaf9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db27252343c1f69f72aee4c23781c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ace9aefd47272e1bcfacde2a77ab1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8d50cdc631fa381f81e048f3cb766673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0283593b7378cb17a6858c837e14c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cc0055110ce6a217b80d3a94d55f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327da6664f2d0e3627031b5607a3d2aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaacfdea272494b32e4e5b9223d088677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e57c0ec56c16b9b45656415ccdf47678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc910adc92fb2e74b2d082615dab1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a828be54d8d68b9c3055aadd8a7464680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0ec39701ec30e47fda6ccdf074bd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed54296ecae02b97186060bc30f795f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e7b966ab6a94f3823b6fa99690071683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a6e1190ffdd54982aae85f39208e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7a13d5c5f2a94f6a45a27e6e737ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fd338ccb1ddf6dd4e53c667f0356a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c392387ab54cbbd50dd6e2dbb6a3ee3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fca8c228346de9e9a186c30be8a54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591397c30ff9e43fee898d93595b9b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6669b404e963c3eb7b93f43dc267071690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f70fc97c4ed836d25ba6f950628ff3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5cbdf033b0dff6ed7a0768b6825d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0257d31ae5d9627a065a3266d9a5fad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e8459c6540adee0f3fbe005b57daf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80a941ada835643cd99390b09beded695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c6e6ad5bba39b060bc9affd68a2a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a9c74c760e314a8735c172b46e56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e38ea458001e4266f2027eefda4725698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef49bcad78ff2efe260442a3cea701699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efbd0e139a6f3360bf0b5c05f737fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b26d076da8a669a0f6a2a9686968c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fb22b97e291a5cfe27fe9e4d2a01b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcdd0fbb037355311307a6bdf965a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72bc45f0cc0397c2ce8d56b2b57651704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7838570739de9c3b24ad7b6b9eed3a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e10505952412b6cde8383dfe0981e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f91bf12c422ed196ee6eeef239d90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846e2f4c5f928f11cc502367468b2e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea61a3d50ad29863f3cc0e3676cdf8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54ed2a91e5d747e18da5d011537c57710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522a19ac36be578b4aacb71abf869ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a308db2a36d77c915a3407769e620f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358dcbeec8c3f4de7f12c36640f3827713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3164fa112c127c382ca0fd30a6c210714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166080a79992d51023a75d887b80087e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff7a41c80b92771eeef111a9a0b180716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4345f3ebbf884eaf37d3ae6d9783d41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715963e2c146de163fda87c2066ec4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470cd68ca8bc2d0c013ecf3408e373f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0caf42d4db61e6c55239cd0201e92720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700944fb97449627a031f0746a8041c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c40aaaa2b55a484398f31bf5b7a62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154ded03f6e69f6f159f36bdb46ea9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335241a541ece3ca21d9619f594ccc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f54f646a2153b95f215ef71dfd42f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39648e7f2804f04463d954d0d696b01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c75cdbd110ecfcffc14b784ae4209727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7184bc7e4bce58c6aa559d0af5bf6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c63273b0a4ae6f2ad05644c8a1d78a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a731387c2d18fbf5e3dde2ea4fc9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d46c2ce2092e879188594e9b3f1fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e2eec79b2e961af83b7a314e82f87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92aeaaefd73200e553ea6d40cfcbe6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0847e787720318629a48f52465b100734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17385e896ff10e8d41343aa248160fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24da75954e049770b44e2d017d6751a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7a3abe2772138ddcd8e942cd94a94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e67afba201cf53f926d21cca5fc529738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09e741f6caa4e9f8a56cfb2d409496739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6c5311cecf91524cee9f8fe9dd43f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf0c10431e21ca357ea4fcf74b5a9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf554147ad202a14d8f4c3d3dea112742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee31358420c2186dd049c360d930685743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d9095117d8f5eaae89b52151d9086744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c0932f5266e8861c79d4abb17d3f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4daa72556313b33096faa59e643eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8c312ec9726665bf7761e2518e857747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7d81587fa15614421559c76da954e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffd77f64e39e896394940a32f6e508749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb682f02fbc53f596075ce9cf63600750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194c52a473164c15f376e3c40696669751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797c2e756c886fb5e3f64429ea8c2a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee35bc9ab32215f327f329909ac83c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27e50b7405f2f45842c3914e100f37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3990db266d9dfa9c600ed121c6d0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741dbf76d833efc4f7e4fe3bbff9615756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c3f1c992291bc610641c28fe918dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4013ba4dc86ae707172455e8b325b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f329e67cb769c8ec8e0b2edd42f03d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5477dce2ab0737327a28502b70a7e18760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f54381ace37cfef6fdd5d0408ac01761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b348207ea544a107b7433675c9cca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243007a32607cd76dad2577b0f92d899763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf79381d3c7904bfaaa3c5f71a72f5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee275f85680bee04451d8c3714c36d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc4356ffb3242c183f29bd714ab32d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f407fc93fa35c1eeef8d6e0c9859d1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea24637ed35546c517bd08bf3ec1315768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddda3c32a763366ab7aed74de0b13d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6547591e326e1c7c618cee7ad0180770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae93ce678e5892be02a268d08422c6b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836db2fcfff8c215a3d1eb97efd7cfd8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb3187a540f2e6067c307757efdc19773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8c2b44bb68fa4be5a0ba35a919fe0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba4c16eb050e7871758891357ae109775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db0c06088e8d00ab7a650cbee961ac776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3debb4f465023a73bb9a9759b7b9eb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7287ff20e8f72063af577b40784b9a8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801ec23a143fb2da5bdea240982da6a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7affea7dd52603f0f8afd6ed6abd32780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f2ca75c2787f4a3e5a5233f3a0ad1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6531731393ca8848dc60c2482b0d30782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9824e5247e7782b51120c343b7e8c3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb8330e80afafe376011febce3a52c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c5e2261c65867fc1fa7ba5054a59c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82176a69833a07116c5d12869b078796786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eb735be91f1d3e7ada79949c6b3ed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845a81071ed33bd9bbf2ed77f54d6bc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eefdd7dfb83f467e627ec202b77081789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe23ad18a89912bdeb3767eab88e18e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59fae31155180592ad71175bc4149e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8bc64057fbbee2d303ee5ab0b234a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd194db776311cc9aaec2a31a7902ffe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3b877257ebc4eadff23071ef119c4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68f4e7146be5c84d585a249282a38b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af743fbfdf5cc9da0e720c7c0f8b6617796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24fa8f88e5359269cd90fcc1188bfe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89c77f7e3d09243d251004186f70b6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f1b58c6a09710269154843cbdfa17799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7dbd4be2954037c84f18a23de49ff800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5898e8ac4695edddc30f50dd36b2459801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caab48a0c366626409c13f0a9d4fdbc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb441087394d744feedfa9df2061d9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e90d16909ac457c11c54064c6e639804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2119ada5c124cceb06ef589aa728a05805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05352f3be05839bab963661ecb626c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae793d0c3efa03c15967ebdd93127f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce9dd4e5ecbe3a0380502d6cebf721808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ac6587202e2205d72a98ee141eb4f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0662d4f385811a129f693f6948479810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533fb7c6f2e637941caa7a98a191f7e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0372e6d28f2dbeb32480a4bac2f4506812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca05a1df6ac80569cb807577b87fc66813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0ee71db6fd9032f2ac986a11ceec1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbab68575fd337b8e9b12edd4c39e7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edfb54ddcfd45b462212a372984336816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c7017613bcbd44826265fd2039e29817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea6b51058f3579ea4c46093976a94a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a41edd6800c6c6836a1b0f5d6662a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f09261ddb12210fccf21ea2df81253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13751531ec96c2fea3b03917f97d833d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f699ca2f1c290876f0c03ee2ff10455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da004bafabf4675f6058fe4082b020f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e663daef786b7160beb333b464a207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ea287c9945b8c648b768f1cbeafc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1e5a30b079749123e3279845c72689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9d860f1d9701cb9246f2b90a15e5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89db43d8e5c9b65ae1388860e77bc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3803019a46144574b49e7b5d72620712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f96709227213f29a4c35a7028549a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08b4e5012fa9fab91559fb2356fc8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0e37137b39d49756a42d2155cb6a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e882fd50f1c50cace234550ac67777016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab2cc058d56597c5055aadf2682e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c743f63b9a8b2fb563764d7e0fc46718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91192d735706f6d922bd085c03454b9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c10af4449e2fc7016c03f0341a99720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7710634d0fefc85157e75d1ed2e239821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6136f2c7a1013c80b609958b48f0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c565219e3fd0d3bc3aedc93cb83d9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abade13fbcaa31b5c33e5326d4b341cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e3d9197fda53d66385c4d82bd57425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b90ddc91f642e6d37298a11446a1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649d6d0d1c5a6993daa297411007ac627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee9d0000bde38d9549063910e0c12f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0e6aec197ed68e399c784e71e53f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe2a3f7a13263af8eb0e461f11b58130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8c4a3fb3c72e44fdc2815951d8dc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07674aa534df8db19a3bbd1f8444834932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111903e20f992a7d23d2e7e79e50ae4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e85a45e3fc827be483f6231c51df334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e06cb0c3a5435aed85a3abcb854df135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7811866cb7ca2e9a91b082dbd479036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c484f5c3d450e69a40ffbb61bcab72837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541339653bf8d5bfc8b852f60a0ffd8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e0f9c023cb7dc242db3876a7fd3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b9bbf4d5fef759a80d4b13bc0c6bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb2eda2a2901b19ac232580a90580841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a960139415680eaff7edc1eaa8f1bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7be581a54798f99f4a04df0256db1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060ed74a1ee7f336c1000c7e39ba0dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da169028361f56046270830c87642c3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472609b72c0017e18e2022df3c7ba13646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d728da3369b1ae5c461e8cda7673f3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716e2949e885797df5f431038cab84848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba329d10ec336a710c868f34a60e16449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4702caa5ee405d4c0e52d73e0d008e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1c07875c4fe353efd90efe87bec9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dca3921e1bf234d8b45290da65737a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3124bbbe24ab7afbaadb4f7627c30f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec16907c93bf7ad9ecfc7e8f28a695054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2a8454c698cd1726a7364d95194ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309de2ad64299ca045e4983dad0790d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d321865fbe1624692a1eb2bccfe3a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676d0c0efdd2eeeabe724c6e8d43eca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf16cf75c0da68989ffe4c736d676359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00502b13b334b65d5d30deffdad045060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a2f8715c30b37dc1347fcafc5964761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffc2f6bfadb3c27c206618a145fd9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4e3c638b629d24d4d3ec88a41250863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b39fc8eb3006cf437d1828076cb1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6fb6c30381533272ee3db15b00ac865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d3bbb994beb1e1898c3378a71297466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168974081d4dc719e9161c9119a828667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cda740d026a26a69575afa81f031b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f261d763be9b272c62e081133baa8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ba26d7a9f9e4065777efc050626e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba026ea05516319ab890eda3488515ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5c9527db023883256225bc06828a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e027cc7c246477f537ba372f478841c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f8b5599abf64b3d811b6d3fa75f0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc3cf4bf837c1a305a6b9fc07dbda475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5178e55a8a05219962e0bac671b4f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88480c216baffc13b5fefc74c28eaeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c31b8ef5c368d8c2f28e4b3f6cfe1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d2ea985b315f33042912ea2f7ecdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f817c3113ef8b99c024b9c2872e0d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a9021fdb1d0008fc888d86053c16781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9165d0a7b7b85b03c822575d4f4728a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc7f47516d4b3e943e8ecf9a076dc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cbfd9d3e59679aae8133ecf40d8b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b7aa5a8dfb8ef077f932c565da37a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7613e8ab8f8d801349279284f6c1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722a07ac66507aaabd31e43ab841fce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0c0e2188269dadb546b16c6fdb36b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8209d707069f9f6e7c31bc4d991b0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d858faeccfc62920eba56b10a30af190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0842c288b24d5d4e35cc5d021e151191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29811e4815af0c3075867500faf829cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb2a59257052974ba1130560e047fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59251d8923219d3ff55efaf167417d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf85704828deffef9365d841b629df895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdca3134ada92180fb69253a0361f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc57f9ddd3136684b9241eeeda3df397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdaa61ef67f14e1e7344929ce72c4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cab405fd2a7121ad4fe24fef8f68c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d0f69cab2a838a60f55e3ef18076c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8078abc71c9717009f662b3a491eb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed16cb6eacba5331a29330c2f8c200102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ac64f489748abbe227ecb6004fe9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68046acd724cf2edaf198a4aa8db5ab6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4dee3ffb44c1b89bc507128ac9860105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be1ef10406b11fd9c124027aab1e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6734b774f561939df15abcf6aacd6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6897788b5431975522afd63560352d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314462fe36c047f07dab0e8fa8c58a9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6007c30337d7af1eb71aa00040a9f52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16b04e4b5ed9bfa56d9e44e15fb699111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6582493ed35c114d55e8a0816e70b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e0321adb322108a3507d51e825fbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03edd0a4f27f5da546795ec9ec8d53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd5af2d43e4792925ea61c5bb756b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbd620e3a3dc7373cb66e77c6e8551116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e161919017f64d9be006f7f0e054659117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f577538ad03cee12cadc34fbf325e7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91699ca53fcdd02a3322a1b8bc53c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25eba9c4ed14d270e3b858cde92dff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1af57a3904d7fc21fa1273fb3388d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8fe76c879eb1400d461836863e872122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e6082adf2723a6a315bef2798f127123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1b692a5047e391c25437461b59cb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ac8e7f8522880dfc69ad334e66604125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8c9d0623a7b6bbcf6dd31c089c38d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f8b0d6c626382b53aa43a176b5c63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d663bca3efffe8cc0e3a509072e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e43438f0c268192c7f91f98a799c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af16d9e4291d4540a785255d6a99cf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92924e20e3bb425163142b26348aa18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b516ff411fd086cc8b7b6d487217b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380aa82bc0a0288366a041ca9965410133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feb730a3d9e285856edf9798a41b44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd16f07f5018b8d5f0cd8898628290135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b4110f711c15d4cabaaa589ddc3d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de035c27d160a4de28d9c8192c0989a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba473e882c951ffdeb24bcff895b92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afec613f7c584d010b7cd55406fb08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352bdeb7cd66ce856c38cadfa05f8c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae64bf467b239d0f23dbfad096d3d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f5484eb164fc08d50919e539696b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94c4a30f547fd05b68952e3688df0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf302d84db01767efd291949bbb48c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bf965fa0523724b0eaa0cb45c1c18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090d49d4ea63ea7e410e075a1e38d0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c9f67bfe071370bd48cd7a76d6eda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c763e159eb582647223425184965148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f268beb9a51e8a74f450a48a390df7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a485bcb2c9c73a6230f9c807bfbbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffbb26ec833c660357656c42282016151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5be3e7ca6b4f119b3ced6dfaf229c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e731d58836b4e69e7427adad3257b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b435b7e23514edc467535176b1f28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cb0d6741eb3205dbc54cc828a9480155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9c3af6e9f31e3b2c1044a998c594b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e1fdb057fd67df1d7f1e329753bfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de401a91f5238cff98bbecc4074915158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259a486e0916348f4d42116b5fb7651159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd004ec20737abdaa6a3c0d35f6da0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56316f966fa13e9775673952d66046161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c3b2eb22fe52595753dd3081cf241162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e861d84239b820e3e6e5b241e043f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa973630e2678bdd2b5048af0ad1b8ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2013230729c8e86eb695fcb8d8e0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0d162f9cc0d2299441d1f2e9ad6bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ed85909ae8e5d84a9e392169fc2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4581187efb7ebbc2029189a0e0130168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b8f3204254bc9dceaacb4f52603b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9638adb42447372277dde8baa95e5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448415a713475bf3cf76d30758993ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c84f36f6fd273254a337248bed023172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f95b69a556ac61e927b88a7a0623cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f875e81a03fa7f5cb019007df01a0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01f23450ac5a6678a88ae2ed73cb77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c713f01cce037fc33f19d2f99560c9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ab1434079c945f805930398d1f2a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b224b73d917eb58960ebba65b97e71a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb0ccfacfc7309ff6be811d449544e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6915a53c44983af9d858f297ba9c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3a065f6e90357ede31c3f18215df1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dab27ac785094ccc391deeb1c7106182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121169686205395762a569402ff7816183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7deebbed26afdada0b3937b626313184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f79682fdad1cb99a67514162f56053185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdebbaf22d4530291f1ae5e9648dc82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea18fd92c98f2f0503cd6775b2b2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbc1309d2bf4900facf4aec83cdae3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ad8bdb3ce46206d8b3f750b4a6347189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187cf40ac567620f65dc32bb42b8124190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f884c8917f74c8e3e70a317e12a2dc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375452bb3fce19dc4c56703b511aa2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63712c0aa57364c638d02bc8afb8c947193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7486944509b795ff24358744a44d422194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b090ce3515bf22074d687e3c8501c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696d650b30486a50c99578ba21cca2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb019a1f3f1c35125568eb2ce69e75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617684ef3a548269e0ad108ecbe7ef47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b769390f3f6dc8d3fae0fe6cb7b77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac13206e2417fbc0161811665245c6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1911dbde8da038754beddacab203c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536cdf8c3e5657e6a705e57aa58830d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f75040c80ddda25aa123bbf4c25e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d6585face031074025228743eaf5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb59bb3e5ba57f75d52c567fb694335205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e956972c136e214d756a8b7954eed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abed685ea8350d9674847227acb825207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cef3b6197299f45bd30d2739b9933208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03efc7e7cba438ccd7cf9f5aa4ff55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b21a7b3d4dc7a2d22aa3e5beab6a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d500722993e7d862c42998829e675f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afa4df58f1390fd509d64032d35e59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe0cc341673afae975f3b05c153a65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549f29d2552fbba427e9631f15e7266214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f77dfe918253d982ca7d70d88c34c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142166c6554cf8ebf87663637fe478f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deac3b847b36ee864491602acadb14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aa5581c73ad6a76e1ef28f8b7a065218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced162e6697a990935873af9fa7d0f87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaab69d14df482fce0e7ee0ee608709220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171d856a1d6e54fc764daab01f86c44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3dbf90547c549b24c7b5d49eabb52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d567e56cadbe79696914a4479487ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c8576524ecdac104bd5e234a40167224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650b3742c49af652d1a69d80383d3e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ed81d4c5f33cb02a24ecd7055809c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfe284d227daf533a3d70efb26025c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ce0964ee8b3eb49a014991f6e629a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a42e06dbc5b5f32b8b127132ac78a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14437e28e21fa8607a1a507fff1482230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7e393193bfeab7961395cc75885b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1196df0ccb0499e19f317e490f0f67d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f6b9a0342c278081a4cc1bbf00769233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec32af6dc1440ef1881b8564bb34866234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38de66c4907d475f1508d0318e50b43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3ccd5ba5072914cacde6286fa54eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c728ce18f4911a961534dee7f9ead9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10264df641b67d85eb0ca4722b6ed36b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9debed456982d1aa5badb476a158d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15bfb861ccdc9aa84c79564bd54222240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e757334047a6b480255a2e00e44261f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a644a6c50d817ce7fe9f332a8b435242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad71cfee7f060f667546066b30b40de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c92938919c6b819101e808dc4abcf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2b222f71d4ee61d92798ffe716e7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a3d5b2cf9b5be42cf68748184bc56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790fb086f93dcc0bc49b00ce3db3ba5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9261f7a031507f9cf05aface9067248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e809d015c6810b643880149561427e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7df2ef8f3bc1460bc839556cb3cdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c93e915206fd452052e938dcd7972251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142ebde1c394ed38da524f1ff091105252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6de6cd72847db09bfe100e7b3b332a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aec493755aac304aa2f829f52cf23254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7777880b78c0531d8a0dad93e45b4bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72a81146d33a0ce9beada9ba4ed5f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73e3b005012c75c6c0189172af128b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8242f203564871574dd5460c87e06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f883e9db2cd94d950b2dc475a6f4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4c1e320c395fa460cfdea662f55b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4bc329178cafa9e466a17f9da4752261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d450939b2fac015efb83c88ab18bacb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c265e199501874427a26bbb2db945263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029cd99f1c7ab528ffaebe4e6c7c668264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f218134b3ffb5281ffe5289d9e9389a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2b73a0fd3bbec3ee4517691e1ac1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee256a2093362ab8330cc7a149f8231267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd5999ee7f7a18b10c944a24ebb447268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36ea4e7dc3fe1ee2e707d8a44b3e32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d6d9c05df938f83f4307efd7cd741270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4511fc537cb60f37141d6964a7d445271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb2accb586443fa050a12a8edf34cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75411e508250ba514513de63b05a148e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb5ffa86929966a752b10ab9375185274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd204efe113d3bcc1145133419a85989275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec256147a27c76a22aa112e909e07a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b86866e4bffbb95988965ae44cc9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900302b708e571904bb19680763608e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c9fe357201ec307c923f0bcaf7171279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b936e3fa7f208cde5fbdbafaa90420280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9ccf5aad2fa4a06a0ca1b30434b28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfcdc0d95f7e1f74b9ec5bfa148d97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daee6aa975d39fc14aa022f85709292283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aa52700414639491b6cbd5232661e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf9f3c1a7692e510fc2d8e997a57c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6167a37078e2eaf7c2d877916985825286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab0a41d3fe8ad7598d981c1180f8cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea79b495e5c93cc6c7960bd8edf957c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325afe885048500bf71d58a65f9708d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5a848e68f3a423c420c0b875e9afc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0760921daa049c687dc2c933df5ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444a95e77ff1180777ff7c63bd9ff04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3905f58c09192f3a9eda57a2d3202293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42afba79b81d0957025f793a6ad53c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671b1d0e7caa1d07514590ef257dac4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852c5a71b0ac70517ab08e40cdb3842296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd01102871c84c048f3f6cc7da5e48a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac655c0fdc64969e76c7d65207a4975298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e730a51cd86841183d743d294e46922299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508def8cad65787781d26ba391bbe11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2dcba5ab62989c19bc2e403b02168301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb4002d60808a76241f092b603149302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544b1eb873454f6e44fa7eecdfad377303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7a7ae825db98f4afdbcb10f7eb148304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27d4e572ca43b38ee52830946d5142305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4f02e300be92230f03e7f9ecb636b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55742b6290245753a2dfb5573e6c556307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc87685561e3b0d5c83e73db7b3260308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93eedbac2b59c484717382203a56df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1207c00c125f55adc06f89835719d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af4e64f71a943b2d3d007e81423f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a75ea64d087cda35e636da1bf23a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da43c9e094df4cafeab72ab7b62f272313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86170727e0bc12af5536a6b82d6e4b36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefb240018687c57f0e186f77fcb262315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8b101a8fbaadccd7e5d95c16ccc86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aa3f85fcf301ae859f3603519eca1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b69cf69110c9ad5d16864c88706ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bd541247d88ec41a6d084eeb84a80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9baa221da4bf2c897958c4e8c2b60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156780460b65cff4f93e1bd6b3da187321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf209c010b12bbe480dd0b5bf700f627322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bec45a057043bd19357107be920ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22083377500dd500e2d6ebd04bd0a20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434226d4fb2f90b2a23e1646b772c9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa18506ad6b89425e0b18f5c82b208326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368ba51a44ed5036f73c812d4678daf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333907c407456577091874f8de7e466328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc464488f032e186dbd60ddfc252cee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cb710ed185eeb79be25cbf4236a85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619e9287d054144f2fb87d795087b28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccb684a5d1ff0066b29d6935059eb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab3855f0bcfb37d46fb669f18099ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada95ab6ea4d72f641a6ecf051fbf69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923b03d829dab0524a5173849967a91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc928e2f713e4c6a751ea80d6d5cf50c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0209c3248b9a4dce480f8608b76b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c4acafa44701c0bf97074f1209478338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a0e87d343acf7326d0dd14f9b31b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72c9a636f9a0bc72483748d342fdf2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968bf6b599c272357c6fd4513acb375341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e59a510f75c95ae0669847e4602bea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8b9875be23302fdb5c362d81a83cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1112ff19b03ba5a1be399203e5d91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972477f3587773756cc63768087b763345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd1b0ddad9649fa408bb399eb97a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c512f0695d4c36a5df972958e8440f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf3f05a62e743831efa2789d89a0e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b75b770e8bb46f23799bb4dc25c70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60143862859d1fe3a410ba111f4242350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6181c4b7e024f44334719463e36243c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b789f6f0180346b263bb3869c3650c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c1bf88cdbe7baf70099d6623652d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bbcc4dd7a47394841f1c6df3bda75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ec78b1c18653de49a3812e1104b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2aa6a24279c4cf379c9a3bebaa845356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff47e4bda7512886851747bae6a496357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88bfeb7993b88b4341f140d303c75e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c12c1f54b00c8588ccb93879bc418359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a793a7452ca2eada273542ef0b3091360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c31fd1843402713472484e71135be2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9ff3eb4821d1b5d4803b71f97f4d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f65d58e3678dcb3f9fba8ca2555ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914354d7417d32766e8b0d90214745c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d4fb93a8b6850327a40642eb51b02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54f0896674bf7e835344a1dcf93b41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb5c22f50c6b4fb183442bada93ecf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed17cd6f2542781365ed4350957edac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c5940015a07ff762f541b887af099369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4dafc4e9878d1f35eb73bd6b288d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1460e313b61a76ca9c4d3cb6a33457371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fb8b7c114137f1580120a7c87dc64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421efffef8c75f37e4ec506ff3c0d76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13d0e41957b5fc8906aec0e22f34d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28addc1e430c3607f7d011fa899263375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8f56eea62c04bec345ca223c0f34a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8303879e0ab80dcffea3b46bcb5aa0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cc9b04a7e54480b27e2748e7bca05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcac40a5842a393c00ec9fdf8c52f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95a99b4983523d81fa90084b599214380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c46a92ecf07c2a3c96726680dc7b74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b99e53fdb8bf795f894ecfa03c8fe2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505ab373621d2118f9f5465a8fa6707383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a9922b56c968d15b988773598f40b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f83cc3c0fa439e1b4e16baa775d52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183df27395dd63236464d5ab1282fa4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfcc3cec866524e8de993facc76178387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861eab32212e33d70f470c037b441f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dad89145447e1705c64040ac7b21e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc3f0c39cedd6811660fef8d3aeac8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096d30b0595c83bbe9bf7d3126ef377391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53a26be9fc26cdb14cc401148deee3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b83197b5bcce4ea0ad0aef0a905d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab1c0516d0edd35fb86d2bcb51b3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bba4e5e6e6f9736b0f9fc5cba36ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8214217078e4cb8029dee0da1af630e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef00bc5fffc12995bb3aaa56c57b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e5007a8da7551335582932503a540398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a296844cee6f329bd7651695f0ed306399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82951dc228d8c4a4a1c810466362ed26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67c1f717d70a3699f1b09bb0811903401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cbbbd8dd269c3dbd749cfc0ceab8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ec912b4a525ddd3900f2a6d284fe2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ba146df6695b5ca6337f6591e9169404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7f46197a74850d32eed631dd27da0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b102d1de1da5c0a900f4b215cdb5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53ba605c0e4b4ed7265112ba0f920407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6a477d21c3d6f51274943b8924bd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56aa93917c03894507831597f13763409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bc8b1005a2a31a73013be00ee8d81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2e3c9d17850159f54093f4490f2ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e53d56743ec6bfe2c1e6131d3718e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79752aaf5b96cfbfe163a77d5ad8750f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc87d1cccbbd2622c186b5a68fd958414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cd70e4ad369ba9918187f8a471e99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77f65e40517e56c045b15a807df0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db513ac6e2dd55c6627eddb90be93e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32927d186c9a65786e4ae06743b0628c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb4695cc3643acc51064f7a4838452419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778b8fdccefe7efc982586445543309420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba788c440e4b69c4be546b95ef991ceb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c37fe47463a21c472dbf40b1976d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd88fcbac14d7c34828639447d36d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfe35e0805e12f7bbd3c924f253552424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a8c6ec99eb51a8e6d94b4f55636ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8692ffe8ae75d6e8218c916f3b8dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e6b0a05dd996b8deffc07eb4f7463427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c22b1deda2c026b53fbe50842261f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e4d64b7010df89fff55f9d99f372c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8fe99bc6f2d051c53ceb3a08d1eaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6208fcf27a065c2dcb19437f5345bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793e542be378a080d76ff8ff1392c2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b03bc481e533cc0f6a0f821299e63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85a4d397b31cd53766fd2890c6aa0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6626144f88a609bb1a688c44b577435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230972baca76bef62221445a2edfe18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95877d93940ecea713e8f9d369e52104437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37f5d41782f239ef653260e18923d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aa9682a35be24bb3dd5c0ff905449439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf3c39856c47bde2528f6249c6bd90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736854295e6492b141c5faab54bc49e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ae91d2940a04130577edfa8780592442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06d67c4e459621c762b694189293d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa431b653475b8a351eb1cc9774abd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed97a86df7f34354c63e73e4996471445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d93679a5c4b20448235a6f10ad22a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787c0790e6e42e66ebb90f297e5b3dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68f573d2b9dca8fe9056c592464220448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e915babde60b91c4095762dd93bfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf719e498b713940f39d514af1076d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08d80245e2c3678b5ad911dd07c733451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eda17d8523e098f98bf7e2794aefa2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5b5a0772a73e79869bef2cbf90225453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b2376e688e55bd51080190c890b5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606627ccc9fd18391543aea727a8dfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0d1e3cddc0655b9f22a577437d2d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d5ac82d9db334747f8d48eb3605cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ec2dd6d8598170807a517f46b48df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55e4f3c5802b0ab01768a6baa404d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eb61d68e54ca7ee1a8950b7b88d71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af483f8d17532da2438dfa4c49a6fc19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7aedceba48540d809e0c8d439a3a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02752a411c7d4f677897492835a8a23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dbf7514f89306f1804cc88cdd295a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b70c7bdf567af7d38a8029ab7997c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e509ba307122d96ed8bfaa8dee5a98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d7083e0a014045bce2726083b781d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9da93cb3e959000e373caac55672c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395d045e1e266bad7162fbaa88e4c72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c352618c979cb213774b59fe81771470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8bd49c2e3a97dbdca483a46b0724c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21584fef662c58a3a30192de97c3dbf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ca5f4e11beff4fbd4aa3db94282f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6496e03f2fd0a6440d28a2c9979baa6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e026feb1a04658e4c141e218297f3f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e0315cd6be00817ee8b8f3cf29eed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d83bab684ec28839a6dd4113e86144477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337471da619c4f5400057aebd2c7b851478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8e24c202286ec46ef3a4e2b2d0a71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb05b8ea409137cd8e27f3803cf66d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b73d9172dad7f6a4c5e52148203023481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c4aab20afabc09345ea4cc2e4a5f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55781aa94931f47708ce50bd1b02db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a6760d349f09ae75e12a0b6512b39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1964822771468b06f1f6c83e008b25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548249f8e50bc001b902ab246f2c06da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb5e7c94bbc21a2c4e45040640ad57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f78b9525d3171efd1b3d4978fb89d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cd8dae98210abea87e32e969c5034489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d253ede6889ffc8ebc07899cfc3eaf1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeee7c1ec3ffe945a4c52bc61426da0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d62ec856a38d4b4900489ba40db0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c52dbd845625c0a4271683b93973d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b713ee71c95c14db9635aa6ed876b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a3dbd8f0b9f1394698527560d2d8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e8ee07ec38e9be19c0c1636c52655496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328086ac33e0c7278d03d9789a383f9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e73cf16e61aa5bf00555f6a6a234c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5c7c35ae82901d1447f19d95ced0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdfad9f4eeb08afead6d108b1ee3ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6256f724d81a64e563fd137a8dd57d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e169a9c25d5d1b09b38768d41cf1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa324876c42f27505b01751f3daf1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d483349ed349749575125eda4075a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505448fe3a54113a3962c69fe07b6927505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92b56af82b113cf866378f18c17980506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd1b9d424ebd06dd16847c78cdd55b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64e40367e8da005db30dbdced891dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c30ec54e5146f63f7118060222d43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e486b0790a5d2b90d324dd9dc05eaa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710cc92666c250c16d5df0690b5d5ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59471f0d1ab0c052388db5e9ee17a5ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca96ab2d06a38bafff6ee1d45b0052f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d207f13a6787de35295967ddcda7a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6255ce79af927d96e4d86d6f4e989d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84647188f88fc782dea85b9307c43e75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78002ec7619e2bd7975463f5f06dfcec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a7bdd8a84af77d4fea0a4b5331b6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783af9a1e8386fa937417ccaa60e51db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cd01d65a7fb0ee111a023013a29d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792094f25c789fb55217e4272605f2e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7bd8d04b0bdde3c20fd11fb98e780522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285ab29628eb5a33763639db1712880523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b0c85a5da0ab076fd97018b381538524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2046d2fb5f5bc60faf0635648b9f46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b57b3ce03c5ae2b5f2e6f4c5554b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bf6cf4083ac66ee034a9e95babd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f1040f2fc9e0a6402ffca13cfbbcd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ae8eb3185c3fcfd0cb6404d99adfa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9737b55502633adf9b55cd4e36223d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46ec0d07d33d27cd037e3f84f91740531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7a01647d1962aa803ce8d28203058532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9a524cbfda92e2d0b594932a69acf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc425d779d9ef55c9da879a396f7b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e282747e346ef3af3e786c09731d67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6124861645bc5d07e478f312494572536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ef78fe2773836235a0a320f8212ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd1af50fc9c6c1b61eb292961065bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4eee4903c6b1ea23fbe99c3d9abea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909734101fb7868fc0ce16d3472fe8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444c2d10eb8a35831d7dbc508fba469541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93103175118692aefa08b4bd5f4f7338542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2422c770de75fc207ff4ceb09eb6ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5f273cf273102c946feae0fa1f959544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c887c20901d2e7815e128837fe5627545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f0d3ea66b22d725acdc0164a06d81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e160378a46178b72adc0171ab8f95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eb711aaa83156536544df6f34362d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94266ecfaa7453a23937a9c9a0725963549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a30543674683b4262b6d2f2337cae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90166c533aea5b189e3bf21581fdfee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5e40e6ed46c7f5644bcd71a8d9ac5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c7b6381d90fe25880b09adf7d58ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8fecb23c29030de4b5d34473d3af0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013134946f7d242ddc39d028f19ba8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af9a6f25604e7f5edc6c0433ba8a57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801bab74722fe38c48468d32cd36cfb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604e1417c7db4b818ac79142961b001558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3da5b64a44bc5b58be558aafac9362559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654a0ebde2550d3496e0d0a17959543560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852c9dc28a31162e3f9603a7f22e350561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f185d1eb0f97b41932f841a4ace285562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27914fd41849ed212bffd85f59ef9f7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dbcb3f2d7a44ab06282ddce834cce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07813e305bea6ab85daea02755a340565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730d1d1597b699700373b12c49cb037566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404872e2a70b0d1e66f5b28f5a9521a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1068daa97ab6eed5cf53150e6bbc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3b75c545831a2b589944dc32c49be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f17361794a874219bee8d44fbb0aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c162418fd9bffa8ffd43c9bc1e324571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7f5b1873e961e1b0b5fec77194880572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab76038aad5987d35763fd88bb5b142573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6fa6d848ffb211eba47a569b6b96e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3096ac18798c4c3defe88a5c7c761575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9f0c728d75c93cd26a5ace2c105c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87185b5eb9f7b5a3bd92b98789a1cc42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1121e30bf7105a187b34ca26270c8ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e064702d3e3213cf4b66d80d5d651579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e0d0da32b76ebc618a888e1ca5ca0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f06b19a9264a3998615a0a342b1b81581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3fbc7057eee04afccb4a0e48ac91b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a050822692ed6238cc557c9b2ad2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8704e72c03b729186cc0e469885f6f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95767ec36b902ceefe3f33024ed784ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2bb7dd63a7d907c5b752387267482586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282d670e07adec119899ee20a8aca43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6a1c3426afa1c2a43cb24d570d170588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916127bc49ef5c237edad36a8d902dae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a7fc0c7e84d9e00adf3dfc1773516590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ecc616f793d431818d832cefe7f64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22935abc989e2ecd015b522129f772e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b646e3a6204fb8210e272ba03ab4312593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fffd63f94c099d4e747de061b10f8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b1541e6bc6783a0413c41de725931595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c602a32f8a02de5bc118c856dca87f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c434d26b087563576041dbfb45f3a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f5a77c8106dec2b7c4c7de0ea4a30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7ecc09d9e532ddb47e56db881b98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4b2e203b55474368a93e5dbe0ba88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e81e5c9dfd1f0e7e67214ea3dabb96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df36e1597d4c122ac20623b061b787602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce366d853fdcd47e9819705d2ba059603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd31e386da6adafa92ce30bbbb66cbd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc4c92700086e5d879d7c09641dbeb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ea89825e2d2ebbe4cb3ea00609ae3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb202a0fda66fe4d1d59106469a55eda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8eba9203dbf1e8f0b6488a9dba428608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ffb65953e39a4094f75d3705c03b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9765feecb202e36a94fb1e492fb3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccfe6b495b766aea0d726a2ddde0c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39bb2f47919d5f5fd995db7a489d07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a669c19447b2911280f29337d55e368613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871720185f06dac4ebf8ef1337c9624c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce44a3671fcd60599533dd6f59ef093615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f1c3b9c0104b08463cdbc50be1725616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b3a09aa0627fb47345ced61de9cce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e0350fbbdaa6d36ffbea09243e030618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef84fcefa4dcff9bfb85a47e9ea7669619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e819700c49b952166839c8a3dfda154620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9609f79d673d2c624a51a55b332fa9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ce6b143b32d8915ea2a5edd6fc68d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e770c8b4fc511e36de259177c2feb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffaaaf89ca5556c4936afaa72d2c7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d2dd34e218e61763c3bcf5f160368625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc24e90c0c6302e4be7839c32f8aa86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2215a29a48ff9988a1d3ff70c58fc6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607ff9429929277b0bfe3850818cccb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16827435b2c5e8e8492b072e0d83cdc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ee988d8bc3efac510ba1eea9c81c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5792a84db06e100c42ad750b91fd0ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05605173e14dd29b2c729f9bcf9ba89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8a1d8bd03cbce5d23ad1bca1e9a39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67901a10d11441884763f49e311ef51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b903837eb985197cb72abb1160a16c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9af979615867a4cbf8871af3f6c352636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef9ee861a33cbb5721dbfd786366bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2d9a0b96de4a46d0f9981c0e0a091638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ad17d73d95d36b62986124fc7a18f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d9a582accff3ffba24d4d6186d856640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687aae5e0828c4914ee23bb7b26096d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f15d5ef0e8144b1cfa4f3e73bc7691642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ff2205045c6f86e8739b7ed62781a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cbef54b4cc6498a2bdf225e4a3b9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5ba5367b926dd85d242f71fbc5f50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eade322f1ef4e5e4bbc1f4bc26dbf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492274ca493d8e3d0ce80e370ced0a6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d334274d4199c95c553a29c72ce8fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fdb37053ebc3a4b7c36ec77549166649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc36883798f0561669804149f5d40e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e173a37745bb8e462561cf32ab4546651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16353264eb28316b5348f0f029a483652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dda712e0dfbde706d4c2750795b329653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb3ada393184032efedc9e67d715d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575489c38a65178d0e5dd999abe4ddb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcf0aa87c8db77a2c68e28c79ce45f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363430824eeb439cd9955a99adf31fdb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd367a9bb7ac4e235b29e76b01f81f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2094a69882737d8736e1343a937cf5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620302a904915acca7608a7d42bc035d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5184fcc8430559cdc1c22463594a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac98c5b098cd6eb9e8c972a360e799662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaa648507110e4568a6f14cb6741bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181efe986b473abefe21d28790d21e09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9625f6295f4803008f9732d0ae9f79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841bb8252095f0770a402766eaf931666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde5a24bf2958e81165c0d7f4e00be1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848be44607f22675d7bbe0af49dfd4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e4a79f04a9a39e5d9f788e88dd259669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25acdc06914c2cb23a8f1de8e7bdf8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d583928a26fc3a7b4bede3f9114474671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007e1fbb85ec4c9199f56b6f02ec287672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd90223a59f5a0d7f69d3ae793eede4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8766ec6574c873b79c87d2149fdbdbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178240a6a94aad4a2cdfe6812c52feb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678a0c2d2599e4cb5855d35190fcbac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd746bc6d10506563de2337b093cd882677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332bd03c0ae91440336bf8452133e45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4365d260599fa2eec1f5b99517981ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72061a8bfc526eb4b820f4881db263680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80466346c9e4d54f97b3cff3cbd78442681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c49ba66287ef23bf11319cc5afe3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0595d031226a5cdc7cb44fda94b4e12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47124f540dba873ae8dd0c37b1c7ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65be9cd4ff456a2e55a54f0b94a7846685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b925c58c98cc2832e71835c4f3cc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d190741db7f6b0dc7038e720f71c29687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416135c575be848e45d94e3a6f1c471688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645f19cae9aefaeaa097389c3f897bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f91fc192c11db87e64769fb582999e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ba544a3b335a0cf7db57f407b4cc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a7c989edbc4845c0edd611436872692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a701c4dad1d3f96ff9ef0f9e6174e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bba96b9abff144fc9675edb983cde694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09798c1440b6255adda039ce43f4d828695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47c07b41fdaa277e9408c6199c1522696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d5e0842b5cfc05e7fced70c185c7e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30153845a59fe94720c3755b0b625f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a462a1001f6447a7d1ddd22dccf07c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2435aeeee7f47a31260dbeca0c074c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282567e5268ac072989cdcd01eab4e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e26c380062e994679972313c217e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7217c44fb0088ddeac057a3e8f9c11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a307adf7dc50f9c6f465b48023ae318704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee69433007ce1350e428ea5e58dc61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29966f59581ab9e739f154e1cf5fbce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d289cc22fbd5386c2ac0881828fa5c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690de3a5cb5737cc5556a766cebde6ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afb24d143cd1563af2002ecd775656709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a56f71d2824de0aa84d0ef52c2a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202d60ba3a40a667e90f32d00486faf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfb40c63033fc933e832f716a20653712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729febb55f8e806d93692b610fcc885713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a9ac9486fb83183ce60e14fffb0b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e402d7e4c157a1e8d83674bb6698055715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b1e04dfa8bd80916c05e672b98da3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6d3e69d966b293b732859214ad198717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57823a8d5a5257902742f5d101b5671718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0d9f5f3247e9da2d8ce24539a51cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b83a14710764862a5a0acf12a7f02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce30a7002db1a42f2b578b795a9e8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edbc91f56d5b9af57b80aabdd6c45f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffb8eab90522093775bdedc3c876a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aaafeb2faab160e0db073e4c98db9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b76c966116fe0bf912c4299b4d3fa1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d7fbeeb19c5e405d03f898745f8fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc82ba7f59974f3f37814ec5df722727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c513c1c0b7f3c04058a8cdddb652bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2777e50aeecc5007c209fe540fb3631729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd883bbca15dee4135360dc2041d46b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77983dd1f5fc1377361430bc0fc81b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22893c9491824c181ada45f0209bb506732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8cac4d68d2839cca9188c7216a55c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2ee7c58d4d9f079585385d4e6f84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d43e0945b48642274508fb3eef02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605f96074b4a613b628ac8c3552b5c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a503251758404a5c8afbc4c6dfe8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0d8b3a210d84807589f55d28913da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b3305fe7c257792d0b6de25bdc93d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb71fd9820f5b5ee1d24be44fffa07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac43f45460c4126706007a9a196a18741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db226f6ea428740715e56211a6984b3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385d6b2f64c2cb28602f16559036260743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978516ff995d514def18ba59ba61b8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3e1c5694d8ae3ea10f14c6c800b35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0fb8043c792e9975eac90e63c605a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443530687cbac5520c584b53cbd7037747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f957516cc44e0492d4556cf584a26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd067803c23e7f65d249f8ed82c6c6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b390b4dd22c33ee086ba0bde5b7ceab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c55015aa6041f42a449fa4614c8db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff5bf1d45eb6e1eea38f96bb2e31ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86acf0187cd0280d34c5d0095c19724753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55308ea42ab14a4ed64c274320c4ef48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1d5d04ddb2faf08f08fea315b5b9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bd7eeb2d9e99c3b9ac0ad1942366a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884d9ed16343498959b4174b9243ada757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc604ff71682be51fd950f0d89e37e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc01ff8dba5202577398b31975d385b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec75d4c3de61e124c22b218c64775b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509a95e9708c250f6ac1d76ee013e32761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff3d3af67c570c03c4946b8a558f4d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb7c712a6f9eb5a9507fdd21fae0b5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0380bdaf3c8a033a1bdb4f2ec2efb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4439282d4b557a616a8df62552852d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd12d270fc65be0eba7f40c855caf4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb5c9708b5113554972b465f42cd7e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>