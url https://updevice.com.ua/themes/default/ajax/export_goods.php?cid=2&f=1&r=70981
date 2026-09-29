--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471171b3ba55fffce69d5b582d4591d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f80399d380200995d9f394d15116232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a589be9e775c6ee2b0ee6439cc1cd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1749edebf48f15b3dac485ce7f91a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f9013e17260a12158a2254b621cfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3720c5ced0918ba0a38deaa09ec19c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd81bf0b5ca943b265ab08f124f5907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1339d7c40bed99523a375dcf6fa04e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa656ac01759328220540a0c213fa19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990319206f009ce1f10b96281846565210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00f9fb1fa74baa385d210e89ed0a1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb253b60f239cef27ce36a959383c7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c477e3cad706f12b12069e68d7015013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8b19c8518d383a83364d8c7457f4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142eaf7cd5cc851ce3dba8f61c382e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93730c163fc5b3bb1c9b60c6667da116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b75c92d103e21443ff1dd6323893ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9868ce946820c5449bb43746510001818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c9410b4f86ca4a01e24212e62d06519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d5cb190aa844fcf05735139db5f1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7da81d93cc9ee02c0b3b5698aa3d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2179042464835636cf367a2bb5e7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675981eca0246438d38eaff1ec2553123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e3b23894a1811306ffbf9732aef0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86993940316157349f1d2449fa638e3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f095f4991c165ca6fd96c388469926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bca20e490ec9c15ecdc20e70c8caa827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78b731c8ad4b8f1f7b2ad0b25f133928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9805f497e41498ba7d4872b6556a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0499e10dabfd1a16985e289cf1ac24e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a3346cb27b568c8b4704cfb271d0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601c6b2d524fd575829f316f56cb2b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289db3de67b8202dceab2bac1a643fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77293274de437529fcb694c66ee30f8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12465c4fbe5122ea35bcf9dc293b64d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59fb5da4c5fc56085eeeebdaf5791036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8472793bca025d1ac3ededea2359f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45a6a624340d554b07e15d7ecf9a6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef6d8bc6434698ff4149e9f48cf82539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6fd0d189c3c5435982230f09a6f6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558208ca22078ba2ba9b151616bd2d7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fd82f16bfbab0012796ca0a124eb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f883410e9e0f5539f3f8d4962710fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8551647479779a927c1437c10e7a94644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e839093b77f2bba4895ddd9fb7c4c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5c03e5768d155957f3ce23756d45c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d14abeee5fb6410a18dbbe6ec69e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d717536e35004bf6a613d2f0ce7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f60ea63bba5f4be3b1f2a6d0614c1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffc55704877d6bcae0bd805499d4af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc74001ac84a16fceec49c0354cbb4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe128c5a62d2c6542aa700a742117fa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac7b96358a363a6ae5a742b9d01fb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6622bde8357eee69b93d07262ccd7bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49955017423b165e0eec2331c31478a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef417a7cc066bad7037d6633f1972756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b0633f61409363c72a4c16efa2b4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59137ca3bbcbc78db9f958bc36ceb4a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488e518d078846fb4d691d5bd0beeca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c15d79e4d2e85fcb4b2f6495bcc41b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6a8705ad8cbcfe31194ccc2abaf4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c0358f0d0c98cda5e10b0a4c3b7a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580c261f546dd95a260893f287385a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90901683439b785dee3cc2a36a2ad0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249428818ec9a25c453f7db6bc2ee1c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b513000ca6b0d4ac5562c67489b27966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9077d2cea1051d5b3f5ac434567273e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270ebfdf03b7a18284020104025894668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24848b63ec7f8faa2e03832dd3289969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638520e26d73ca421a9a00af19a87e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd0e3543d01a2ac1a85ef80e911cb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff3f3dd304cf0dab6d199c76ffeca772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebc95897fbea97f6a0ef3c3cc3688573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf565e24e3a93f74347413d4bf966a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75a4df345bfb71e104f5cc3fb3af1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5b3bb8886ec303329fd3806ac957376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766ad440453b990fdff2480eacfdd5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10162eb1ad01a5bd5e0150584300206578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48a8d300c92e688928352318a2c4c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafda40172e223282aefd62b283533b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4475e0e1381c59958e914a3309f8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6558a074aa2bfa4352eb23564e1ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bbfe2a594660b9be999e6660bfb5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf42ade08ff4f4546174ae48b8ee684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2667d4f0effe92f529300ef6f322a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae6109e91f20995eafa8255eb4f64386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebc6f23c1b7d9b88e3019cfec589a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f6319929f83d11d0334ce4abb68be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3b92d19c7b2f1ec14d020c7eee37189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6597481935042193d06dbcf8071f6d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decde5f6011f7d1f5e7a957c7b5ddc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff293c18b434681ea11960620a5a1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772698d20324c8fc45b3609c1719700893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d4d94d6a42ae09551f341262e491b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f002e390b0d7b156bf275900091187f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23a93dbe4758c0d2dc2ee5998842bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec58b80d38624cb5d3704f6e4becea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799816242ba140a1e98a59c6eb0f30c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62c8551ac316749400a7bc06cccca199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ae37607b27ef7956a145c994b6b0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38012afa428dddb7c1c4974ca942cefa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac42f784374ba9cd22a6b2e56d21bf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200fbd01f27763609581ccce9d3d4ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfa9cdceb25620ff6c97480fa803c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a4eec54bdcb053ad3bf5ed6af36b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a3ae23ba9303e5bf46fbc2adbfdb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f561e664f4b7326b4106311aa7b57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b51f6632ef22e74effcc7703e01f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab961bfd61c1d4a87436e51929e85f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08380dc8e9cc51605a43c113d03375f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0328d9c5ee35953aac56671f4936c51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60802e431d6aa953a9ebddc0a4df2589112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ebec0e4505d7a168a08d44eb9c357113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c31e2651873979fd64e205da2884cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114a313ae4eae290fa7c65ccde143b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9ca058c7c6bea253bb6098e749c21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fea816343a6cdf958fbb3e6e5674e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50fda00884e1055e5e3ccf516571f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90472987b28857cfeb0f340d2cd8a0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6197b146ed9223906e83e13cb997b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea874989016981b3b060191e48a3dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca2258c1a81dccb19c58a74fce253d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a229003dc6ad14cdaff71f2594f8b7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53fe74cbc9567b8dc88da5cb11ad3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2614311cc8c4b523c0d77498822ed6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c00a1bfaec998bacf18b5b3f06f73a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf668c908e66f6a313142818e55ab9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565441d33eb20a471a65a978554401e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4a91a126f92ccc1e0fc76f440d001129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df59b655e824f4b47367d326602c4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7f3bc0e9470840246b37301915905131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9ab15852d731fde66addd3430c7cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce599f42462138553ed3465798c303b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43240642e8d7cf2674dd7961de61bde4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c69bb2240f8d6d545725ffdc8f640e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced38d53f535ce689e6a3aae2003e10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d555976410ae6eaab13762c408639137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36bd2378832988a952f178fb9aa164138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446b69cce6ddd79560b001a1a859d41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbc208492004ed56eb5449c32533e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32de6aa9d9c4be79456dd56f80af15e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a382bbb86df1a49c84f7b2d6e0bb2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c698a62d7217153ae8ba31347fe6bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3819874eb38c3f8763dbd9533709b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d03558689adaf8510befe7e2482f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8059fe85d75f64bff4f1fedf3c88044146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2394cf4145e2d17bbde8455ad4eed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42adf3052a4fd807659afafb90067a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898cd8c07c5b31d9ad37ec1cdf88713149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306548789b733a65e3416b626686909a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d03fb05bfce062385c8adb99ea2050151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832417e136269134c3563f9e2cbb40a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8a4e6a90b6ab81154167ec11b54fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b0953fb4eeaab869e5d45b2e41612154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eea6af6bf52a50c9a06f5e4cd98e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dc9069a20e207156e2a80396e6189156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c918694e8b9880ae738e43a6050ab6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d367eaba21a4018c64d31ad817826f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a69f2218198c07c10e16d516e6263159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5289abfab46c415e2535f80b8cc24bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dabd46f9d5b845dd25fa688165bbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362673e6360391bd4e8eba0595872b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30efe403c2b286c837d5ac472f2c31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bd943e2cbd98b9037cf53cead4bcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334de45ca5d48419b374c9733fec91de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a680d2b9b6aa8279d8cccad8edee475166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda8cc27309b8823630fdd2a03183ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec845f484525e44db6cf391674adf538168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea734cc991eff968236468e3ea1bc45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd0fa4148f458b930345b76289b331170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcc00493a628931f2bb79e01a9011d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15136181e70fd49bac1cd4e16e25cad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab878899c73dda4693b977627d111173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836984fa54f56a07cf7811a8ee94254b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb150b2f05f56bee01cdf7d0635ac36e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee9ce6c9d2e28c5446139b1f81ef8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa936013de586c64bd4aa9b57ab9f1cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b69b1ff5809c41c69ddf463d2594ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8f09bf8e8f1a7825a32761f053843179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ac3b12e17f9f3e38763d34fe2333b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c899d2ec35e694cd21bfb209571f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaace4c3a49cb758cd184239f966470182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f107d52ff826345c160caec08ce2a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c90e57a5d94d0f47140005606b1a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f595a15e24911eb96027973aaf5fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcde20129813290abd169bac6c9035186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd859e6d9c4781ad6c4d6b8ac1b9066187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118053163a5e71f94bdd9ed80913e41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789707e7adcdec138624ae958bd81e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e6aaba1ff800f9eafecd2e694ed5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc0937f4eccc13a07b8256b0707e2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382aa88eacec11e1a896ce2e8985091192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceebfac6cfb7e729d2aa71554eae375193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800902f34ac1c743e042ccc307a0e92e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d08572e7aef679c8ad193c5d94678195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1023fd0f2db2be803868c6d142043196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcdb4d416b20f22b596d0d9e8b760c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a18c6c52d2d8ec059c56c06b3ecefb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215607326e126a1344fcd591efa6deeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e81fb46973de631d70aa7902962449200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a25f41bbedcae2ae147f34ae89577201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d561351dba7760687f711230cb35c09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92860033160ab7e06545eb8090f4be53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf83cec3a9b01ac2f3b300ed867ecfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fe6071a0800da3764bfe2a0ca9b52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c8174a95ce532e45d445e1256c4d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713a0cf772eca8103ebdfb0b5acf411207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a769f75d2306a64f755c6d3d0cdfc30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5b4c9da7ed0f63d053a4daf4c99ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23833a3ee1c3c8f5d16c678c32ce5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d681890785ff17e426f3d982ae40301211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5721a04add4fc86e3344da253fb20bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b095c5366372807a941868abadab59b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1383e6d42eb0c31c7f581b53ae4f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed07def5e52895bc80c6630e24cbb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa927f80475ad7ac6c9e065c9787b5d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfce858f4eec3a5e2f7647bb9d5833217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c57a9bfdd1ac45b239bb4d45c6ced218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90b5de5bcde91d60d4909494bdb8a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecca7f3e5e0436995f7c894228de78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181b2b2f95493e469fa6898f0f74c6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592dc4439abe17bcb0e62b52eca9f2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb00deb252be1ee5bb2c7e29d2bc98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d2c1b5417e68addf25e6c6f813ea8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43759dbc156c41b0a88b89f03e0ba9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f5430640380662e6ca46556336ccf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8fa2c5fd657f43a03919cbc98cdba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5ce60c57dc4803e9f74043c32d12a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd5ccee0835b70d46fb87446fe83ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96331408707bc250303ead6038c38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732199ec92d8598321e0ae99b78f5aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64f26275a2a78bf0235ec643fd2a36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70be62d712716b87efda4d33ff0010233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad100f4bec6aaa6ab794972f88a4fd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0e3147e7924d759fbfa09b89dc2a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4c68cc08332eadf0db4e87a1daa95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fc5e5021a900dd8a9759372400443237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81587085c2296a709e8167d8809e0014238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b8d2b3691dc102d978e26094d7357239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c19e836d501737544ca96152d726c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187649b50dee0a66a97228a7e5ea37ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c20fc41780391b16535d42906af445242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f65ac184c379fd5bb73cbefee52ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049e1b7cf153a490262c4f65d2f3b14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e088838b3ffb1af698c9129ceb7aa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0707487aa1e02c8cffd6337ba7235ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca3a916d60ebc9761dbaf33395b0c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d21c89f41f46f1e9dcab042b10c9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171179d26e9a9390aa1db52cda4c1cc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb412421837610920edd2501ccc249250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2bfd93e10c21478fea11e14518026251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bdce7e1918c0a6a3170ce0a0d4c25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806967f3719f20c1042746a41257f1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6077ed4a8cb8a65914ff855c2d01f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f775fc44119b1dbbc376d63aeedc0fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f4c8cdf9faebcc3d3be31b9cf9f27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a74ebb794d95adf03453f623a1a42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9000235c4f5aaccf9cf63ff07f53f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f77b9165b27f74d05eaf31440e707259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb3fbd3b4a772f098dcaacf3c86e9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4b1036f5f8ed29c8ea05861573edd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e97b0f5e6f794e33a9844146e9476a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e540c929b019416ba506c525474286263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf1e9db4ad55ce8a43e143afc0c1bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc188f34b4d6da92f6002bdddfd76d0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29345ee8cfe97dc846dee27331d6c52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf1734379b55f37b586f57ff88498267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e986ce72f4d4221da70a0f2ef4adcac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247a724a83c28aef10cfaf847a16aad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620cb0a5ccb9a4904c8fe1d11311faa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a42b66039167ff78358f81f9f2c68f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cac06bfe784c7c333ba39e185f7af1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd91aac92ab6791b72389f32bfa1fa3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065d5f380bcac28fd8499f4f99701ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b102917f8c403456e98890ed09a931275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4b98a5b3329bbff5dea313da023b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f81d8612c6d46d327b5d16dcec947277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4e3baea3b90d8d797d010ef5cdcf4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762e7803295a51d1e8901d918f594ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d629e2b898657a2ba7d892fee04fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4339b0636647b86560cb75c26ab7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fced0b923e7056343c7735fd926a704282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9e100d137d94622fea20541191ff2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f33a36253c78e127d1c4499f5a80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff325389584c9e517fff64077dd9307285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b355e588acfa427e0c0233f4b36baad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3bc7996b9bb7c539b1de41d5a2e2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58d4728cff5d4c5e2df301829a8e37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c1b2b8b61d25cfaf0588787cd2942289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76f81a12da5332901d22ffec38a021290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a8185f05410d4099bfa0f6ce45232291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c39e0ac57a022b4e58c448f23932292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152be39d528dd3663ef6e5762407326293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c8eaa955be57c1fcf0f8e4896f3dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dc28d948a041b264d3e5c54506bcd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81581e99f14c7c53cf252e667427cc11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cf93f869c990af0655f907119091e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe150956b21709a6e83f8359af4313c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb275e1661f4a70177941887394c258b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79079f656fed1a69ebc226623928a4f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78084ed07ecfe0deea92eb8c3d0e01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3e9f2652cc3f60c31c4aecad153de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf193dd48b135ad7f85334b482982fd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b273733b685c37a5148c024efe31d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc07720692485f036b432ca39ae91b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05df8b1eed916e0193dcd991d4ec90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20113c7659b42ea388acae1600782f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc836aae3f3a9e3136c5a6e724183e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49ed8f8f9169c1e4f7d91084b4c16c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebaa3bb20238a7fdc4dde078dbf967310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b93c3652e8fd3b2abbafd00809bd5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004726658b8a2f04c1a8c9a0065851d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812ebaf41938935f65a96da2b8e189313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b56f65f612ed7b06d98d7d8dece6e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621ba522418417155b62e12d2b98b1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf4e242344068705abd9c99428e998316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ba7524bd5f7f26e391239b99a2e62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd6429b5b81bf9f27b97cc7c4c3559318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0151914b49f536f23ea0f6829e717d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2321c69d90cc341e4c47aadfeedb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c3e07f8b5e11890cc80544dd97636321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c1ed0340f19a925cf90634f6083da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42384d3449c54c3b90a61d89a0746676323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad6840fe4dff457e758d2dba18a2af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ad943d2e3542c2e892353fc009db4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38880ca0f2e0052efbbea454e668a2ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f77c4558fa0a0349fe75ca98b5ea8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d5cb1bc4ce5f457580211ce019b2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9677435a8d4d31a07fc9061d3fa4e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae78f5d88b88743b61cbc74b44a651330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074d02de1690134922ca27cfe31e3ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f840c54326ab424cc0ae7f1bb43d16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4529439eb313b55216e67e11bb6409333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3687fd9b9f4f7719fea127c06817627334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02971cfc8dbd931a2d35b58c595582335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41613e0648955e911353c04891aff35a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f28e3592013b42e732a9dd8e36611337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341263ab22d68aaea6629659cb0dfd71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ca67095b2855d0d6ec0dffbbd3f3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fae90916f288923017dbddf146716d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1fde0a849cd1473b73344ce3ce5d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad14a3abf56f2300f7caf1c3d36837d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e0982d52f99fe973f3e5aef8a569e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5e3fbe5f6236ad0dbad9047dfea1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288bfd6da5139fd38722b84769ade53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25ea4d0fd0fe9f9e73c83365b7e752346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47934f965b012c78cbfddd6cd72dd2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c0e682377c4368013ea5262449fc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f86428866fc7e1ca2ff70a9a347a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdcbe292db336b04f75128ca3a4800350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a68dbaa003ad147ce7511bd4b98be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b0f669678fa4ab9ad5b71e20bc107352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a79a357fc365ba7e1f15818d86e31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37a49e34eb6c8a817785c4877def6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085fe0567cd4202e7a4d73b35765670355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0c0e0f64d97ce4e16409d606b1f44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49f24150e04e3371223c4e1c72074e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7dc93f672f52861a76e10666c1726358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929c2052e6b1043910c2c7474b34fdd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b9fe91a4732bb10454e314653e8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d142aa9a91596904abed55904fffd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c5366aef1399d9329c6e09a21475362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86401371a83e4b774456a2527851cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef0db301da6ce234c2fdea9b4ad568364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbc2d73cc1ec38be38e3eb7d4f27ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a4f937c0768630ba1efd3b4c26e85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e36f1db99f6a7ca6288b7669924a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6e3a383c5c7db61a672a19caeef11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c3182cbc43cb9da7cb08796a599c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d3dacf17c5824d47d0ca379a09ace370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822aaa0993bceba4279d487bf84f920371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097942d7fcf25eac86dfc6dcaf5b77d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dca9751460bb241ae4834170d3563373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ac4a6d9e8518489b93d930b0c1f45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e876495fe864cbc9d6ff7a589e0ad09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec784250d17111c6ca0cc8e3c5ab443376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576ee711d028b7f17fe548dd161ea02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8283d56a8fb0d09a3c64a08e2e9a847378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14aa5a93f03a8d31cdb33e8a380603379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a4107db0fa9949880fca1865ba2f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b00c966c1a0a3d42278bb6a0dbe8bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0109210c5ddb5135c4da270d172366c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f326c6dc98e09e9a90e20e4dfd115383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9a23028770e0e125612ef3e263972384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff72b261f734860db22528587c80257385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd72d0204279bc36f32915071eca03e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e6a90c423f8524aa8429fab97ec91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be9bd4b70538cc03f3277e24225137388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20b57f775f42307bb573ba1c6ce320389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143b01e5f4a73444505c9ba3c782240390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cae5536056b5a79afda49cb9cbc4ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c854e6cbf2886efd8fcb2db15ba718392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20449d32c452e009a742f74e35326e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79bd27b41877e6b342f298e212f739394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdafd2bd9823a1add62c4f6d314248a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44275db0920e3955e6a8e82acf20b7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cd7871928812a504aba4befcd0f6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28a879efb85533a57718700894dff4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd1e86475ca6c01a96ccae4c4cf380399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b242028a95fe92577f047c0e8e3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db333b2cb762529d49460517852a06c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502f27c4ea0621da975d19df3c900e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799c6c9cb07a9e748cb0cad0d872fdf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8a978b24276c59ed11ce2190ddfbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05612bde95d1a02060e4f0456f7727ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e2a6e270c74a5dfafd69e794990cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9abb8b362d9863a0163168b73af17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb496e9b5b3ca867ecc22e49cbf5a2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd9a3c6efb32e2e4420ff716459227409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd474f346ccea5924c3832635ff43065410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b9f1036dfb2998c44d68efedc5538411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384d561ba154d8d621f7806c4d55e00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f36a96511388ba98200410a00fbfe1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b65690e3e7bcf2c2b1290f76b6e9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644bf3f0ce0543209142d58056c335b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142b49e5fc8de72f1f96c4e2c3ce293416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b9af02934ef4be0b80b345148ccce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e4bb5224791b58f667fcd22d2e935418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf410afe6f03d664937b2472babb09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804ada99c3ebac81d10d51aa7e90b95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e07e4c7e8b871068442bf8dbf96c2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb62bc29d7b2b75ea0f65f243636e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0e8e62d268c9c603dd5de08e349d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09defd827a722c792bde7de39cfed53f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719af32742866492952a2f9600708894425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4e443f00eb1c15d5efc3ca185aa71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f80473647a1490f85b0aec92977a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6b9208917c1a5367a2096f64f258c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbf4d55feca2ee7c19708c2b0a9f3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d3aa5bdd56df91178ff8aa7a4992e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483134a04b2bb40111ff079ddcdb95b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1eb050ee4afb8cb7a5426a9ecd5dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa56a572e6d2316fdd3fd6b5a92f58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca68aa7c118ebad27ef4d9f24afdc83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cf9ed6ce8c3b58e9594c53a0c1211435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995424a27ed7c5a735b035e128489a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67609d05c516394089c160cc3f787680437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a321c2e5be719764a04e018b9a15864438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e412833c663bfc8bc3178b8a9a63d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa1e2f16f7e80aff79a5a5d778e03d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9925da96022470318c84e194d4d40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663804b3bb385220a179fc107858041442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f45923f6755df93a13f638148e83b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7b5f71646a0fafd10948962eea80f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281d70812db5d8c1a3b5052e170719c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fe8e0769daffdb56df9015f7afacc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a3bff5fe4816bf6696f59223bae3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca103bc62c5477f3cbcb0002e9c7449c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc9d3b31828d14b0c86e86c2d309de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e39143c8cae2d942a3c32f944c7d57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc4f34cfb7f25f624b4e6a7f7d9763451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872211c5b2a138e6363230cdfc0c51a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d88ac7aa0c535ac71b48693a3e18d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5cb07d92c1f65ca6925fac04dc7b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c209a0ef32dc5e63b7406851c71fd75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187562289fe47b114125aca47634c20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec92317879d3aa066be2ce74f03287457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cc7770484bc90974c72aec0d1d1dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babd74009d9233a1c91c2895993ee32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac633a26aa462e066fa2aad2221f35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ac17b88a9ee2e0858d276771050ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dc1aadc325de98497d0bd85e8764d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e65c8c73911bfd0bcd8b3568e6be34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67249be7be6b8ffe8974595fbf6d7ba2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828951502f5386ce8a6f2b6685371bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27ffe57f0900116313ae32fd2aa280466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099377c3d05f77d43d9885134a2836f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cd2936ddfb93c779fb07a6880aafa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f7a6a340f30294ec5b9414fdba371469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5d14f37dfe2d22573ab8e7e238d9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ee571bf886ad870116dd9e7ae2c84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c297bb66b2bf077ba7bf0913f3fef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac972090340d60097eed22c4f14513473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9391e53751fc70b8b69d2fed46cdf2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56b92e1f4ec4538dd81df5939efb2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d9aa4155338d539df6701ec0586e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdc0a3b4bab7dc4436e70fd76d3156477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea672fc685a3fa031b8eee39cbf704478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d322abc94bc42b5cd2e135095248626479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d0c96ae05ef68495f08222e2a4b08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f93646ec5e08dca3e75673f7c37a1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd2828c61f870764bc65598d43d900482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b294ad1dbabd98384463a607bd725d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33ab3c79627fdefb1882694402ad61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1688658032fec211c563a1a30197f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22a2ff4ee175269b1b71682b4b3d03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4989ed7fed52360b85be956aec785487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf9384705ceef83f2edf5ceb9c1c7a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdaae0de22285fdd097fc4ea98e26a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf3b3cb222561df3f5b2e68152dd97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cb811009a86cc1c01a22256fd810b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e56dbfb00f324723382bb18acd9aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d76115ad0656951c86fb3d66373f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a49d11630dbb3fac55cc9c5e7e84f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8a8b34f41642d6d143a3449061be4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8644d47f6a951afdc370c802c143a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802e2d56bde2b992dfda706ee8fbe36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7168f3a2a2fa7dc7ae7b2577b39ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907caba333d4b65cb80062f9258d47c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bf21e928fafbe9c8dbc258157e883500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ed3373b62b8ee70520972e0d60696501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c7c51daa0c56d26dc83075fd215a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f1ddb9d65e49547fcbaffd5f4a771503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691157f257b10aacc998c72a93eeab6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6bef359abd854b421e22b89670918505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366495d71c07fa79176f4904dacf351506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606b2acc3b9c51c20380aca3e610a87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4365f3fd22405155a7488b4651ffa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6139a61c633de2001eaabc5bf9e76a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dfe310f3770d0a6f8a3058dc0a63f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4077c32509f19341f788d14f89323511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebee57cb6c33ee5e9aefabf8aeed379512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc4cdb346d64a45c67717d93727c97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57273c1d62be4c12b14215a1ec2243e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604e93d0f202b26564ad304f9f7dd99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5acdccd9592a210bc1d078b80d1a3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ac17859330335dcd2799a729d1ab9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bf079569d926098233df9a91465bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cb412627027e4133277af56b61caf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71af5300e95d666c1a228446a506bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b7ac29dd0b78b9a69bc382f26d0b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1035aa99d79ceea2ed83b79a78012522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b9a779053968e564c28b505127394523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4dcc314fb3f54ace21e2b467607e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a44d2d52f949bf48e48835ae74d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7855dca72ae482d5b80f2168c40fa17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4d7d7db828fa7a0a1a6a6ea6d437b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068128d596fe93e73047b33e34940e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fe912e977f58228b93dffc9f2c30e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a127387c67e6ee7a151881ba1ec8df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8ff4da946dc940851921e63f7c5eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37322ddba40ce47c6f984988590d7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ad246a8e06a7c37b6c65cc69eba46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe253c64e52e9c1fc284bc749cc3331b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1761605c7ca01878699cff899f21b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c946a12ac64b2922f1376eaa05d63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b641d460aa957456ef8c009583be8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6050af3997cee93304eb0e39158f683538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741c69e1c4047dca5667e73bebaf939539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c733fad011b69289989da60680f44da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea566039114dc98f8899b0c90cccb7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb156c322b9d694f49c1175fe91ea0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e094f670570461f635695ef7da62769543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925827ebe5b7de7430355f672ab69c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61679b7d40e8e92be8fd4bbb88c74150545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964989dceaf03c79aff29fe8df1c1c57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b4773e069dd8df9ad739331a24d66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633369c8f82bedb5777ef889ad0304548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d438bcad4fef08e5552585b962686b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d10091e77325877e03c300a5639f0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6288352de50945b0594e5cb23aaed93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f46feea36888a0ca57594b897e33f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c65503d7102daf2511324bfbe50da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb089b815b0d5c6c54503b634e9d89e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab290a69607f122c3998e0e734015b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78732e8d94c381bbb2dc39b7ce3fe971556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36199c9b27d41ca445252e6d1c283f31557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf9e32a728229df39300b3b6c7f5fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56cdb38d93890b5d13c39cf3310152559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcc529508f2b34210d81d4fea7486d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb0803c207ba0fc04a73036de53dd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea32d3e5beeb08e2f02d88b7e98ef0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2360182480a902cb2355d6dd0c883f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8efe2d4b3a5c33762cb7d3d2ccb78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d158c92e7079017f0ce0b7b1d1367565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24fc4cfa7be5654f942728f05587b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c5929512f99243b1f804318a2d7ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7ed58a78c0aaa2897bc636b9a985e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785905c7b291ef6ba96391de2748db5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3dd37479f647f5a8d36817cf5b7a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c74211f508724292cab137a3799f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65731a22661e4fd6427bb40ee3c591572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b22a63f75461576df5ad0568902b48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569171d6e8b93645dd5e2a75bdefd1c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f86cce7d52e072907d772406d812e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae93dd8b9d8f291ca99e0eadb4bed1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616061dda41a5c93f973c2df25bcf300577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a6d0670cbadabc2c1f3eb34b6558e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb483264fa5d72951ff7dee27c665d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86344b2f35fa12029b3a301af756b2ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0da283e41d3ef62eb6ae0ce34c70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d36164f12c8d5b43322db195c7ca9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d8cffd587c115167aa2a3892fddd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dec9cf393a87663f484c5e194993d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f9a497daf27bcd6e430e3f6a27dfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824a815b60de4023a178b2241cd767b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee7a9313795fbb9bb89eacc9d35d6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59e1bf3d71ab069c096ca63dca9729588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ddf2324940eb49596aa910a5bd032589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f9e9aedb5ef2e36b0f4e01e89a002590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b885d9479e318899b56c8c48c952c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18ff66e8b4f4a6b59404aa1473bbd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b947105419cc61cccdd8f4755711593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24dfbc72a3240a51505e9e7628aaea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e93ea8494e7f815eb3416f2662a61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1f6c2dfa3357ecde7862682f15ff3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1d1ea769f5f22a244d675ca2fc05e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4609890293f160bbb53fc09b11cd36b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f491b9afa0e8ce1762a12a0a7f7965c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d97d4a18ddaadd6ecb118d84484419600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861427b83723f623c61d24f1ef12d86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408fedd67bd043935ca32888df1eb97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9246bb74f3037a4d7d8262f723e907603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96738f897b78cc9ed1336ce4649447604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abea845e5fb368eb3b5282fab4348ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7266bf65bc4ff072991f31ca88c3f59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799020e5065e407b0fe8f5ae0404ffe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9eeb26174538bd960a3a1cf602e47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d600e2995d9dff7ef69cc88f1b6d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5652d53855443b1bd6cc9bb73eaf9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0063f0afb6d00dcd397a80ded47c961611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f066cfbc1dd6d6e2a79a22c5a636e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e128eee5b6a7cd109e0e948b6ee36ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca290cce4257dfa61125f045bbae6d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e2af9e3a9bfbe04d24b25ff24201b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858090e458fd16ec47f1e7303b1128d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c5464051a3201216a5de173f09e50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fda3c779e248b307b2089d2bf345a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bc736192336fc6e7251ad1cf5e794619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988fed37c4e3521c5e385616e458284620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6f74aa4e44a410f62dd85fc2beb01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591f944d10685056cd639163fc8138e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b96afffbb0d0cf5a4cd5d0cd5af29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f95b20a814c83396c3058694c143e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fdb5112178be5928e5c2540af9aea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72082da7b42782f254d973721178991626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2624c277f258be2e2baa39ec1d25d38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99845c42b7ef7894fe4fd29fb79ca454628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a21427bd0cb18de0a080a8a4d4e8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7d0c7606e52b7f07f8078bc93a073630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8618839eb2b6d5c8a6886788384ad2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f17636f6ae5e17488aac27061e92d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35370acc836c0997f5a7e0399ab1981633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4c795d4b4f3056a4a326158898b68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26408d593e7fc78f9456fe279f8dcd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31a6cef4a6f492fac081a8802a7d79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2521d4a5ae4542b5b01fb8802cb0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf39dee20bb5e976fe9697753575dce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f023d50f12bf70687596c933ced64dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d775f3033b678482dc515fb313b8c2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbbb7e7194a080e1a8365a18fe1949641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f29697b3a712a2a79fbb9abe9ac24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b8a270e6129995a0c9391318e7237643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dc3c40530d378891e8b26727dd128644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5239b61d9c483c547fd924032369eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ad90029740c0316b80b6184f3663e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5dd3b1fd156cfd1e4b0e01f59807f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d6e5442538087bce4bd65e4f3f50c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315b4c2d0803ba9a556be59c55a2f27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bccd65217c194a0c6f9ff76b8054f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e5582cecb3ae1f2a3a0935286279d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71bd624f985536ac85042dc43beb85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0719a294a98b18e2476ae40e88367b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efeb23ea742c2ab9fe35fc07f1b748654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cedd1bdd4d6455e64a9987a680c3a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35957cf049358438970c43061421ff44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c2bd0b954a7bca4c58205af912d02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984148e1b97dc5d3b8e267fb7dee30cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbfd7a3039355155c0a170fabb0aa1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718830dc363dd247f5d79069603cb06e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2593fb1d0c43bb74e7ab98f4d0114661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eff0035bb231d5947792cfaa6be6bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51246eb64a65af2919717a9e366ae9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a28b734e5ced594b8c98bfa82108664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8f836e6c5727321b6d38b5881351e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf529029c08aac174be880a6ad40b0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccdd36a0da8d2f6090a4eafdd1f816667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f8dd6a590e83619496f903b4894d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983fa2a350220578b62663fe7bca321669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50072d1552b4187a4fb5007173fd7a8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb588f5bfaeeb3d324448ecb7381318671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82879a3b879674a80b50357f6ca3b63d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf240d9b5d628db0d5fc154297e8ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b302d9125844359198cb998552b5dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1bbbb1a8ec3a0e925b9705424747e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625e6ba988892f6951c6abad34eb5ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09a157ae6ccfb008d9cdff1f649156677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ef101a74cb568a2c70881cc076f3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1eafc6d5fff20e9066d94257d91d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec013963c4f9662cdfaa6cb3cdd1940b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c7fb0a0eafca4f129462b9ad46478681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd73cce44fc8e351557de2dada9e4cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d08ea57d6e9d342d55ffa3b46f309a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f832e3648f68e8ed28514015896020684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcca8aaeb7fd855b7d3af9b71d0a93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241b7a84b4d344a0ec62508357f767686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8eb5cc2b4d5e628b613b7b700f7c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd66306c41e25a95a4cb727e452359688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252a01bde9a721e60881465c94b0aee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdeeb1ba316035e0780f748d5771bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1a30a2877cce5b5563566c2756792691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfa700ab09d539787f4fe064ad2cc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7941473c001fec76811f5dfab1310693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b43ec30596598184a1fc5de6b66775694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c062a8fe8dcc10f0681f4928cf0edf8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87037c8a5f233a6fcb2df7959de6ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347b7e7dd14d9081c1125bce169bf00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba180ed3acb5a081658918fc365cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e05cefaa7d0096a8ef0ac5c27f3fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d866d3aee16f6f8fc014dd72c87c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d8099a045f2f1399cda5610544c23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3209f9edfc871dd17650d9da909180702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1438d873d3db1f0c934a46775d122703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b6b5f9d66e9ac7ea2a65e916ecec1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba16acf49223218971e42abe5d63f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dcd12899cd60dcf9ce5232eaf8de8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e47809d2dccda6aea000eb914b0c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7c4288ecd7242426fd26f03ddaa1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ad99153d6d33d5ab7fa614d72ba2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556372737234b3e88c0cf662a421015710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c90842de07505939f6aff45d7b6328711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba280999380d9f493704a7ed0b839002712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59765b2ead0fe169a71760810c55ed3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526c8f23a57381ecdae8a81169e2765714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8dd7fdee16569ab6bfd2382c9fe9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e74c98c1bfec91d13c93e533581481716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061e11e66095ce8a94315efb8f99163717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100efe99d1aa7772f81b29810ae2487e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945971b1ccc4dd34ba9f1132fa119800719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465920feea3b0d4925c1ac7db5dc2551720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41c51bc80032a31b7bf1226ef34a77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef356793ddbccae3a54beb67f13a69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa7449337d3dd675f49aec96743442723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb872bebee9a15aa3d0aa90d52b3d58d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aec1a9ada48cb5a890f5f91726740725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97388b21f69803a5191ee2d684435d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ea8cd67589a900df3cfbd727628a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79273b2796ff83a40dc015fd5a61e93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4c66baa4efc4f40e41b8599ff3dde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0bfdbb7e68f5f6e8127f82b93c8dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e212d891e8f033b79b2d0e44db882731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aacaec4e06eee2bdec699967d70e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed7af08ab9a5b7a3796e09a6ad725f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3090743d954a41b72ac43fefe7bd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0877b19479e3c3d1d1b924bf7789735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0926413df29fdd2a74e58693c3ba500736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac99a6b8057a2be8df3a2d0e5ab34b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af77b84f7bf5df59790d3989f01e70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd267bc3a58ae29694a7aa2b75a110c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674f46b881311658f22b6923660e193740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5b0bc1f91fe70126cdf66d1ca6901741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eada4cc7565cadba39c8d1dbc00244742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f1c9d933f845697ce347c2f1c5419743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc57212c0c74e8f1131f35f68123a1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc661888de8b36c70e37aad609d8b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f0bd8b76259677f566e82d6c38fae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d8622c64e524c20ed26f966a51721747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff3259ff3aa2f188ddf7f5ae1168a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69c898421be371310c5373981cb401749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe43ef44e18e9cb79c9395c81e1d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f16f46d18d1cf85efc423b7036d7b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f5167c786e65cd71cf5598498d7e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169ea9742ffcecab1daaa6d76afc749753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88492a7ff423858fbd168241e5a22d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4621ac7c96f1c6728425e1e2cf7c05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe549d117c05d4611d888dc4b9b8e2cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e41059730b3f7029110252bc46d7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147758115d5d62b0afb91b980a27e36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106432b877cb4512b0296f0c5a850d7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562f0147f7718e9f9f85cb688085eb9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fc4ca3a39ee33efa309c275d7a384761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da06e4065875b06723a8e8346bae85762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fb69800ba501b945c824666c3f654763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0271563592706ad6d076d3737e7c346764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce859fb1691db533143dd90f414495765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0786eb290a22f09226ebd037d798fa8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4860f9254aa2fd30687a00ca3954df767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18b6e05e86150c56bcdede7c1ea1d2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233255448d3e43778b8d0700d3ef5d4d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040fcf4139371425f5660acbde8d92b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c13470549ea196d416c9c610187684771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13503fb1ee059d698d25c2efc32918772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926e04f00c34970b4b9aa3afe0b7d6d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258a5918328e0b4cf7ab634b16e235f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37879fa68048ce1e182c7509251d17775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540346b627712726b804f10a3f611876776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9e65c2b76a36a35231b544d0d5076777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dc1045781b9a39960a1fc517f63d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a419ed1a566e2b6b256b4b343a741d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f491838b7f954554d0b3bf83e0c8e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd54fb630a5abe9fd1a6801e6b79e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bef5986a786a7fe2748a6ef183e1a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914333b29f257a68f8aafae571317a7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9ba9330981c0db9720fe95719a6187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8de69d2a3607dec8f59e110490f9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd9bff95147a353f501acd5ca174869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373c3c60544fe35da93f6abd1d8019e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0f95c25df591c90cfb99bf1ee1e9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e415b3ba8451a369e4fa74eccdadc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af3c901a618c650b0fbc29ab1f5b4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef3fe5dd73df3826bb083468e579f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adeaff5e2cbd7185618868ebe3f01a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d814b96412f9b7c319c0b080cd8526316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2851c6d10d60844ec811cf83c8de58317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae815a2ec87b2804667862594a88480c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9d161a2486b8d4ef92ec5b313fbd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3e9971beea2cd4dd8efdf802f797d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a855adf77a9f35adbd698f6b0f22ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee257d35d92aaa5e0d3656cc53b47a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112393280704618a5e1577fb6d8c83f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c817f6263085f9afecf300dfe360824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5edda50b8bd337651b9cb88ed715125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3084433c950f3098985dfd9518d4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e777a4b3f88b3c0c5c1678871a4b4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c01df0a78064e3c80ba740d8e16e7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771ba26d349b5ac83e68f7336ca110829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6d8802ddf852d67c4ac77b2ab93630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade84812e9ef254153c3cee3ec94c1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f15bc306db4d93eef7b301783c9d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dfaa17e9b0de43a6d79a5b794cb9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc11669607e5eb72830c17529480d7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029abe05c6803a23fae74b804f75f32935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8baad168bec9623b9ad574c104875e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3595f338482ce14c163c23a01ca2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f5462f56e292c6e675a1d0eacc87438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53ba5a02adafd540e6cf28053fe65339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601bd7d42dd5bd06b14cdf242cd7d9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798234b0b5d2736221657afac23063041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c3a974de4999fccc85a1e16a8d75d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c12fbc26cc5b04a4d1e0c3b0f647a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c547ea96a8ddf29bf0fb6d8a657b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c569743fdf6186108bfa44fd5cff6b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedd150d2351d8f514a4b38949f0a2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ca47e54cb4d482d79650d3d693f3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caca74e26ee81cbf8560468f07af5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d87b1f749b8eb8d3c64f60da3f900049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aefb411cd2db65ecb6a5a7988efad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb685d0df451bccc18a258046f03a33851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200f1a9a8ce7aae2e3bfe06e2de2f2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff61deb46660a12b665d7382ddbd98353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46abbe7856443f111d66e5aeaf1cc1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a42f44d481e869e4f651c09dbc48c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10129cfb050a446c180c4d1b45cba1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530ff2da1662d1925ea2d4d9ef489e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638dbfbf3362889032df92906c6a8f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4476eb2bc625ab5295944d7efcbe5ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2a0827c8c22fae50635a36b7754fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422425118975ab7b7afac521d46f4a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5867850b049bcbf9c083140c1f26c5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d040297da14c12f8e0a1dc42b82edd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654d18c8a996a44d5e4121ad5b8166464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faffc72dc0382d55e852ae07fe8e5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401a2c382eff5a7033b2080c6f31ed566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48660f4f8315d904072d282aa889f40f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941521e6cc9d55c6091a9468a4c5841968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e713092a7ef7deab357c91dc18a6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6839f89c2e2ec7e7211f4a9db032770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928ef64c456e2c50488745a6b2032271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbc8ba828669fac4de56649201461c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a28c7222cb01545f324004b93469473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00df63e3c597e608715c63ccc7451e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c551e9c3511cfcac05b50e4d1898475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1059c5b50d5dd722abdb9b9e58d5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b1d263d9a7a83b6befd709b2783ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce9bd2da1a55458af35596245c0b0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9394f41ebf8b0789342ae45950e3cff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88071b3b32de5da23ef737cc675de6b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17210610f17c6685d4d8e7ea13df967881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777fbe70f62a964b488ff855fbb133f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091cf6bfbbba01c81a905a2f32f6de783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d4576ac6c0c12bffd47dbe6c2e69a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01d016cf40153e7fafd9785f9759ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028d3e89cffdbe10e950b4de4d915a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f42b7a8a0e8df6bc89c9ade8c3dc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb534adb63ba4500bded44550863941188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5ce48732b6f436c43534eea9074d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb09a94f35153e2ff0d3a238d18b5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc95bd2fdcde0905437aceadc1820c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf412800269d12dab60f34d202701e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430d0d1569b7a6614e92c887c26632993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accc3dde06b165db87f0031e2ba79d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26ea2a327e5b68329df18590e28d1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b87dd3879be59d80486430b8813bbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4741b29be25b4a714e1f0b8090d395797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916036a7d0aaa2bdccdf5ec8bd38ca0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906ff4b41d3d00ea261da8a24295fca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40234e7c374687aec9b40e243c891b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9234b1289ed910a10fb22e327d9c19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67378e9903621762c735608d54e84677102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2800ed9964e635832eda3d6e78e1cad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff7a9e602231422cedc83d34399635104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69b23534067bec952c994c0af11ef2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc944a445689d3f0e0d1073c9ffad5f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a9e3a1b3ab39382f50023429ebd44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40254452f15f5a33e3bc3fc8915c76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92929f95de5c7eb484527e272a17539c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25618eb21705a14729bbbf0c453b6c98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28af3347202ed5167eecf92cd98be65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023e0052227b4c5b06d50e0c570222a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74928f0a217526d6daa1e9e39b5c36a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942559cb43d0d139233b97dc0eb884c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f153241e246d3cffb1a44918bbfbf8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b592fcc91d385bb8b5442a6a740c60f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3566ca47f5c025b42da4e685c831d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f4eee04bfc3a84a12003e4663521d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e97fa5be397c6dd4b1deecad23887e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48d4ea168a1d031369bf5cce669453120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc260c7c4f24e6aee0e5158f87cfdc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171d994c0e316c75b078f991c1e661d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8bc4116c18afdeef1e25bc0d17198123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c3e2e9bda6542f974378fd25de29a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285abdd4ee67f441e7e480d34037a2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc79b6b403aa8b0c55b5a220b8f4ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fd7277474ac6973596c67c08572eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fe9d97331080cabeb87e9399aa456128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbea809fba1b9309af3d809fe971c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8675f0d28c4ec9569baf62706c588130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4accbeb10647bf89a02f9cc32d5d8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db055e504c7caaf3c929e8fccc731e2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d0466cfcb491dc8aa0b13bc873577133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53031955427347689d5e8edcf9763881134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0edffc4753053887db21536b39ac4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544f89f4f78420b9424b223fc41990f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cfc1bcf38c04736a1e48d3c724ffa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d7b95c7c07a92d65b290c278d87af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae024b7f0f024a48e9e799f621cd5c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde73e6b4083717980640caaea5d773140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f4306002b8c6ef6e934a23c8d20bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f74e46d45585dd4c9f087de25ecf36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da542cb39d702f6e0830428db4d59098143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277bfa7c8d8d12864ee64e19b3e12f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1d8c02c94b5f5c52e1a3f2105c05d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bde3260852e69834133de45ff90b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbac58d9120c44d46fc665a4bfd842c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb435502ca5e6dfc5754be99f3f8c00f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8262ac9fb29925be4aa5e090334e4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcf7d60c4a1819352819f608f6a08b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa91214de0aa1e5f34f46a27547e889151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5571c92a457154ce6657c5b061d39a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04045c6841050d7fd78e6973fdaf9d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734945790253f4265e04ee447acf24c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3acbb3a85386fa567e0f533508db6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd60ca0f885f5043b7ff38aeba58b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a0a0e14ab18566e73c4d5a6707b0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dbd48e04fa4b41093ee13517ad389158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991956214445f7f5b1aa0553203bf0af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b7c4c655b2376180beb1d0881b745160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e046a92632c31cac084d3927a4f8a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862662810a6c8de9a9e379f6b61fab2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527573191f1be0bee14d61ba3caadea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e9a0cd9ac8f7d61d4e24f33cc38de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6063e87da3d862d3244dc937c1d072c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d16b7a058dfba2a4c89762afd1f244166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e079b40ddcfabd6c5b5e7431b3792a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23856f3b0458292b108e084efbc066e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28e842c6215afb02eb88e252b6d536169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d522ed2f72bf92a1857e7a3ff36051170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d3bae235f53e6857176293bfe74ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013066a7f9b4d4be71a404f0146aa2b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6b1ef92cec543a88f163decacabdb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c47eaea03af6d75c4a77d6de6907174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7987dc346b1e062823a491d1c2a8fec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884423a9d7267afdd12c18cd55a1c00e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d0437756c7b0bb77368fb547a18cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d415b13aacd56a8351310be6e483e7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bbdb8a7bd0b63cafc85fd5c8ee11a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba00309a0d88b7953294a017047947a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7ad149cadb626a326b0080ec077a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31243c42416150d09e9119bf281840a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98376a48770c4bde1f029bf79bc040ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2422af15eb85269c6d1871373ceab61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee15f64ed04b228ad2ecf12adc1bd27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7deec25681988f01afcb6eda3fe033186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a80da7f742e34a661e9d303a468948187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40034bea683c1d249cfa922afa29ca6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693435e4208a1a8975128f62b2d9f4ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd1d9af34927c8d1b0702a5c80e21d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c71ffb8573f80e320c4c2d7b5f29b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42667555cfdbaf3b9b8159197731cec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b073025078b6900effd56cc64b9efb0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a16c101d78e7d8b77f16f326eaf168194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8549f06d7e246a8b3ebe29820550e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0967e531bd17b1eff2a6223ff4b57d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76d0f8e59e79cba1c324bfbcf219a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566e6bbdeb35dafe9cd41f864bd3ffe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecd80002b0c1f4ecc6e58de43b93e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0faff98148f2a5f3c334c95363e02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceaee953db5b572907472a577c9aab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70908dac32c475fcf188d483f937baab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267edd3058523962a4891abac8aca4c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4944a4a56ae988a1781714e7d3b7473204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5ce8e09ccf35a745217583e103934205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07f6c3afdb02f48a1915a4ac5a7528206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec5fc6f06ca1afe6e16cfdb9c4ac9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaa508fa80a39a7d9662c601cd8562208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bef822b68365ccbf494b29c88066b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e701a740f8f78e6078590f631dd74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03d6c5e1cd100acd234bed461259ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdd44522e5caa939bbcb6f54a1adc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8be1be64cc2703beb4e398935f3a6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77babbaafd5677d20ccc6c38c9d7e6a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6d5d6b64a1e200d9913f4b519b676215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0be37924195294ea82c20ffe20dff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd48e8381dc3885e38c144fa54bdcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b76b92d6e5a60238525b55e3b0238218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02cc63f493011ce2a0c5c2abd14565219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19f745a3a9b04dbc03a10d64be9aa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5a83467ef684be5f149debeed2cc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdba02d3e766cdc22eb691662c7975c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18792b35ae12271c6c26c531f75f7826223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee017130f89da36a0dddcb37a80bc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58fae35d1c6613835c155abf10ed7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7f9ec8c91e777cbb4e1e81432c380226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ec96e53be9c260d967465692914cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1e1994ee458a5f11759757ce17416228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344573fb6fd4570b075f62afd07deedf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396c96c4d786e845df70120b4d93f43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aad2003d84fbf3d28c5d12bbc368e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a76712b15483583bac02299ce96f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78264f8e17e6c497ef3bf1effa08862b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627a99594a1300c392df68af6d2537e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392187bf98e8cddac0e6a35f3241ddbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b05c4a52b535fd674c458a04fee84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5b2fbc5eea3a392216075903e06a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44646e39bfb68774c29526710f0ff7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1226fc2c3ca70e070feca208f6673b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8929ea817c0721f0c770532091338f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e129bc397163597ce5946d7094c44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162a9bbe90fda27465572d6211a6a9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df4e8d15f3339ca9d28e5c5af7cdd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59e76053a871156997ef713df9e970244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3139ebcc59ca7228a68394f3fdc8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5300887552c5e295f2207984dbb1ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f08254f737bfd13ab08df5a3af117247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6bed98c5f832f4e64fa420e729595248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e435eb9063f47450a7f0833916ac45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e574361ae233768bdef248915b711c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb8a781e8b6ec5e3216abc7699e023251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f29a6ead7b8ec241d29457871c892252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f61b3680e8b239c7f7a40863d1ad3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cdcf47fe2cb0a1b98975ed4e98425254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f77a599c6a7816bf2bc8ed72182f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ce6c77869dfbebdd133793affe635256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148fa5863f22bb38010bb9a40ac1082257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6f4d5bcf0d222fc078b62a1d57cbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3003b3ea03ee8b8b5744bd2aa16440a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b4aba15b9512622d785a9e93ca5ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbaff96dd7069f864a41354ec4ecdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c500934614a6bc6dbe29852e4c1f04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09723b45dd6aee9adb68fe989eeb1f74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f54b6b50d1befcc245c72cbf08db7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6fd02e3f9f926ed591d39e2fd4466265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3beea6a12d4c04caa710f9d67922bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f772b9e0937ba7421b7f440c20523267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282376b96636ede31ddd185de6ab93f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033aa86755f72ab211eedfcbccd6b53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a557d528a4e670eba230e860cd3d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe00c8b3d75d46d73ceaf0513690ad1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3223967db7dce8fc92f229b40673272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff644a55a8cbf7f8168cdf6d50973bc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9c8c0c61206ed560a4ee6f27da542274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe682e094d1073ef68862ee47df7646275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03583c3d7d28d804906dec11ea86e287276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65fcdba8aaab1b4a41086299d35932277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54a2d9ea2a4895b640aad9a7fdbd57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4d0f2adfa068bf315aea6dce3afdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2e376727248d0d0c5d738f5ec596b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b49f09bcec2d5564cde276d0a9e967281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e512d811e23280a66006efa8ecb064282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea908a2e54ed0cf4bdb907d71e9db7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7f81569d840bb7c0902468b0ec265284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f160ff48563ee1db9e1ba1ed066e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aace339f53879e099b34aeb078c11ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a51ae8c19f1850a99780e41589d270287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133717d585670be3d523d230ad7b373288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326f2928452c86ff2cb4a9f8f751bb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c539ddba6a21924110aa6612cc2f56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1427207c775e4bcb309febcb968bcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118f0a78eced4897643684e4855a0c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf4d58a9a82c2f4c586b4b4235a3a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c784e77c60ee70ffc20b5d1d074bb39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbf42ffd0ba2cbb051aea43a9323ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5113b965b6235c588281e9fc75a25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f3380dff998d371541ce26851875297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a295e46ff59ba641c715bb2cd979c6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655899bcc03cde403c82a62d2513590299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27b41cde15a52754a2badbddaa6452300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658f394d8a447889fd85c40607f4ee4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878f69ac9a914a1e6646df94c6a8baa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba290fe76a220e4f8df0fedf753b1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d84c8944d28d09a3a5afa62745dcf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454653338eb657c11cb0fc319843611c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e6739fd0c4028f3eebd4aae020775306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f1ce24793daf1305c90dd121bb250307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f0c6161e58042b4d97af40ba12104308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846efb160fe178b20c480dacf420a51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b949f78090104d606e3b76bf974eea6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb4c234cbcb544c87789a3b52e549d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0acfdd6bc347993d88e2afd8f7f214312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075f97321ef6f5d839238dd8b351d2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7e1cf9181c97eebb7b533a12cc183314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737061d7aa053a497cdc8c16cc94f18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29152542acd59c1ea6b51e58758716a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3e19937cef9a2e1b56a7cac7c435b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7694c69b91d48ac285e1be669ee6818318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de7f5fedba0bda9645048bf09b6604319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ecc21babb134f9fa6a2111bb24625320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d06bf85978af374746da15f0f63486321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6b8e56918b4b30ebb4854bd93ad16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25b81388c84035ade8a824ab259818323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f79ae4f7a2aa4749ffecd1540b8354324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca771e51456fc21777ce10ae7a9c03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33e17b904cbe61fc9b3d0bdc236b99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d0fc2f6e56efbe09fffd9a680e2e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf2a3876e221db7201a24c67ded8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f63190f8bb1df8c2e7f97040f9f75e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428200ed2ba1e36310383b9d63c86f00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f17f4fa51b315dc8c28664f5495a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644bd410c847b8a3401417d1708e40e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0d38bf3f84a73e8066fdbe5876606333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be29ec5cdf5dba71fa24003f2ff7385334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0012f85b3382669b2f500f693a5c36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8ee59e47b5445dad0e1f7c5cfb57f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da782d176fd5ec518e63a087ec4cb34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf42227505e6ced5dd3278994817c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71df86fb2456818d5e80e2b26bf1e63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc6ce34f9c71a5791605adf6987230340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379433264c9bdf53b66e5b263522c564341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ee83afb52a3f25a95cf17e021f356342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27734afa33e54cffc29a55693fa20c10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7144bc8b57fb22cbf221d8898838a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4031a5f43dcefcbba342d395ebb787345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5575d0fd6181bfbe09abb15c2a0fc62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690532a100b73cef7c3cb01755e94f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f7e39b992deeed1c8904cab26416d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1813c9ac11caace166e8580b9dcf9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26dff274fcfe5d0ee1769021e3aa70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86299d6ef0c24476fa6fdeac23f2ad32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b793c90e469be6aa71ec55dec171b5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd4027822f2de83347c86244b23ccc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1a844bd0cc56cd9d6bcd4f0f9f21f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c38835fe0e0bbe98166f9dca8fa01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca882cfbf39e49fe1bf10a1f8d01d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8b336014184973c85119e253fefaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efe08b48354314d04636312eadef95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e648d15eb7a47d021f8819c644ec45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391b8b641ca195d584afa092af95922360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb34863c13ae0f9113870ce10a54873361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab99f84755f99de0a0719d8a1d9c98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd3d293f1926a4289936d7b8d4c041363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61b38e464d4a4d2f81c044c2ca0bf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bbeb7820e178bad9d76b3d03add34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd45d031bdcbd4200fdcaad51d78d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbea280ab9666db37a51cb252dbd98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d69084403211e937cc90656846eaa0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384877a215ecc0e8a508ef513186f6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20a1a040cec1381b0a7e660eead71e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9156798c808b459a2dca11fd433434371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50813fa183cb1e5893663817b2fa94a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d11391a7ea40cd63ce524b891d6fb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a55b8420a1146d2270db88d5823b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a93452d3325465dc22ef2e1e15d20d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39388b7e3b74dd963893a3099ec2416a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e3b34791f1a9fbb9fdd181b134c76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a1671d7ade4aed4d7a43b6a6116aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef69aa5bf25aa8468a16ccaee072b67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56187ab2bd29c5d9ae86bd2ed25a47f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15be85ce9d01138c483c090c0b2680381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e10afbf6ff03e4bf079ddab39d2f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9c361bf8994645453471a5a95e1a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed85ec39414d889419b757dc6abb51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904aef59b29285615a65243736f884e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570904e4b1d12ad228780bf9f06406e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9de386466050e8e83614414a20826c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689efaa457253e5c20ae160f3c48bc4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014657c4390104f0c90467d8cc1f74db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dd907cfede35b46c4ca802ad3085d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df144d9a650b1e45509a212a14354f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b494910e770da43c06a8e20faabe61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f7b35054597d582d65e1eec72c4a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79d9ce5bb157c343f0dd32f6b5d2a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade402fb0d18508f0950e0600621775e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0b43cd775bbf7db18d0e8c06c2d44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3bfbfe0a80e3816cf492552895b40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c31a957a15b22348232d6b6a6923fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddfc3fa6e7e8d51a2a8b36b709ec69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee23079a4f871a43dc31145ba22905400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecd62b9ee366a4691bb84f786d6186401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e72821aa01d68965c48847766710f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abe0373095c12112abd340ddb17812403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7f3ca8d9257bdaa37324e07400b4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72ce07ceba162311fad79cb2e72e39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf446e6e8bca33adc7ae54860dee56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3ae734b232d4827f6a69b9fb89e67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddd36dd4b3e351d76fcf959e0d6e41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf9f76ba93cd1df96d1dea58d6db38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f538aae4170e37ea15e2617f2ed0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59a6c31890a141896e53be4572289a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d903301b50a14fa6662badc7f2268412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e763bca863cb7eab13d3f6ba20e31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51dab10c61f7cdd175bc4fecb1234a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b04107544b0fec9d4e712731f3d7dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a3a3690cbb438beaee62d2ad4a0fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6900816f4071e21ff42392d3460d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc347ef1b8c2b695a9a7ca1023efa9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5a1ee0ac64c27881dc441bc985ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de000d2a71e387cd004c5ff1e6d79b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ac4d345060d59fcef4acb0dbbf907421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612761d53460ed47a2c4ee7beda13f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48854d830062c4755f67e9976d6ff737423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f380a6b78e443d98c04279256af0c8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e109f3cc7df37557249b40180644ccc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fff97b9e3f0616bf09d9c443976ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e17fe1590acec5572c86bed1eb8f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c25c28fdea0e2d1deb1d9daf7de6ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287413d7af340c8e99bd0c33abc3823429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6e48bf16efeb8b3c035413d4e978b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7fb5689291dfc9438664962bdb27c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d244bdfbc21af49d94f4cf19c9a59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08393fdd9d5b7ae4ea686fc052fb3162433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ed62c5a52b265386c627995ffd168434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719f4f2636ba27d41bc7843faec53f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12565617b7669d08ad9e68091cbabb3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d8f1d561e432ed3cb9b956322198c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acfc523d91b0957456aded53a4bb91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0e0cb86543e2cc32c8c432218be77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2886792719968707ca07f07fef0573d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d004c12815914edd695dd1aa9b91a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70315fb2bce04ab564f88455f9ee89e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb9cf6e77979207eca75b1d8f5ec3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bc79c29a11fb1e6f92befa5bce198444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e743ddedb4db3de4355c5d00fc8bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b2dfdc3ed7ca160b3b2ac47df3d6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2989f4bda07706d307f113a405e38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92efd12d0187c3df4fbc0138cae157448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42acba4593d0dcb654034e8dbd81f9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d0b7f379182a37a12e0a6333839c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741430b34213d24936e79979587bb9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40171512528c4d78670a41afa0946ffb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bdba1f301ccfcafb1bea905ff0f0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94ec11bab02994d0ba72ef1ef60500454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896a511df8d89707fa49cab286b5a79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d85b913cab40092b189fc92459bae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd6df1113446d9eccd158b14dd0394457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f6c0b05ecab743a23efc11f56c015458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4154db3ea6e591d2e0668c2a605f663459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1c6c190508f1acfaf7ef4f640b4f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58025f7a9862a9ba2d15481f48e5ab6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6ef15dcb59511e71e31eb76f4ea77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c28e40aa947f93fd4f8da4a4c65a83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85194f0bf6eaf5ce108bf0c5db9abfb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f37b554b6173fe85d463d807fa72b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c193f11095cc3f14de8efc0e172168466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50722f0894a78b70d4d8ecaaa86913467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c6cb474e1dadbfd4e82b1a31b8cd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb068c36a3d6213795cd94dc5f26a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaab6b337bd86a135d9e004010c62a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfc53fe56803ba29331d44fe533fbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82025f86cc512ecae24612fea7be0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a18ffd74b523e8fc7248567248489473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd940a79f6357827836f4198459b31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027aad93bdf8b0258371901ef3c6888475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a5077c9d98680bcde932587ba7647476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6610c36629171a8651ca8610b5da5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e2f96b544490e35d5c81f5971dfe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16dd6adb6c39a13be45d536cb960aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208e78a344d83c25d6a6452e01fe89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445da3a5d313cc313b27867360d0c143481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be694cc8ab91a028ad21da6251584c6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca25fbb50cfc40aa7aa83927d5263a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761af7c616971f9a0096c92caf93450484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d514792ca4333254fb8e3ddb22818485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e7cd36caf26c59443a7bf6779ebdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948790059700a4c160558ce8b4e3445487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0888a6978c79ccac9af1e9916553e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddc3fd860a43483a3ff857bc39995d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a9f03729a9221900f64344cad5bd2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404ba4450b5f63b329516b555fa76d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2cec6d157e1131a3bb5f5f691469f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c286e83157abd3fcca2a7194fbb2ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbab2e6c6ec60b8c33428cdec7657ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b7fd19861a7aecf6742c0467cd5f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542cbc0bea71a648dac6d49ab52df09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19833d4b4429a7318130b0065430607f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9632909d01e64cebebc13c1a581cde498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6371e22e8c7cbc591d908c1d64a7049499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb8d983765928f817146c1bc60678500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60852c714532100f7b16d219295e485a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c345e657dfc27a9597b1453313e104502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d32296419e3bd559e44938a9ed39d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d2c39ff534eaf73422338de0290d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4363af45bc7b3e76b27cd541a28f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba020d87a02c7dde6d92e977855e994506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ad7dfbb64052308f19d0e85cdcea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd8afb6ace8d94127c2206af38b4a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f695ceb683366745ff70bbf7ddeefe7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a64769f8a3e4efb03819169cbab7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4dea9f862173e9c4ad79f316ff2cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eaa7752e888f868b3c20e52334a1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145f09f5383f494bcbd87b321694baf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26b980924e85baae0a77bef8a5d002514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8386c026705890731b09df0ec41d60f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e00e637eef7a31954d3cb889dccab2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9bead462c5e8e33fc48ae35740d16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7de0261c16990be327efb739a4e488518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5beae5e22499f64808c15556442e39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f642b5dff7038c635d54316f62b456d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cb9eb737e97642aa515aa8eca02a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef13395abea0d7724bd98e5333cf70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c766c164c1e7883c13a72b8990b0b53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fbc44e143dc3def88883f648557c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425172aa6f69d067c322756274dd17f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edced11c392cf61e9f1b1da3c30c82d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6d45785a44d4c1d636a29f75fc2e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f1be4fb608c2f584178d67ea90c01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeaf1596c092553d5d179b2f3f37b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b69ac431ad47ee492594ff0dcb24d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec89b48327f13576be7d12650f55a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94481dda479a81ce5ab0dc09f8d20c7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef3926f4398f29c77876eb3eb1ef9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ee6820c6507a4300456b71ec6eda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405e50cb4e16133d9ea324c736c69de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f743e8b7cca9bdb2f0bb0608434383536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb11d8f4158be79f287eb9bec37597537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b20c1867c74b356362444a89ee5c5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca962e1a41fe30af4aea403e4fcc52b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb737050ae8a1a1720b85d4ebbb500540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe276849f484768b180dc226f9ee5e8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd83c910fb4ec7227b266159431b5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a16c9884bfba112a1b5925642de12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dfcdc723577858ae1a3ee083f99a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48862b30efc8569e7ffd60ae87664de1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791fa1e23c3d87c93fdaec925e969c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0922e2940bdb2cc177eea7ac61b29e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc339aa0c0c6299aa2bade36a5d1280548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136aaa6ee6c11977307e3bdd29bc78a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1efd143f0daf3c075b098982e68eeb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a25e1c90089c6b93f18ebcabfc1f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1e0465325f94e26076d98f2019759552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94ba3ef14877876dc696667bb227dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db4be35b341b8d47ac90d99c505889554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb324e7013ffc4bdeb0156cccddd857a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2756e09e24df05124a9b19f62227fcd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0d57df7990715db411adcd0b50a5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a828b5a63f154b5b2d4395a2f60ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76864316b8507727b4a251f6276f92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f479bee46ea0782bbbb632ce6ca6fcc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113118ccb9dfef7db3662835ce722c20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50b94597dbd525ccfe889518d5b1e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b9536cb567e7eb7f3b0303a662d02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6dcc868fac80fe5ba7056e37c0de7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b2e078cce1e27f42d3b163ff691ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a871ef2fd40cbed60e2968259a3511566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765665020a4414da1ede49a2cd27df47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b9107df98e426ce1c0b7aecab4098568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38d7b42f170fa59ca0bdd7b625ce97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45dfd4881f19a44c24dd1d9427773570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087efcfee2846541d33542f7c581e34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0da536aa5d8ac9e7e28c22e9c69a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47f15e86aff7b46708967634bc95ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06455fa815a97f7c172768a408e0d03b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26248e11ed29c5004f77a1cfa08b10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6935ef7fd63f32b3d958b898afd0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705f49d83b93a66e0bdda4017a6fea6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e122975edd41485986f491c3a1a85dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f71e7ad81f1d1ef95c17b384507ede579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b1f4d160d9b25a6af9f2897952187580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc5888b10939fb37062b0db4820411581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4094f59237a435a0f8bbb41f5126f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3d4b1d8ff7f1e76a435a126941d72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdb161f1f163682c7a919aa6836449584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10c29dca03c7507cc917b2ae6ddc0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537c3cf60add77da202c7ac3a935190586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0b1b842b031766d1e3bb666493058587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d522711676f0b0d408d20314c58fc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcab93dab5d281559ad2bcb4ca2f92e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccaf5974447bceda81bc52e5efb7c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3807c513846eb28912875d09181b4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aed05bc7ada89dacca559b4802fc51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc76bb2f3b9c76751d4606b397ba5a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575b138b108c51353454808cbe24fee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7933ec1c06fe27881485c84d26caf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4141db0f4dc13c01f56f248d21e3be7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f5928572c7e563f4f93c5aea9622597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b7b079cdc3b99b129efb3a435d1db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b6aa7c1cd00d5ff4f59f9628baaba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e065212fed62547324329ab317cd94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b947f8780415cdbdab9eecd7638ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f5b75256c996f800f2b73bf77f60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5911c8f836df6d2b8c6bb2068e2da2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ae7c6d9ad8f3ca08a199bb1101aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52073b10d38b10ec8f56da94626880bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b6759c9e9c02584f11f1dba7e9d2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f700d431d1f0b192f762bd185f4c6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517da9fe69c7aa4ad38f74afba8092bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a24be358ab73ece46411b6d024ecd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e12afc8be2d9f8cf592e9dcb7b0e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f21b8e4ade408243e9311d10f0cac9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304af23eabbc45897326c715b8af4b7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae62a06ae0af25dd398eb4dce14d1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d114273867087252765d2052853cdbe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987a1636b283a95c6570c7965cf57b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206f2848d78b3fa85cf7ca1a61d91a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2b4788991fbd3608ffcc1c561933a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19b3404d83552c2481e8625f630586618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb1fadf91f47c9b825677ac6db2728619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dd6cdec9ebd8f5fa48b17c22fd15e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296881cf4d428b1139b238ea1f40bfb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e388f1da691cfebab4cd48ff9337622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83739aae4906ea95ecc6cd5ff5f19585623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c552309e04d2531e771db221fd6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdd4d5a864043a6f38505f413431f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea84c744c30eaa5dac29932368791f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72487918db4453fbe3acb1f7cfe6f716627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274c7090ee5bfa83ad6696ad47aca1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abf240ddfabcae7e6085d0c4b96792629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df55f5bf9932671f486fe8623d226f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff163a8dcfc3b8fc54a4c40026d239d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42879866aaadf8f48ebe34e797b3eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f769266db6392dc82e1f7e88c4c3977633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80564658ca290c661f1839f106c57ee9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e78f76dacb1487e92f7157dba3bf61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08164de4c01ac4e636cdbf3708b1cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acb04647166ed88e015c5cc830df17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a7e2bddf6e75ef1d554076a142cf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f969df41327cfff3920c203dbd2a7f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75647997c3e291f95d9769d5e13d8ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da8cce3a67f6840a7a43656dcb738641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9e1e794ef56cf0f2a1cd337625362642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380fbef2b9fedb5cd875045bffa7076643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82144ef4c6c943d1aeffac9277ad3a6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96dad58579fabfe23a132efad6b910645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea8f8a1ce18c5758c752be266a7237646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8adcab62df0ab3562f48c92dbdee0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567366938bea6d97667aefe6ae39bf0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dac0566243987b6f29352d2327bf6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a05bc3f4edba2c46480053cb3441b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3264570a40f193f06d73bed70f792651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4db0cffc07a7ca9ce109a3a6a9f43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28f7004b18f421d42814326914c668653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497d2c7ed78eae65dc3c7e6cdab6d3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696dd28fa67bc91dda6275f025a9948655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18d3ea6b99324b8e9e0caa85b975c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45adfb2407718dd8c3f806537a28c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a4593f9ed5dd9e4b5999ee41b7ca6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbf839ccffc5d2f73279521faca926659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d709f28255f3b83c71858c3cc12886b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfdca7921ed01fa534a63d7b18e96d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9c7d6c075a46ba6db9e8588fcc31d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c5e2bf782d5f9fc1817c125e29664663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4485c4c83be11f15503484fa945e78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a75567c0b42711ad1c944e032ca65a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50afd7dbca3b37fef587aa2e3acc5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d772a55cc23bf379cadb09038e82e5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f61ee6daa39df693e25eeca9da18a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7e7fc3a4c4b2890ec7a8b939ccb2d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f08102c0f5b6612a8ea554e12392f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ebbf7ed8dcdf4f7b06b169e373470671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83202ef55c296a0628a295a5fd8c235672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78097cfd24ee2dd3957f4e3014d6adb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f85aa135b36ce5f91e1a30a4e70c9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a5a3162475df5dffefb26503ea896675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07340443461ace9a7b6e30426674a701676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4707a1dbde5aea3d3e66a50ac4400d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddffabeff2eb9967ed9c2c61986125678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d040135eb77f0a8704722bd84b871679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd8ee123dd9526d85b4742dff8a9ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b091b49dda8613d951f16f8a047b06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e89265f05cfbd244964384486e81e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907f109eee558992482d1c5d68f5e6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dbbfb6468c21167d4b2ef7fd625cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dc0c4099d7fd884c9b932e837e82f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40def8a6ecabf59b91fb97c334828e46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d50a94b4f7443c3a2f96c33d83cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306303d9653aaac34fb69ca946fac11f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de926a3b51c5d3039b10e4ba38609392689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b35ba65b1790c26b019b6dae27ccd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96363479e4f105c7c383eeaaf20574cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf886878c270d326535da615205a8cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf00987bc7232596d7f174290e5437693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f8d50432c65fb2e1e2d7707fb3be6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df00f203d5a48496eb8c82dc9681974695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976bf14289fad373d8d47d525fc27c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dfc92c0e929417d8254dfb1510067697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e194a651617931161b8a691fd84974b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fefa96979e0f478e62ea5d06f2c23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05738b27041470124d2a3eab6071f90f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e45c1f1692253b8bf73c7143f1456701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf943f0cbd65d2e2058e3b54a6eaef4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c7471e4e54c1f94c96923fcbef712703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a92c96e0f3d72590904ae6f544c28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e63c2bf37f7dcc5f5dab92019f1230705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd12b9bdb344c98f606a58af7c5082706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d215782aeddce4da0ea0fb759c99206707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045b1864d51b5a9615791580a1d65f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5a0792cf31846d25c537a99f159d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa749aa5eb03834d8a58e7c4c17f1917710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5505a9112eb51463431c48ef27744f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97619282705ae628badf7d8ad296b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852cc217d638dc0c9d7faeb999e5f4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d75e7a308bb258d0aed7da5f61bec9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403ccfa91d2f76efb0ef8bb82fb3488715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fd98146cf9810cde263f981022fe4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6671c49b998ae4d8a9f93f89cabbfa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f70168b75d338547195fd54922430718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88c8a0297c3c7aa5ab1b0fa988a830719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547308844e1deb534386ac152dcbb7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7c5e0ff64d54eae01fa037b65a158721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2b69932f2e06089578c87e8d35e3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832df25dc09dd3386899345e11c8f7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36abd0b3f969598d25f5cbb2dd93f1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f911575ce3d4cd67c4fac12a07d0be7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017098f5006bea595380581c6b8c40c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c12e0b81157660f82f0f26df38dd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a302fc6f3e70775c843c6866aa6efce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c35a4e67c64b06f0e7bf5f8b23d43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06086b27316dc80b9fad3a1c4800aaa0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0a2eb67456134230631a9a0946997731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42652c5244ecee1cc62a1f3542171a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7d445b08fbf46a315c96c05c1c941733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4df67deb68a71d27feabac460ce58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c86342ef3df664850dffdaa270817735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8826fcd5dc641443ae0797b3296fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046813cb591b70879591c1efd8f53f88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d677891ec702cefa2d8d85b9f04944738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e07d6ed9b01cb998ef6133a9db1fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df397009c8b1082bcc63def7c1b260a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ae940bea2526430e64b708d3958db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076befaedea2b6ffb1bbec0e92c8b4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4756c384058b63ef813eadca5b4a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d174127c5599d9631c6aa7fc443ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d164c71674f5cea1ab903acb66ae8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91bed776619ca6cc26ab9ac8b71c6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c319fed935ce5daffdc6605b5705978747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a03beaa27f1a90a83d6af6399466748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80fddc0731bf15cbcf5ad3bf4638d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992beaeae4f14859ead85b5b4d87ab6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e74e253b2ae441b31517a3a45bb75f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dd7351895d70f77295d5aefa4d9ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2c05f5eefc4d69e78aaaebf6489c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796c13426f304b6cd2f73498a100a68754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe414042b8bfe25b1374028c1cfd7c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37902ae0d315fca9c0482ca3b08889756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39088af6691ccf5aac002578fe28b9a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6b2942502dc7b6bd74f01bc12ed87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b32697c5d123f851dfff1957d33f7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ab944fd74df56b6dae769fbb5b256760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059ca2d04edffe0181d8d0a21524350761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe681b6a06c2d9b9058cf798c4d2516762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd57b99a0005ed889b3cd1e12e0636763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acb86afd12cb1c33e184b4d0e8b01c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a179be54170c78d718ec7e97f510677765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa867f0dd8b021feb85936157bab01766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db1c894aff45b2827c909581de027767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6966ca7a327d3d07ea72ee5fa78687768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977852c13bcb5bf3a7bcefdc464e565769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f58ecb8e1511c43b8c1b6dc619fc88770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1ad1193ee84f01bdd12852933c6b9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11ae2906a647b91486579e54fe9900772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e90d61733458c5ab60b90c882bb975773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e58e1f9efb266ac6c99e22ffeee2a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c597632620634ba98ba2e065b93bc4775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>