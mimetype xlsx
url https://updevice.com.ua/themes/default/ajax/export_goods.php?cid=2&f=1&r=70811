--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c976ed0cc0da018eeeac71304c3e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40e24872c3234facfc15a6175d825d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb39d577547f733b9edddbaefc79d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098c8570ffd7e78cee8f4864f6e53b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36cfc58b5f9acf6ab697bcbe95286b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0b40219eda4059049f7589a3d27666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfd27d854de9c9c7c54b6d9454611b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4a8ace1c3982d7df63a267b6f74ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47091ab9f750201c081126734647cdf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9d0dad9f019ca754c99ddc16869d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85aebbb86fbe86a30920aeecd2312d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5cb10ad974e7f5e3ba375b1e2806f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a859e149d9559d130cd6898cc2f3df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a61ed0974e36091a03cd3099f938314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf91f7a17431737bda105b36fbfb2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d07a93ba27b4c2a687540fd54cbda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729f757555d482a341e0b59edf0a3a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7cfcadec8a833b5ba317138d9f6c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef48dae704e53666b7924fbe96e6bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34f93ebeb78aa7e4318cb3a2b8782220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906a9f772c612a697d84dc15442a5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddebdd250f7650d5a9d5e252aaaba8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaed31c9355af57fccc6069414d8b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc5ca6f89d169f8633e07c9913ad4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094454a8bbd6ddcb404452c123d0bd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751ffcf24fcde356488a20a04cf19e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae49bc25d0a5e9d433dd20fab0ab7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c443dc1e711da597e307a9c9b928be628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297e200f5038af9072f45f0522bb96a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1431c3709506226354a78376c7e80330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac7fb742a3c7d3e5012fd72979504b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f48d476e902889e1224d357474e6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2643daf82df7a2751a601e96ab23fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53a3ceb8b4b3a4b5bd4815546dc35534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730f4f366cbd37f891c5560e8dee56a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dd726ee7e57a1242094a36e7abd0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3392382e3fab748fbdcbf5cc2fe19f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a8a05c9b334bcd93f12c8bfa9e53a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac77e960b6b67c9d09229d0701780e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6d0a6922edcc688d158ce39e932a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2862d960afcc7f8ddae67fb17ab6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e808f707ad217f8ce57a4486c0a13342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89f34ea430b6b9055b7a06317bbe3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cda4ccc58f78cc10232685e5506cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430aa985fc8d0ebbf9b8f512bc8727c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f91abac9397c2cc8dd325315c98b2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975b9ca8282db87eb510971d105716647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d403a5641d19e022f08554f03efc6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96a87c23e106bb86a4fb36bd4ae40749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e5180ae0f061e955f4bfa50f1748350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee233f7154f07d51417427e171c9632951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf204fa43b11f9f0fe7dc3a5a193a5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5b8190cc2579df9ec5cdb270e667553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afb052b4365a0b7c12e0faaaecc4ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e05026731bcc4c2be42868ff5da8ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9327d1e04a1a0a96aea0cfb2e7982956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a32dd2010287bf293ef160efc5cc1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9d3e26258ef6ae544cd0577cc6d2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e7baa67bda6a3bfe19a69589d02b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205cff3f843e5459c882ebdb62fa80460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d128e6fb83929cbd4dd4891bfd9e83861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ded6b245ecf79ddc42fbf1c2e6f00462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bf67c67a1b40af11d35120750f0b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca4a824c65f3456633fb07afdfb22064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f17239ad696c7807129fa70d12497e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f2b8aeffaf9d4eabe764db6e9661066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772db545eaee1d91d330dfaf5d7aad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf27839033b340901bf3f63ee4dc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd0547d09fab58b5f7715e8cee06569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251307a8364316f3f25ee0b2d6d64ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d355d3fa300768254d9c1eec2126571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4328705d9300d88c7cf27ebb59a7a7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb917cf31120a4180dafbfdc1600162473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220449f141c0c5b30a40a7a4658f6f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb4a1009768879d69ba45ecf78abc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669db7c5bee702e6ea5d21ee00d04dc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fcb3a26a842aaab3c1dabc5637ab777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f33d043b81f452c3b5e32339b463778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dec79964ad7bda8e0771d8f503e4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7c7254fcfb7f3661a0fb33464233a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd8c67741898c9e0b37d8402282f7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d95604f732358fb1628add2a8012482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccd35d76f5e57649fb7f5368cdc22e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c72d7a5e2ac72331e090f5146b6f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7dd491ef7ab1ac64c25421eba114f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd9af1fb093baf5a32d46d7421904e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b29573090092ef19347591c3f5cb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa781a72fc5618cc91b0c4dc54d204888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315980f2c5888476382a85a584069e1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7344286a70a6025ad1936881dcfff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07e73b22b287bffa99020def0ab51591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b77d9d3469b3a877662350c9222d5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed415a173b46d3bd5c450ccb768139ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2765bde2e91ed775f43f4202daad92394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9da8ebe93b1a05eec9b3853063f6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a09da84fbc5071445f3d47bd0bf15596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb2a9a5786f641392e34d8d69862f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bcda1dd112c2f50b47cc68e9fe2cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4097847b6df7e996bf4b8d2d964b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfabdc095f4524d616dca506d3aa3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c3a02757851c5560814f88722896f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b49e9547eab68b1d302dccfad30b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69002d20ce48f8fe2932667ed30403b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af52152280e20df90b71e2d8f8056104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e45cb5ee44642171296a5138f4c51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076d069af2f716845994f1b5a308b3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac52d3f09998a2417fc86385482852a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c74776acc7b33c8123cf264004971108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494b44f92cc7513c53f59f081ff9302109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b76bff3f94a90c451d885c8d436c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151cbd9411794b17e4b65972de911b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759305b8ef2570a448a74bf6336f2fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dee3ad200c467e8c0f9b2be74b2738113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac5ccc1faf90e6cc2b79ba1d2abb75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8af5f48219117de3d485b621e9408115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79356e3a9c33ec934554f34cfb00b10d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344c800a22f836bec8b7d81fbb55fec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fd8311f185d2474b4bd866fb4494a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a25841aee6d0f6a6d3dd618dfbeef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac09cd4b6f520c1c60a14b8af4a4006120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849ead8b6498636d6b6bcc08db93aa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044594a9f2b54e23ddc369802cc6720122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e96e7a1c84cce3a7d92f2ac1d0f50d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e2350477cbc2a0e5969abdddc73b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bf2319b66cd69778e50105ac73d67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956b1c331ac1d4f92667604ec919728126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84916328438f5877a309c252757272a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5ebfa942777d218b88b70ade70b0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22725525aa55512c503377679aa87ab0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769de78f3c2e49d72c6fe19dde6c0a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83320d615740595b6e15676011d69aaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c9752c315d980ff8d2d43fa87b79e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbf7ad64d19295d10b478d97feaf4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bab1827da01c2c644339dcf76e07f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cdea58489336317d28a3da9cc775d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd55d63de10c08e8733e7731ba69846136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8d0e263051e2258f405d4d2b82f1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fb1c409dc536f5c193e1dc9e8e02c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff7507dea37084cda9335b33e9f442139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec446fcb05541fd4e8a700e20f6c0638140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bd65c8c4ea66363931af56bef33b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a522d585f5d1d385808017eaac79615142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abe9f87c8aeac9770e5e9d095cf85b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f3e3975e3791a4070634d9f6c943d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209e5a2b71ec51e6e4f6f8886b57b50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73815ee9b67349e7233304b5bbdc1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb12b31d52ad3d0d1a7dd5ba396875147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09908087dff66e2d286bd9793ad90f14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28303adabe1868a6dafbfd11dbb84c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21169456175362dfbe7095f5434cc5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fd154563158f6c6e8b7078fb78dee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119e5d167e20713633e1a01a4e717a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f45a9f061eb3e869bd23a9571f74c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2203eccc855a09adbe5aef752a102154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37108d77910af1206e3db29a92171b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774a713e5735f105b766f39634e2631156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375aa4ec43e800e609d5fafa538e2cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506714c09586e62311d09574305bea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ea091f4d8576515de79cc341fbba7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d3e9d06116bcce9eeee0213a1e22c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f966c953b6df3cef1a0521c6f0f3a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176002962d8812568199dda66d25a2bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663596f6e262913017b71a1e3f76faf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9996e11ebbf510be45227d800683b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402da02082c25e0fc1f4856b68260027165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bc009078d981017b32c3e14950b40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1b07d6e8683f97640169a1adc3a22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d1af18d9af36668729a70b46139d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd9cab5444902afa2c1cc193ceeaeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0aef9930de824ac7abc40cd4524db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902fd878d7b923df9674174c0bd7fb0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998f527241ad1270c6cab98819ad62f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae670533ec5bf2bb46c6aba68d0e576173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf33ebd1009badbd144cd767950cdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a90b8e3f75847d0898bcbc1932115e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e50e9a7f1fa9d3aa6043fc5152520176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed5d25d3b5b742c4806fedf664a1c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41294f3590b4f3c78f8d36d963fa9c7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb12a509709771c8a09aad790ff6745179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284716cf339e5ec44914adf77a49868a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5b958f80be8d4f1731d504e2d59d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da005511b0a852c45db925243055ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb000a1b8bb35dc48ce5c24b2c496cb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0462d2461db61dce532cef41cedfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf305b354f2fea571f5f3ba6c94efa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38c40924fb2d6e1715415fd9920bc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769389b31534bd0058bc6186151d4d6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bd158b8d355cc7937aa2643faa79d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8514c7f1cde21ef5a7b04bcf67769189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d2ca6365d4fc56cb5b762778d8dfb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617948fb5354991c6a5612f3f62286d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d743b87d6fe189c57ea6cd274f46426192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42274e9129f7aba45fe2d2776c2331e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98dccb05fe6927fb12c44832bc9f3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b218b714432281e40b933c5953b34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90a45196d9e632b7d5be637dcf1b48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5939d475239f41a4901b24a41cc6318197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a43c49ca684d63d7ee323e8d094e82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccadfc0fdfdff1ed858565ea35e475199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76931ac52fe8c2b558e7d7ebaaeca80d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426883e5f0278555f714541eb4e1e03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44387c0bdcfa05a5c5b08a883598b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a937d8ac9bf4f182956856769e5451203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce32256dcd4b766cf5b46680ef518c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229344720c1c6d48a08f5d6b9f77fdc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306db9f84af030bef26898cbfb37fceb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ea2bc053c40014251e5ae620032a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167e88e93df6ea8eb48851761fa8820208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8ab7599f2b911f0e4737a4919f630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ca2627a2e761b82a124d0aebe4976210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6fc23491cfb81827ecf48cc3c59f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06566e7af39a4a69cbd65cffc819cd29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f56360827859313849b9afc9fdfeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f585bfe99d7173d71bb3ce3350e347214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439705860f7466399c1857088458a3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab853c440d9775b01cce8d4c5b0c32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9129b1224a338b6f07cd2ee7e0bb1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb6497ef56267e60b0de424b591a24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c1222a34ee7e6544c1c53e682aa02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72ce0ca376ab51a82fba63352cc843220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ede660397713d22ee7ae13409e7d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1507881b3df69f3ac1c6bdfa6e84b50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e23d41f9cb2d11082508bfe0bffbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f221f915a6407c0466c426f1e11a6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57050290ae56d4fe775ad91ecfc964a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de75ccabedcb70b7c8653d473f214e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee85f760b72096d47987039f896b5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42b0949c084326c4b384b54bf34525228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cfc968a3bcf51efd7262c0c2b9ece229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a4e83db2e038cc8e4e23fc9523a6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187649b48ea1813c798f1d8fee7406f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d4ad984587d7122875d74f68a744e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d337d1222381a89c75a96983b1866233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d09defda9b86d2f6a1c6bbe1b6aedc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935d06a8fcb4bda5cbe5142f949ef48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca243f9ad940bc4dd24e5118bf3a97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde78915d24b40ac83053c267b6db2dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819a53e45ef983a0a4d5aaf613d4e6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e15585273cfb88d68d506759c82ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3231ae8180aa028fedf79aff179b0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a77c18a58d0c7be14c5f2fab1f8f8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ff7483ec9db619365f2277284ce8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9f336247a9fa2b2b061288e55b54d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ae652d4f4fe239f0aa3062c5b9aef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97463e7d56e2219a9c7bfac652d4891a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c43e78f07137e04ca888145bc10371246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb6999520b00cab2c658fc98725d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f89aaef5903a2ea5ef82e0673449a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dc44bce0fe9b0161bf66357e4fd42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f0d260278011a4afa8f9d1bd839b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fc0e203b05eb048baf0bae85c8be0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8441060c967a6b899df00715093bb28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80acaf49293e6bd7ae7b1a74c0dc23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07303ffa7509c5fec4d9da94eb4f4c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0c8f7777ae0559aefd45b65bd4a4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73871c7d8905259fbbc304247dc8d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7107be285591bcc747f04e47375f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a7519f866ead415efe5470506c25e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48771239a920c6214200a4d526759ffc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a57278018a70a887189807e5208eee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0d947778d3041b6230b6cc8e2e680261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6c9d54d6b182b4862e9154646e377262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24be2efe778e200c87143e573d731e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e00e6083ecb54366f91a961405041264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfcdb2c8efcc3238d4aef1fd35f2e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aeda67490279df03057563a5af5b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066baedcbbd5cf3bbb07d57d9e04553267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342706eda56422ffab28bff36265869d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682d5404bd63927ce95a40ab033db06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3e58828fcc0f41fb81a6596be6a1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2c0fabc1813108609ada40fce1819271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e9a671b2fde64fb5292d6501a86f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37709ac6badc15a2fc854f63cfdb81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3379dd29a31bf3f1baa23c9db772b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aed9d38b0e5b54959149891d388c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788ea44031f9fd642194fa9f4f04bbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a7f257c6d246dd8b9a71a3de88b94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cea4ab7bf522b2bff36d8fa38dcc20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c222bd979dbe46e82aab6d201187696279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb41d0fac0136d9c425d2ff1f7bd47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dab5e9efe244e60812a5ce829934d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee79ddc041646146df678e89cd579c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211725257a8d51857d8700cf3955ce1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c183ec06e6a9621f688e953ef8af38c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f1b6aeb159a9dfe82120c5b6e4d3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ed397b50e54a7506725c1d507f81f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb08fc351fbbd3ec936e8e651ca95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a87eb666509dcfe6a47886f58b5f3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe01e12b9f6d28ef9c1f193de4172b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab1e6ccbe799860eff16a8dfa1b341290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8fab96f2951e20d0adf87296e5012291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac658a3ceaa6fed6a5bd3afb42de82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ae314e32e88fa428b79086350b6c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3553408701547930a5d1b0e0240f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7a4362acc61bc62f6da423700ec03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea1cab55a86097e51928ae8775fca6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4862375f011f9e2b232e6af7e52709a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88aed3c17302015a4ae285a1b222d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78013a354eab2f4e1f181ec48a79d7de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacdf637263d0040caaf76671e54dea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291286cac3f367189c9fd00a4d481530301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb08e905c705dd05963044daaadf37b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c051b081be2843ff29cdf76ffed6c25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7887f51414bda73397ba90bf8553e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229fa8f89b823aed084a07d22b77bd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed253def13adc746a1f5400d165caee4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeda0d4bf355036d0a2006c52b8399307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae834ee3a335affc265e5c025633ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec16183ccfe68112f7c736c9adaa4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54612770a09ccd8558bf0c73768d459310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef365bdbee235917a963e361e1eb1e15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ce4b0171dbcef0b1f54e14c970919312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362550caa9ea9877fcbc46004a538e82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e51a9af1ee27386f4f01294e8ec031314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d144087809884603e9566b071e0690315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace21e0bc5fcad15700be3d912003d63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58682d4e0f708a790c9b18692b319fad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dbbee4fdaa296e32c18af66845d60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f411526b0ddaab33b2fb46042d29c42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a365cd5ab14d4f81b8b5ed16f06f04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318ae07ead89720ebbf430cb5e88311321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e117b28eb24f9c72ca100b6d170816322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f449875fcd81988078e4f9ff8e0a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3337b5db2ee622c4294517248c36869324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922ad0ebdb6bd566355192e8b4b20d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8d5e1bce7b2cf8c323182af105e14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cbb689c6c93732fda1942ed7d139e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c811173a78a4c0c84e70010af12d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f213df09f3366e74651b428ba24b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1162e84488250d7646fffdeffb9bd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb92dd4a3a3e23e9d9d85400c1e2bf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec031172e09fd77f930ac8184877f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdac2c664f0c696b35adbceef81c58e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00176cb51a9bb542780fcfbc3a09919334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418529f5b7e30a77e31ee2929aab4220335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615a42cb16b3b2f4e3e36361e452e9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2179312bfa4cce113f54c95f2bbbcb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb70eb8bf66c1f39a08ffbd93e91d5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338d39c2f3b309378d523c3f6795785339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf1083d2be197d52d3ab131417b556340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bede03daa037dc33d81630b2798c77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108991981ffb6976eee8fefb566b672342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78939ee11d2604294d9bdfc932981c99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22719ab97216c249739726c2df95557344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73609cce8f9db8ccf30c4d5bd19f3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ff272f434006237ce3ea8b36e3797346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0935f0f79c428c94f2df67e99a603a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c39598d9f4349d4a2cc06e53f94dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89a3b769cf1a13555f435b986ae94b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577e18943962719ed28dc13c8b22d39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d912a35fdf16d8ec1cf2630d3c86d24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f47e3f1d6bc7b8713de8a3d4deffa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7b2cb000cc795f80833817635527c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e55cc088d21c868da326e322d8b8f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc1bb8e851cf3e086c8ee5f8ce0ac6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f5293ee1fc251b9c9bed97138a1fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c45325bca849f78463ed0ca9f0406357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc7ca0e97943d444dc8a31ddb89820358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b579d48df38520e3b1044ff60c414b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053371a6324c9a6b551998b78a40d314360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437805f9a2895555c9267d9ddde91d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec11a677687e239829c58776d45549362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcfd527b2a7032fb9b42cc8534f517363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5afd3f8fe9cfde058b53a1bb5fdde1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ca650e7243acbef69633e0e443844365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64879e366e483ed6748348aefbe8c3d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb16487a07785bb5e963bf08571ea6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b9a4548ce52436e237f2475d7c30a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240c8d98e9e5f77c40861567b7660a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c53ee97a851ca4a37a3cdc6f3f8e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65b03d77153742a7cef9e7450cb34f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cbd82f6d2c8f08499dfc4b72467cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9506ac6bfbfd13b66357023cd549f7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da22bbf6ac14bc33b4e808e4f514a36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d75a2da50701cebffa4833ab9153a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a874a62ee7fcb86d69d178ebd35724376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6f99bc4afae04697b5db2d08a3eee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45daaceec40277f852256067cb5d026378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77314873ab22ff82f98216293f48990c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c1b08e17686a14c6f7b22f4d6860a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e86458376002bca9833c799c2d238381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040014280d5814d27e2b298e9cc1bb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8260d2c34e72e219ca80217291fc97c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e07cf02fd7aedfea83d9505089114384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704e7026bab7760b156eb4ba1e75a3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dc23777896759214dca87a1217bd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110d76d31988b4edfa289c12585a5b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d324e1cabe86746bdae4e1c901998cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0a3ce248afc2c0a6585fe7bc0ef59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e022204e68660e411ed34d480d707e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888b09da2b7ca18a4db03d953375b27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7fa7710d02d609ac388dc6cfe197392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0526bbd166197c0543be45a5143c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8b8da2afabc03dc66cbd706057256394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531c3f8eaca7b5f310e56f6e0777e57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479ad2ab8ba8666d85b15c1e25cb587396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c04e30779b6f8ae62d8381ec554e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5d4ca6091979f1b69ce80e11f3932398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964dfcdae0ea557d0a1e96d66ab18ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040321480bc4ae2bef8f3d102bf449c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d5ca3fceaff5214733f021631805e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e499a336764eda9f166f46a3981e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d429dc26ea20c9ade99bfc3e51b1c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fad66c3ea568160e6bef96f132cfe2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5dc4a7b423a7d9b355af550903b19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b21212708169cf03ff517254cf540a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bdf2ce938ded175b3d6a5a3278162407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269050ff5a8ed23b6454589eacfe2b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5924d7f281e3bf07d9634334ec961409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853f0c993f669627640a3057b44e67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7958d9e71cde512e429c38080cce2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a4365b1f18b43dc212ed9dfa8d63f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945f26f3aba727188fc696d50e5cf97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad0a18460881e36caecbf45406ea58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f942a6d869c7173b7a47274ceb497415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047de736a69bd34f17edf33e046c0340416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea5642fb1f866714bd1759bf1175ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee8f2e287d76985839783a57f348e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae8be54b1bceec730175c853aeab2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4a6e4a0787ea23b4c4f9ba39480d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7915e83a2f6b2806ad178375797f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8778c08932d1ccb59635a74cfaeb61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11111b616126b3a788a6d3e94564bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed7aea97c4372aae70a3fe27029988424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afa881f542d20cfd188db302a456c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f069579886d30ff463798a2a55206e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb792ad9da801e96d1a195aa46d68cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb29e92a10f5396d502f7798e8b3d87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192fb011ae1e868a3abfbd1b6743ff5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3623077fe92752270b811ac0c1ba747430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c65b9babc8b2fda853d3054b2c5d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fb82abb2696b623f5f2bb23eb8e07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f125910e01978bbc97e395d9c37f06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ada735c5fa3c2b9800a4ae624b0f02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6200a853ac2bd5a0f6ef4861683a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fb92c15a321d5396ec5d905235b82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a0739bc95fea512644ca16d1efad2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e9eacee1b88e9d787eaaa42a8338b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac2f950e09e2dea48e579e2a0df045439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db208bd37709ce9d3668a62413fdee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539ba9510e79aea3fc120321a96b0dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fbd52e0aecff2b3e5d9e72b61b673442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ec78811f19417c8a12b7942f83647443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bd0cee1398b8a7f4115c48e5c620f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31dae405089130689de5c867fa2e77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a657c54b6f6d3129d7c0b425c101b38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245462443a136ce2b44abc6f2fa32139447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce300e7cdf48510d60a56c2caa58c88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1e9c04dff75e4c622b426ba54b464449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe7e13ad54c2bbd14163176dba4da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05373243049ff997dfae96038bd0e57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c7d1662a547d665eb2a288e35a066452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba811da23366dab49eb1b2526f295453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effabbaffd240ce6ad76362cadbc691454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1069b1c70fd649d69015d5611fa940455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16da907e61724329afef3b68432f94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439d310c178cb41f529c506cc928e9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715c91da413ec1dcb19ed4e0df6d20b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944228283872482879d5e7799649313e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf78e2016614329fa947a3ca8ba69b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32a71be0e7e0ca03dc880f552c18ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca2def0686d40815f71f1eae418fa5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b82b010f978e568c9a09c1bb4e1611463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849af2bdf1c95aa06941e4ddd64f75d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a675f9372c5bbdf343679948aa20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b977a1a08cd6ff72e3549800544aed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9418ae99bad6b0e29f3cbde6ef8b81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51661ce1876897182df28f86a45c0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797a3106f11f5ecd0bee752508586ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5c9b789c30e083c97a0baeb5cc348470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9c85571a942f6272d0d214646c889471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d05392a2ed0831495b5aa0469371c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4103147ec458199c3970296df994a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79805e649742c8c89293db5e3d72dbc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb5787dc72064cba90010115ab102475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d54715e05f3a59195bc298750fe5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b090c26e96150841c85d850faf4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfef4bd0b8e1dbc576b7b97056ff8df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595ca1a354b01309ef18c61382f3708479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a738e3f723db2b66a199dfd792b745480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be0e95a3f65b2ecbe15fce80870c6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93275d3461ab9d92bbab66a3c40de4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f766a871710261cd1165a266912949483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836d50e37a0a5e9f40b17b55f9e185e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36cca841450973804c22797865257b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d489dccd86a352bb63d83b3195710b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced5a574fdd1314e7c71df70cc9a284487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7af7fe2a6598cd4f007cd46eb4cb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf207a252e597b8f731ffefea6ef726489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecee8ac735ff76c3603cfa747e34d93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe665a3ec24ba3830afbc49f7677b2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931c1fddaa18c6ad90ab182322a59c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b28b922d4a041cfc240d8dffa3e744493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dead2efaa3911dd243c63f4fa38175494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b5a240b859e3e52ac38557bbba789495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731f2f05e3ee3479d067a7e34e39407496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1977c0380ae4a9bbe4fd288213ad7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43232925c315c688f6375f83ec940d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932b381de4f2e4033b7df4ae82a4271499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92424d260512e2b820d0f1721813a35b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d70460b263e329357975d19723504501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fc820e6d1b323bcc133d53bc8aa9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b325199e524e72ea2eb318909ac33b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14b5eea8c18250f206d484e5f60365504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b8a63c94d043d92e62479ad4c2d89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99ec1766286be185f9bf5dd7fc5223506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c450a99db21679e481ccc6229a5361507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d96272159ad7964242418706b7fb04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d36ad2ff99b409dc12db0bca4a414509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e012c2869edbb0ab27bd555349a31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281769895ea5d41b48835fa876dad627511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b4f286b82064f921c5fe78fd05d5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107e4f8bb33df1a012f6b38bbedd53d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5ab9da2d69ecf88297d00ab2e30f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7315fa1949570bd4ef709c2e2cbd15e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b2689bc88f9cd087c9840b3a0f2fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420392a229004935b424d958d2d2ec1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b9c4ddabfdee7cee761fe959eadbc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745df61b6810c25f5fb4511377c587b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a383534a71f64cef75e871dc068d12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfe7018b748bf5200917be56fe097b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161e74e35aaca3b8d919a826a58298d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3d78f26cd07c541b13e3ec66b259e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3c379abc000eb3a4178bdc93bbe9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520919228dfd684368b097ea8accbe8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aff3cd4a0f77f62f6d2030ca0a0654526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c00e7e91f0d499492008d95e7fd21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05025c50bfb309dfa7585078e82722528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc5f03cdb59beedf88afe9c28a822c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3130a150dc348cff5f8163afeb93da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cd9866fe91e94eaffe7d50afaf8c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8729be9758955a903f1bea4bc1093532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532d5a5c46697129722cff3cf5287d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5cffbba2fb9b066fdbd138a2609f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be7fb524b5b2fe5a4b127d583cbb81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c153a41d58e02d4096081f314e40caf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa40e7b58b9111cbc92603d9325d85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8911fda2b7c9902b48dcf7afd87150538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5450945c62b612bd32e3f6363d0d11f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54b8daf1aa907997c695709aeaaf2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e723905dade9f66b2ca06c37e9b8d18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0bac9e7dc20bb3b7ab05a425fd01e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbc04117325b672d443ff73901495b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea21f49d3d668864a5aeb90e4f5b047544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196232b846069def900357f0a0023d78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce445774e24dbb60c56547ca4c8a49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dfbfce401a9ec878496de9f9c950a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8cb42d9ff99cff14ef1cdc03b2d05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ba86e124ba571794e22fd4762acfc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3131f2026be2556653b5e14a378427f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18214ce97343c7bf7bf7037a22557a1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae86821b713f5c84fff97dc64d71c4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64467653257d71d075d209871a567ae4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65e24fe6a4dcde9ffe1eaf22d0ccfc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186e6773656b18ce04a91358db3c1a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c8d2cf0e46b3b4f3741c5b407217f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75670e9dc8c5dd54f789a1667fb58c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6ed92f0f6412bebed5606434ca650558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35627292552321c1881f036030e4865e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cd962647890c0b67b27988a85d807560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2243294e0580b6210d550234ed7ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e368d4f92d09a541dbb76a6b1d12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5dc873c6ca738dbe496c123a3c13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a14b0b74c6b3737eb7d00099c3fcf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f95768d0644c55def06df71bbc259565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8ba30d972b060c5f3f5f8a7be2c8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a046c0ce05424f37ceda072dc9af43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531d81d4478cf9625da14dc24b82116568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a9938ace1e6c5c56b037097b1744569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd661bcca9f676262541d645ff7c9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006195d5b056707c3af181b5b9a2541571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a19f5f9b3768422082bdab3160b071572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8a953314b27e942bf10d47d077b0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62def6b68774aad2f7102b39d86e99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499e7a5b1102261f328aa3a2da3ef93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcf59bce76ddec440ad0e7f7deb70e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b88d82077b14747aeeb8457b3958e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33ec0c37aa25d075224f624b4c1a4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd0e863f933a14e9c879dd3925ee4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe0aaa1edd2990a24ad2ea973eb8a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a739802bc4b3513d391af7b8a785a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0970a4164a23450f1942987f6d6af2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3798dac2db97eb3a598f6f2ec2b02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0847fb69429103fdf30af737c2f95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f967396459e3bfbdcfd29b4e1eaa2e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510a6bc52d43b9f30ed18d437a6b6de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b06207883dbbb4b6027edfc6f0cc6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d45b31b54a4c858963b6cb885b78b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1cad703a61561816839f34a18699c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaef5dfbbed47528729eceaf8d3d06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ea84b895ce38fb4bd5475429a1592591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a79260bb0a5acbdc4e923402017c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84688428a4e78b447efe5b844273bc28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb9449b5e45e9001998e06cb92889594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13567aae3dfd8b67bad5052ab4b46150595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248055a788da6cd0fc5d478b77007c9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d807b05ab569071b16325cf414745597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b617d9afc14edfed5bc8b834c158e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762da632882f4f4fcdf84dddcd1676df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a7a5a76ec741c7f62880a8abc7931600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413ef83055d0e88a9cade87af4295cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed673dca0c2aac042c5c1b1d417fff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35172856fdf77757e5bca94eeea12d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922e8a40d39720e816e06a38a2b8bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0533242172a13c6b32af6f05bb2fb3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b05b62cee205b93ab876284f9563c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d0e752c996b6f9ae701c35aad8ac5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0580d2d1cadbde73d9834f5cca24c6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263168f5cf843e1e0e634d33e93130d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9328c820bee9f0553ca31ec32b96c74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00af43d84a28e3ff74c049b40b1a6ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777122ab48d490f2872551de263a2c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8959e10f26a3af6007379b478a4dc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11083837c7811c12fd4842511657506a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721328c26266cdcbe9ba3e908133304d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0d6a1909a2ad01b25ff1179979945616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe419ce7d77bc4fa5eca86d48fad73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a152a94d40f30af8af4eeda2eeb26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbff86ef798f156994b4b11ac1e815619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90c1d8b3edd7071ea2c1406b0242f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573eca56b3a140179d6287eccba7ec6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1798c719d29757690a9b0da42d912cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d9cff181b1701d2f6da541c10c873623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cff8a4506fa8b449a63845d76a44b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b973c36d1e3222eb9c51b2dd6f1738625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeed653a163a5b5ca6764c22effdfac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75bedb319a2e66e866742c1d0d293b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44572d235763a61251aba4d9f768f85a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd303baffb4d48f51eb972256335a10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cbb2593e222f8470140c5e4357399630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497c6cebfa04ff24bdc747bbb0e8491631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18b89ddfe113473aa25d882aa2133a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78378e084bce690d4fed2b3ea2ae7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a886ee13f426b1b580a00ed7041f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ea3c17605c920b30dc2fac66adecb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6787f9d661deab4add9eade6fd2be7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322417bcdc19f2f3af02728b289b3ae3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312cc9eb13efa043ba4e6c43c985d2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fce975fa80abe38ca8530760bd4f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee7af5a0464323a2d33f71bf82a2af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4a08f01cd55f31bf4da5405ff366a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29601f2bc61e5120bfdf7dd0369258f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7fb7a3af251f199d338917a66a881643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479cd435a4a34cc55b9fe1d18884229644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad81b5587794350f55ed094f3ce455b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121da92de9035fb3d1b690fdce17567646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8cba953f78bf7e924433516751838647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea0ae5d8e1b23eafb16097995c247d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e941c0465fe63cf79601b68d1b58dc3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf32f487d3093f0b7c818cecf97507650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e8cf5ceb19be0a345e165854b8108651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87265db05c8b54427e527fa0e58270e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af01f00752bc2b713f085ba825297d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560d23244e322b6235de9fea408a21e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae6ba591d700850c14306482a85fb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d08e33d9432bbfdf0f4b46fc6ae45e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf725f7e1d26eecb67ef517b189186657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c8e66e17533a13b5379ab8da016ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735575d90a10bb01b05fbfb3c195ee5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d1e79033edbdda03225aebf3dd496660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18078ec76e63753cd1d982bed772ce4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423219f3ac4d6cc0fb5dc973d35e36fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfefef91709b4f95fa27c270c69b52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d7e80003f98c4ff3403c318eabd29664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92439deedb820c5303a4e862769529665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5e334165eb280b647fa2e13bbe553666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e764b82fcf4c83df55f5ecae88ed3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a608bf58fe442ac599c556fe1a44105668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a4011f08d6a98e1212b1b10e02e8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb484b4a77ff91de5ecfdb4603937c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb23e8b283d1b38da1056b4e072bc1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b521725aaadc11df1e4022413c9fb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264c2e9b8b79a42ff351aea4b60fbcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad534d11aa9a5650b8d6b685bab0b24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bafd42178479e80d6f8031068b708675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479093a0d4f970c3f37e0119382ed54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d292427ae4a504c45cec76ee4443848677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b0bfa8f66901e31c39fe467c3fd56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebf2ae2a9feafa5b84bed63d3c62ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bf1d010a593d39d5a5b47aaef3e09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f05ee72a76092c516cce89b792a6c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202b3d62c170b1cd2356ec80982a5bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee2b40253a7a0d77b638e0f3c33f72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40bafed8ffd7e6110113f40ab5dbe2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d99857b70a03118b626eca7a0c03dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc341693420cf68793bad2fbb6d19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074732c72d922a6a1cfe7826a9800426687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e40cca58803fb632cf40fdabb7d2fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d1a84396206e6216b0078432630f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a781e3c76478f8cfcc7862ee3a597690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa341f3926dc84fb751b3ed4f3e7a499691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a7058100b241636e54a205958573692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf144ada2f0fe80aaee22ad3dde0b19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fcae7e9755f670bcae6e7bd427ee8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19b76bb3a20ba91b4b0da196db0a8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c239611a5e267171d65b33b6eb7c88b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717345ab768d431bd16d00112b069448697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b8362518627f8728a70a1e1e8e960698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817590f3ebda32e7b8ad98b5b1ed009699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94889e449da8387a8424cb6feee39e31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844def6ccfe3b1be18a18b2514000c8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c87db7fd5fbe09dfb788e6c4f0e50702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8c6e97fc3d35dcc4cc9bfb49b342b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7149125d4f684adb92e090e6b50b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558fc18644fe7378aa2c243fdd3e592705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2f97c547ccaafb4f868ae70fa7af2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dd06d3f61d01e26acbc90fa37c8c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0896138a9e577703d86ff4ba55363b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f916470c3feb3c738b1f4e1ed9e4e23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2532ffb464420f6bd715c34675e2bc2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda401b9f1f1dd9ba206e8664bb2b13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f3bb874e3b409a1ea4539f7129af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d31e849faece47bb231983eb2781c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b77fad68d3c6dc3f5664ab67e694e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ee1b69954480de775f5f704e8748a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ddd0788b97a630b9d81b1033e3245716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e96486e8e2565040cb4da428bed962717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac9ed317a697c716abc71b9b4ab57a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5827a3ef16aaa245164cfb6df6a3d62719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea94029d359253462c2d597848c254720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebd379467bf3fccf2aa0af37db1ab7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153bb84d54d0d6f4e349cc9c50e5870722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9d96310f09c4134eecbf80d39274a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2c4caf35756a9b59833019dc76872724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a8ef50637e88ba53d9a627cfbcc46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba6a0100c12beeb78ec2066b928244726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bebed860ea58edb799c303327029e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f26a2c7103f2d3c24c1db2cdd3104d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262d58e1c2ac772a76113a057d9bd9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cec7d3e22d09933f0d4cc0972207c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a60524ad7dd8c01ac899642372c2ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3515df32cf03cbf15e2ea5149792eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06389803d0bbca747b1d03561a64a43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eabb189b90b5ca932b6faf24535cdf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfad0c297b50e7b7225a36e723cda0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d88a74fefb7a3ff6a77c81e6f574b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948588c21aa794783ef610a68a0837e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba526fd1edf2ef5107b91c3f91ce6eee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37241d47d7931b18ecb6fccd4f7538739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd60792ef26cd4608371980baeab4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9146249ac2200a518d3c51ab8c349b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795063e4aad4a339c65d9bcf7b346e29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0c7bb4fb03b09743e0a178254158f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a7b9e8ce0001b367f2beb1facd9d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f7e54a22b4f76edc016a18a8942c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae45e04ed297826cc1b01ce70854bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c2234f122eee400da931c0afbe840747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1665d0e22f45b1ab4c6287b56c626748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3681f78b5609052883a624d5f5b88a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc229fb4dc65341f5a2dbfc32854cd3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461ee43772da29c58cc922c3e9720cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce3a85a0cb6c35a91199df49f25dfb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc3b28f262fb1dfe1fc132547632b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda181c7a3f925c8deb6b1fa1ae3d4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27941c1f4fc1a3775645f235c942b5a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabacc1fb6282dd848ecb3e9d9ce8c8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410d8e76a9aa93a972179a734dbc678757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681413b492691ca6a5a0bcf7baa38f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b33c94c97e749eb404f9ee7c57b636759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495db33ab658616b86b345401282085760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f2412c9c1e47eb504e1a0cc8ce405761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9262836b4e3d9fc5a903e40a7bd264762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58bf8b19a7d07279f0e715d7eecff3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de895a02ac2e5ee2fd05c208b5f3bf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0266a8032312b4b5b4b3dec18a92bf7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8180f95c731610c1d6fac44061e7878766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511fc73d69bbcec4d6bec6f800e8f0e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107e64cf2d593e544537e24446b5b69768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990047c74de85c27c533f4834e9417e4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b9951287cf630c21ca747f5eb3d5b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b5da5693d075e482d5a55fffc78e8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ee3e07ff09416f08aa3d8a5b0621a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3f38215adb2b77f28601fe7b3de81773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced35a19cd46f4a8fbc40097218066b0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd1a16f6ea293a7394fa35774f1ce2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230669da22abb8e017af720a9481279776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeccf7ee202ba22a70831375573184777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346f9eb20dbbbf86bce551015cc8c0a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75ada3428dec01656cefcf9e845f1b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd0f07413f5e56957fdbcfc3626ebd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528d22b6cd209a2ffee428c425f0660781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0dd5d15b5578d48d6725a59e53634782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a1f3bb4c83434942acf8b555d4b8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54811223cfcd580989b2c79e7a2f1ad2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfe8d72e881ae295702e9a3f02ff34785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f8f548f6732261e3a688cfefd8c0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948fa2279763d6c99d115c200ba9054787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80823284e492d529596d1d69050b7eb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341bae93f387c7dbbb1589a511b4e84789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc725a95240cf8c18d4ad3627f9a80790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbceb6321b2416281c1526435b1a6d5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edbf1750b49acd44d6019e580434a4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db6a1287a4ea8f55b3c1493243de92793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3cd9287aa37a872fbb00c33143188794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d698723394f498e05da56a82c6df53795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148b842ebe025e4ff8cdc5f0ecd3e9d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52318373cd9e74296ec4ecd88e535c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116a9d21cda830c4ab68268d7b8d570798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8da092d9e593a971546e237f906f9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cf1e2bf95d45c0a74d4a3fdb47f11800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dce1149fd6321380492a142efd44b3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd264254681b42aabef221b49337993802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60416e52d1535554b23cf9e5b68f2b9f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780b7ffb9baee8377baaa25a65ca0b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186635a575845409e28c13b1f49aa1cb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bdea4b682ebceff289a385ea3f6e6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f6883872c92d3fc11a9fc34a17c6b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e353a1f824a66d9e820093bc5275808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf432d2e435963be6c119c66bb73630809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c091b1793bf770f17d907e606a1ee810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2050711b7f17fec470984bc830bc5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c319dd94abb63772f28eee7a909f7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c2dcb5aa24d924051ff567ceb7617813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256b50a736a078c89ebed4b3f24b01e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e358059144f7cfc87c514177eb133815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e39486bb7fbe43eaf0fad6106f1a3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a141eb806443a904b0cc2ad85d4be817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4427dae1f3642a37f4bd1e6907fb5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d20243b8ab2a10ac40326037895b4819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc7e5092e9cac9f3a37b4cb64b7f491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf4fc72f2d953d5ef69eee7ebcd5fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b1cc8aec76016f30eb0d2f11c9aa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b330bc6a4e9b9f3507c22a8cc6a20bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374f9be312c27862d62a67305ed9bd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a5bd44be7474fad030f9e8833c4416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56743151bfe7cb3d531e76358ead0c9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c5fa23eb6c9767778de5300b99b998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb61550328cfa6bf3892ce443080d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5366c514d85d55fc85fe101f619466610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7a881243b48bc2d12b54597f5faea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c52721df8b6a82c2670567dfb4ca6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb576f535c480fc55a9caf5a14d6a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34e7bad277c6b8abc37464adff9f3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510280bfe9271efd516394a116563b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4c18f1acc4efb447953e6721df42616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906469076e47ddabd0a184806270d2b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda911e513a25fd2931268099603044718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52565806a28982c6f99649365009d0d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e227e95e17aaa23989d2aa36b8eb7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0471c45205a3a45adb8183be3a6aa6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd73d33f7b9fd5e7344b97ec958f5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e78b36c82813940a7ad32271c3e12f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cea72e76ee6f76f854561fbe40a89e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872fdc07db04f02fa8c84654a48833a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb6f1c3bdaac0baf4c2cb141c1cbb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d68d130bde216385aa27ac5d00f9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afa17a843515c494562653382cee1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994066622e2c34208e9f0f6288a2cdd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a246c82f2c061ebd684b0552a6358ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693aeb55c11da35487e5534dce3602731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492f20a3ac97168d756128356418f5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e874bb1a78e9b1ae1f32d0b2dd4c3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f08f697e7df7bbf7d9971759ff64a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174591b0028ba0fddc694ca77dd571835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d4fda1525a819905d89f3ceaf099036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eceaf4fb173ea3683422efc9ca279f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066978c6f631a70240be33fad0e2feea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b550321ef74e9f180d1290998a86e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f43c69cad708dcc96a4bb4871457540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea7cd1fb764bfefb0833938b02948641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050812061e44d9227c2e3468321ced342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab7595fc172e78fb228d184c4cfb3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621f243401a0e2c91c9898a510c6aec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b0ada3445f0573af4eee6b25015a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0bf285dbb3f9dba032982072170b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de0e7e1ec8f808531610b52e902f4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8206aba58fc903eb9770c1b7af92048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34794c2cc7536e778e25fa43f68bf3d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4666efe5354300a7e6f96792868d46550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627922642fbfe6194d19d23cce18aac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781393a54b07950b2965e46706b8c71052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cf72f2eed8b47c4b9f0081ed0d32853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d112f568a1bb3247c597dd3d465bcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed923510904e928cc0aaba1d1e4c168855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f2c4c97e50a9169a5d9a273a3da3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589313c44859f09348cc1a0981098a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0246c52a696b071ba567621566fa6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6941704b35e1aa4480925e472619759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908e98107dd7d65cad5a47a3d61ecb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639e0c7d954cf9ce5209c6823ceb11961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811c3aa5dab78a46abe5ff50b8ca50462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfb702d38b5b9014d880d85bcef15263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452636b922ddecbce267c0a5eda5aba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5427303b0717c4eba411e440653db465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590dd6b94272fc24bbf2599459d0f7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854fa2ca50c1df7bcf72b1170a60dc567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43d390f3f6f77f2bf87cf8aed5873d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ff43060c2fd071e73fa9c1901f36869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfe8ce75ab513a8099e110c80239c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf35d618b4e24dd7c36f4843f7bd2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bee3c5a50df47cc3e01612772131872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0112e7955fcf5ae5383280f12745d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40b792674bb8887dd7c5e1e238fb2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b9b6a3c3f721cc9e1f1afaec0fb7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372a0f0570ab8b90cd6a5e6b89f7d3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2bb20468e3618f69c341b774968d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f522074680c2a9806f3d76ce0f93ae378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad58e47447ea29253eeee2a7c8de8cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3a154cd263ae085d0ee44f49ba37180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83271b561e307f4e4729b4c9a6bc1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee861ef7dafc6694b3a335f042ca432982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf9f7bdde3005bcd3e9de334e3c0b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ad8abc1bc8fd8bc1d2cb628d85e3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10683e2eabe33f8057a30735ecf487b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc78b57cf076385a706dde0887edf086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db8db16ae2cd97c0613e8ec714936287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d021d59e22e8b77cb766fd08b477d1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b523bc89245aa5dd91b1c85ec985489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a20f5f6f8dbb39dfce5d62d78315290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3319c3eb14fa9590c35f9cef1b4fc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b717a15256518c077ae04ffa6eddbfc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b30d189852eab2102c7063b06a6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361201557fddd4432f692df8c4862a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff251635da87be8af87a7a807cf5dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0b088a758573be409546ed8df4b2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a73edf8a2e8af742a4210a4ce3b9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839850bac4e548246ac3878d9721780798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74addd6c1e9a6660c30dfe3a11593c5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2650a7ed973cc9964907adb6eaf81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cfb01bc7654dc04ca614a406a96a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70376b9fe25e4ce3e360f4a0db4411a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8b50b1ad4e91eddb42f6ced4add21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3038e32e790855d74df7849e45969a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f652e8213651e4444ea05172958d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910577de9086db48bb2a565734895f9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a15422e2619ab084b7076978cc444107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cbe8727f416969932348e30140b8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9183e7905c32862b6f486749883c92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8f5563754429a7cb9a2378eb9bdd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5ebe424b892605356ba1a75a3b8f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dc45ac07aa575adc2f8deb1e145c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9721ed72d197dac6ad3bd13ed20fe2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970f6d6aee442daf318e6edb6cc2fcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b924637b0c194031e7920911fcd23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0c5bc1c9b655e0c4e1ef4a1c54dd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afc42fd0116e523ec840f839dc9f09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833d58e56dede516e3e23da4d450995118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98819c919bb96374f3bacf9d76c87253119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae911a2c828e6fdce798ea9e9796b16c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b235f6dd832a1886d3c0f052b22a75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7252f5db8fdfb3f6f2b326a57db145122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42944cf630b161418cf379f94a0eaa5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8434644093099989937317f7f4dc41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49873e3284bf0103a832382747fc7c22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e62e3896bb3a217c8aee65e3306331126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82803554b18c4b49a9069bc7dcde9081127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c7649b6135579b8d7ac85848738c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3816abe528ce64a024ca25550a201d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1943f3b53c3798f89f6ad857007c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394b3e810c852b6f3dcd8fd2889e3d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca243be89828bbdf25f74addfaf293132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17ecced7b75c4d7c03c3e078856670133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6c40bc6cc1ec8448b52358092cacc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8129d7bfe2b9f51d7cce4b8b960f3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8afcdb7b0f4a95c5cd8b3f71663d00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44c0c5d6557ae1be237d698e446966137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e3f02f7f99bfc0f991dc721bd3e8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95914b4e896dca78f2b5404e8345db21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc90f4b6cc6e992608570c8c0a54ed9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d44e0dd3c958d72ba6ce13e7a6799141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24af1c45c76a8d9a69f8611112ca039142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da224abaa9d97e41b7545f067a50891143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14058c6915ef3b61d883d7eb35475ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e3593a3dcdd44c9ae213e3f6d4137145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96041ba608a481317fb2cc8ba6ed53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f9d17786b734bb495f094f071508d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2193b3574fb192b7a535386d63a3901148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc009da7f6cff59697226ab10d146a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ec015e19a8fb32849b7769796baeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9063842653318267a2a8e761fbd047151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4133b886af6283232d3f73f2e55cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e69df829ea21ddd79b50401bcd155c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b316d172616c4eefff3169f5f98a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc26ac672b4a0f1451cf3b72812021155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9f8573bcac8947b97e09d967771ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06cafd667241167625f840e51913d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f13460b9df11b09ae602721e8a8dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad0338e23c9073ced286fef158a855159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cd84130f55a281a6fe0df5b96dae3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14182b4d4dbf0ecbc39906381e2e308161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd329d11293c1ad49930483fca444631162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16249a18d022e0af44d9be835c5516c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b76772e8612899cd3ebe9043bfb589164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e2e78f2809d4cedc07155fb227b2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c032bb864e09877b18f85571984a058166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9370524b01f57fd0e24191c129fd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf984c47c06fcdbb56da68d304ba2dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07acb4e7e7181685d71df8961b47f40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689ede7e8a9c8d605da53bbe18f35b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212cc608a85c3162b689593f90dfbc2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f1077285170d4618c6975af4419dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f3bb6a00dc7c56797c74e17b34307173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd11ee2d3c016f8a85fddcade1cd975174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6af6714c6505e69dff3ce82922cc65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef442428ffae0c5cb0f28c41d363d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980cb6f6cced68769845137d5f4b7a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5342115f2dc56f3609759f3b3d7422a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ea8a99ba5ba74740bcccbe6d5cd55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd0f1fe277afc3c88fa80ceb1b1765180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cb5b7aedbc6ba7a6031e8c12aaf4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7421743ea711734b2bee9ac189a463f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5de5a4b07563790d003f396675af60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bc230e8d4f7e9cd4527d9a03baca8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f654e80666aa0a4915b981b456caee6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29baf063643ab9d6dcc5ca86992424e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f07eb7660680e47aa8eb884231532b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b050464a863ef023f574696afd4f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa0481828707d1af1f8146d3c226bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad20f600ba62e7ec20e4e95fe0778d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc15a8bd940dce4723b6ac7c2d3cb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50338676732a4e4626216e14f6169b11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63067fc8f4a70408fe434647ab26f0a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc600974350002b0a6cfbb59a0328a5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b7c1588cc1195f44b074c83c2f8c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1df364d9bee42a07992d99c0f48051196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45362863f3a9d8a4b6ac238512e1352197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc1209c2355d96942df6147fc53ee9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7534cae01c5e85c5f7fa24f811fa6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38db5615d70d79a9588a9b5753d89f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f3839dafe00977f7e282ffa335bc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394150f012925b01afad2a4392b2175202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7fd5bc8079c80cfc8f26463274ab5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c632373654af325fd23720631ab47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f6dd3130b9352457bbd993e04479d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7647f5b65ab54a29fc1917bf9ff5de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c7d6add2472e82d97dd3647372ff6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e1be8b53e379c7f9c0bb6848cb054208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c7b7325a3ed3cfd3b5f7d7869f961209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc833d5654cdb027d8c9cfd0fc91b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043bbeff8b0d4aab806dcee7703ad2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f225fd1782d1d4208bf9ca7b9210598212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb6786df6a57c2b27823173eb6af1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ebbdf8bf16bd015ce95e4e0767ee5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7fd2862050d3bda27e87e695f7a20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ecfb5e70b644d84dfd95759d5bdd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d65149e307e79f81ae1f2f0223c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa3b34bb3d2a2a1e6a5244dee6534e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df5bea67eda14c1cadd20098731e3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d8ccc3eee042fe556604032866b5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955637a687e15afb1cb61a0ba22a884221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea031bd3bfe9bf0ec441f7ab240c0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f1c9b9775c44e5345f41d6875b6cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6539926f014489b7fa34c814bcf488224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad048ae52b2dca2b33a834f26fea90a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602495a0963f7e973b1827daf5789cc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87356a19133074be528ff43243129c61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688ca7fdc2716ee9d0c4d0f09ab0e5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a99c296a4635ed0faba17e14dbe99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec97e20bc69690755e236c4407288c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42739595b3755a8a694c721c9a9bd6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd68d5cfd04b84bf72f0b00b0326fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6db669f198b039deb6b80dfcd5f0dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dd96684ee547855b7b7e2fc98c03c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff7e6fd459baf65fb2c9ec36590ad3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a600ece16a013e353aec6d8315e06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f7835bf5b249fca17c8a795f0de7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fad4bf9b848517a885c8dfb5ad837238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc96d0aa6a5d3d37eb9f64a59221d8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7e03ce067edce89730369b5dad437240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd030d983b14014054ba1f83b017f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78dc479eba38965dcf1ea7539f5189242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cb21e140285fd1e3ebf6da20fcde3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5568cd1d1b05fbae722b2739bb2d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce93136452005b024039b131acd2f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52dc70d339e7d4e362804a1e2454e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec35f59add514bcc88a72c59b239e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89774076eacf5d6930812fad201ffa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a4fbbd7b6f7e0a8d58b3f6ed5e22a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c0ca0903a7b3aa7573aec5a062878250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b586a68cc074063cafb00a372b63b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6a1aaeb471c3b5fa43a377e3d56bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c0b27bd04f9692c4e6e037315b6e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944efa424481e08589fb11390d51518f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ba893d0e1d51d50ff48492063d402255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee3a37f43c5aa1bbaf31ef6c55ddcd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199f8bbd7c3a7bf0bf3c3e4f709f7d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c5cbd902638a3a72bd8d050af517b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d1b98a583219931a215d9ea0b8cba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8392765fa991c4b706e6ec6820949f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0271fb4eb795b5fb889030958d062a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d9a44a4b5a76e58bdef1778fc0fc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e86ad053179bdb8166ed3e514e48a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca288d3cdcb515314c382ba983488bb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb182230a0c0d9274c908a14136ff1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c2a45909de9c7774e70bbb7ee41be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f993a823177f84d5e75da08d47e257267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a40a399ff6ffbab3613d7afc2d9f1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054dfccee28464f6f1a57f3d961f793269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e7cf53e31607884cd998887ee2049270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239acaf1b08053bb1b695db8db62546b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400ff48e9ae272812cddb1c8179bf65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3ba7e435e7b14f3fbcc9ad1fd9e10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fa8e5d13f7ab00174279e4023c036274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700c3cec1fdb5dfe39c117bc8433ab1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e265b94b8e29bcb9600e6adf9463f3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a87d3b7cf2edc31e7d6afbd934bb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2704744996bce541294476c71f6a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fa09d38613fb00c2b59492aa331a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aefba9f4fe13fc1f5d51d5ccd8b99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba846e6da3d480676c38a1e55a8d3731281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b86016d347109d79f8577f9f7526c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4820c84ece2c6e9d759da9b199575a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e306de9b2d020b8f5fe65caa4df87eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7052d4e1ea08b7cd43df96b3e38ee5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439fc132360516a84ce117292e1d5ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a42c51bb7b2c9845ad69e8405d844287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea32ef69c8e82be8fad05890c7f6e4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937115b1ca648b637aca94b70b84bd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7619630684fbcb614779eb969b720290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbde8adb62e0df86e015c57c921394291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9926529b002de12ce111a7cb8a7c8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92eb622d8e226108f285b1879cc6ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16ca5144e07afea9a91466f2feeccd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229049cf2020012ae13fb67bd9b6a09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248498c8ef4efcb3a75930d3b11fe314296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9142dfa73373798c066bf23a31a3cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be268be18a603f8f71720b73866cb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d31ce5c0e337a7adc01000f3e96762299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cce770470be0344ea4c7c1add07e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90362920fb5850e295ae5f341b3bfcf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a3b29e50eef9ec180b16d9cb68b10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abf8fbd5de6f2ac2d42c9e40bc6c0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdde024c702a9c1edd15424f5218572304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239b80ad7a15e2da132414c82580a09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72b35949b6d1f129409da1dc531ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af595cc21995be313418529ac6e1fc7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a15a4b00b52c90b9bd482da08328e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef47be8866b6e2a99788c7b86ce13c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03240ed87da5c5da1fd47718c77b2942310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a916bd4a3d2551ee19318de9beb212311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c809399415fdbb4f3709395c4c04e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34720b144b8b186d11889122c30bec74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35d956a60c8d2fb6d9ffaea30ba43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db7c1f9ae98c77c5527db04dfeb48e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d582bf7a025b1f56251566c4a18d12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc7ac4b62cca2c9a90602e7d26d085317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa04471cf480379d1bf374cee8dbc17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138edfaf9a82ceb9b2e192ed974bc5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba9908d17d0ffbb1aead237105db44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb8145bbffd34569d8cd61f19cf673321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea53e2f2472f9dc794ccffcc428e9f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64698c3e2a052d82c2b500cc1da84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4b2cb7db146cdeb112ad4e2ccf8a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8049af96775bedddbda3a5f8638ab3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755edd08ed816e28f89d39afc625bb02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd1f48a2b333df4a4aa8e4e7e29e2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ee0de60b2873ff8c0ad829db2a43d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82efa38c60bb96c54bf29fd86bb085329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51861bab119643bf03002e12aaa2e74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e86994b3f389234fca8da8d9f3eae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e41efcbc18ff5d8934ff44aa9d44d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a4a7bd9202d1f6cad0ba5346536aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680dc05d7b9652a3094430e2240063c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029d9fb4bea1c6a87658ebeb451040f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c76b263e46072a759e6e289da79a6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dfba3e83f16b00e82613d28d199c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b2f4f4b36b9873a10d7d15dbdb905338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588bbd25b7e7f871d6a998143ee78e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67af3c2f6b073d41695439fb983848d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb599b41b1c884938e703adc37e57b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d741f4a2d2193c9ad73c879cbc841342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fb1c5bd7cb815b5149d6cd73cbb7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a63e602eb1437a83082ac68b7330da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31805b61abb5aa4feaeea119bf74de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b51cad924a439d2bc46d3252bc24f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba66e42bd05e6a2e6efdbf321b5ea8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf1b359fd4ce56bfd00eb46bd139db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31adb7745ee5d46351e6993ad02d57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b1c811d7adedf60f4ca3b20acf64b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb8d50fdacdd398bb7b39622a19937351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c648cff3c05a70177668b36ddadc1a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25809af184d6c81701c3e43a477d867e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341f8737bf33aff9510afc4d676df14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c24df0b96e5258eacb2de4de0aa7ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8259a1efe995f87a8f35d758feb124f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc6ebceabd689721c7508fa02854c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccb433bd850f4482c63c6efaf56246358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e8ff63d4e1475c4c2b0fd496b817359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db944fe343e828218f7745437f1e80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86478751ada151da8ad4e1060d635d55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6aec36f75c3819fcd102f48a50729362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9099dd79b34058fae11bfa9bf3998e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d192321f7fb61c6c68f08cbb301133364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a19546160859418777118ce16bd64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8774f87d6092d35c2b6ea38d7d0cacc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0033d4a06657e192d9b68b5207be8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb362caafdddcef01fee2c74cc804447368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3059d3422823975d871cc662e7a70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042886e184da422e59a67e6e92b087d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc58123c0aa6ace09830a050876d99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa50a50f250456ed64782144d5cc30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb94be35e8fcc54c97fc9c03bdf521e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1878f1b0f1414013f88b59842ff56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b932ce36ecd0f82436b03a48dc511b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007e69b9a6abac9d9b91be568da5f93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6491f47132409b80489db0ee7f9486d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a06f35bdb55af29ad2df79dd38442e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845839a4d01155f31bd161fd276c73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ebfdf5440e8224b5a2960d285b007380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe6eb3b32255e26ed52fad514eac01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc80e1dbb65af00de7a0f01972ccf22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf52aa0a29ecde7544d5c07b142378383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7728c83de47268e7565e40f191926c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9010d8d1d14f69f9c2545cbbd0045c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d45af1fc98e4fcac0a1fbfc9018794386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7235cd50a1d98e0179fd25bc29d42b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf3ca7dc6151b6e7adb22713cde807388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c82151c6755ea1be508e0fee440fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863bb0e2ccab7ddbdf3a9fb6b8daeb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8963c039aeb86d8391bd7f8be0673dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a86066a94df31b70f97fb199097c8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb57e51810839d593d47104511d291393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149ac2ac29c266a7dedf9598e1e2ffb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e2616f0c72bc8c3595203415e44da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422523017ca0208b3703b7b7c4c336a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f655549e760684d8b82838f669decb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9181c4d56a6dcdcee2d00696e3218d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d2d025ce319cf0ce85a0d049ed21d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e727efcf0b9590bad786eecdf8aa547400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327775a1e4803d97fb329c2a49a978f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dbb2cb66c5b17722dc15f8d12ab6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e697d9fdc8598314984b1a60ce0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5796bcfbf19c66e5958475a4f21aa09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd308a9cfb25b7c9b08c3831c4bc68e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aaf88260186022432efa4b946f245406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbee87e66d59abb62ce02489bbe4e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec29ace75c8ae80d02bb020c64411c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000378b4714ae2e8623faf248b10b19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd6eaf1fc41da6c67d052ced333580410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0c4c4afefd70851f22ce5695a64b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da992d73012f5872c8ff2f37863bfcb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86182b4cea65a7a3a6e8b2c28af21dce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e982696d8139759d0f5ceec6b50c44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7ab0eb4505173206ba7330c7a7ba9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6881c9fd3c404958cee22dde5e65942416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac70cbabbf12847482179efc2ad134417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a0f1c47f1cb2965a79d9205eafca4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f69434e490e34aed3f00186733f3a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff32d6ce4436931b796efcb4d852788420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c552bf49d8bc83661d667a956f0043421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990bf9819ac705ee75713f07dd69403422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7b5939a2d94db6c20da6326088724423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e2b8e5f745166d0fc52fd6beeab2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5d58fbafbbf3148872af71dee988e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cb980a2033bee02b22da53023bd1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af7dcf2c0c3502ed439dfab781ff6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2977cd2a4db32eb0a0ef053ee02b93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae256869a7087d5be9a8f8c04cf8b3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b90faf421b05587baa8aa8d6d8656b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9445d93bf4149e2e97eacb7f078ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84bebddd9c8830c2daf935709bb6f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b62fd22ef43e5938a703b75d379e7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc2cdc2d6d7a58a6566855fdb548a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fc73adf9a92dd994e6223acf944b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c179b3ad223b3759848f35148899f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979b069c721299d0bb92486acd16c98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84d8b2bc2fa703f25ddfb80e0c606c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7df7ff3cbb7638f15e4e9fb72b24a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1db0ce3fb27147d094355beb781f44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701770df6293de89b63905777161919441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888bfd0115b204c77200cf24e3f1ca6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956829dbf0cb13b5d13a25b05a44ae2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e3ca372bca9a6b4717b6176f41580444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0266eef261ff5a5f02c908c6d9ce4db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f303c8b489584a3ab26a5557365b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0133290a36e78772597d6faad9add3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeafeb68a4c1442f7daa88c1569d33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc6f0d2339a74355d70ee965c788fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d86420f3522e275307f5dbbfa6aaf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb804eb25cbbbc5a00b69a1d0cf1007451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5c8cf61fee9c55851ec9c267c0ad7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2fc9b8cbe5af963e7ac73f576368c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fa7ad5951ecf9e424a6fb2bc256bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aefd56ca52c4325bc24e6d7bf92b36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a906a9084072289259ec1b77a19d7ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b269f48e02d6ea0e7fe1bafe6fe09eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04e7753c0b0056c3700a70b788a515458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72921898a701f99fcbc47ac365e4ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77410a4f64f9dbe739c2eaabcf73bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476e1d5a9cb65c25debaec7a887cba2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9a94c7208462d75036131ca7eb972462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbe52a2f7ba80e288814a25ee685dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0882cd2a0abaa4445410822c888ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a9253c76379b8d06bfb1e219763a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888f39693d96f54bef7955184611956466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0f7c55ec4a925640911463377f815467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7eb8a4d16e6447ce670bc06057830468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11effe5ba3099f848b8c5d8cbd7d5544469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88968e38ae14338f2d906ba5ff84d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b9a39c185598ad789ef3f4422ce94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f954341c3eeaffc1022bca7eaf29769472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb9ef6c87406de9f691e9cd32244e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400cb67eee9d61011fca1d5c208b3c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18838ced3607cf76141fd18ccf67c660475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755ecfc27199f63aecd7a5d34e54a90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05dce172e15568d588f75bf4642b2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e96579dab0ea2a4b80a871701b786478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86ebd32f4721feb0b6bdca98db7c80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06650268439ed1d144d7a41a75cb4cd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79b3ea7327210c5ff7ddfa24fde6b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a27a881c5a8ed7991c7c885b29268482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf73360d274a640970684b1b7cdca9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c323ddfbc8466e9c84fb238b082d40484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157aacab192f299c4a706b0b91cbbf6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3b8d5ebf823c1a3bb08dc3c3f954b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa37896b59335081f562c83896819c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6e972a529d0b2770a36d8971066d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e8a6b599debe8802c25f12ef8be91489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e665d5d37ea110118a7d576ee2a95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e11b9a578b98de77a482de6136bdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5c519e322657676933bcc2da2a6c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698953f3d97a11628da0e84d004b7bea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4e29feb23c144972e6a439b807e37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6383ab128aedd505591bbde4c6c2f61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18f2cca8bb22192c77a6ea9f513a76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eb33f4f8c2071cc29277e64706aa7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2d59ccba5298a4dbac1bbd7c5d057498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c456ee82bca7ee145e71bea16e3af0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b8b39e8ce6ad6fa8205a51c9c1512500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57eb2f8c5aff8ed3a0d9aa95bb787f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae685d6e3ffc182222ce008b149322aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb332b3b109af944d1d176fab62f5d09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a65f947dcf72eab34ab765e75751b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e72e8e71b166303287a7f4097cdb7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12207fdb2c905c923585faf379569b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2092b01dd01642029c9a38f0239b26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aef2f5d892474f78e0a871482f5e29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aefcbfee64221c2416b10a4ecc7f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd9bcdb257b87d5b7afcd582c93a9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622f0bca4009ac0ce5356698c09bb22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905ffc2227310bfe7c3457842575cb4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2a26b1162491c8c6335fcaef4c88d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d0c8099b1f94a78468846bb96a466514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173233c70bc3c97e64eead7751d596515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b3e301e7c42fd09e4cc237257e75b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d8840b3e71ae31d3c8cb5e93a2488517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37df1d614fcec0467cc7b3ed51c2c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf69877c3086bcf3641593c601ba053519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d7284f94c4f4ded157ea8ee59de04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a193e264cfeff014b3e3e36934180521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898964372c04fa944edd975b3a0e7c99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e46af869b4ef49364d5f48f6b762a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c2f860af5db51ec208a539fe01643524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbee897c546b10147f27815f634b779525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c8296572d1b8a6367e18e200dd15b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9acf0350e11bea01b469a764726ad2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77216658fd0e988bedef784d8ae42c73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b4fd4723d46ef8b4fa9de7856b200529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233efb7d511627b172e0a27ac7e8a69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589f611a919bae3414833c880a94d73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3750e9b443f93c311c0d9f6ca215e2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24c5c89e360d100c2c99acc9e3df6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e393a4c02c8be15f067c6192376c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131128a559050b1df693723409b38953535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53bf405be967b73e063f59ae5cffd5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b9cce129a151aef797cc1fab9a94b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a252b410e63d999dd9cb31108d48e91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2730fa277ff88c17eea54576a0fdb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c4f4597cf70d660b9c35bf35be03e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa569b3d5f642a8931e94c32453f88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba957c32f19106309ba76438f95240542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3624ce1f87d296a3c002faa7d004ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bee14de09860aab5d49b78633c070544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463f9cc646bf565e4d73e320c4bc193545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a206c896a7aa1d349de9db79b9f043546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23763e766024fc9590bce0a919ab3fbd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d566b48391b528240c33aabcc0fdecf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc266e1cff4685ffc384c65e71b6e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cc91428f9de406717b4dacd8864a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb526b7cec2ae7a75371bda97d894ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b034b3ebf99adca15dca65022322751552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c340122626f1aefa77d84d3b36a99b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a248e41362197a821992915c08a97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe5490ac9d285f0feeaca9d831b7b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebae144aa76a34bdf978746ff2bcbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f064168acbd5ff40a59e739b052e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7989abf8ed5c77a4d8ab956a21d984558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f91e1ce10557994bb25b38b756a09d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcb1c6cf9239fb6a7cdff9f780ee86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b21684afba4f5360267cd571b6a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57475beee10ed8d26ef26f5e1d69491f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b5bd9c62c11db8960e2df1d5965b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ad2c6e3cd3485482b94cd81a92212564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd901a0710cb2f1ae20c5d37cf23456565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0993887d0c71606410d14250cb13a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef19242bbf10f4921f02e8421bae23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8926cff0ac47b02a6d03d4c9837fdd1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a134de5bf41b198d985ca014f41d31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726c3b2ac38c4a3250fac25c2667d19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c5b176e50d812f3ac63e3cde32ef1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280b60cbc3ef8f92438446745d54534572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdea4db79af7880a1e89203f4fe418573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b957c6f5fcf1f70d2b199493cde50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b466c06ca69483bb623788352b14617575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c4fef70b87dc30009707c4ced8e48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ab5b1b197265924cc69b55b1a2608577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fe574549ddd19064ce56f3a11e1de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad57679f612ba21dfc2e01c9ecc8077579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe26a9b1d46cd4db7119e21d052fac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e80f4cab7738527c9683927db563e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ce1a8194b4da3ff9d1afe3c07e616582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b916d77b1a6a9a503477087949bce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648b4173d391305f583a1e4a42bf18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb9ebf9b2870bbb111ad89a7bdc121585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218fe8e5261b4e82e0132ec2b71f98a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8b473e96929411ffa234415c04357587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725032ddf21bd8c72cf4a19fc944f516588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e466ce02e203e04e8fce89ee54470589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c049d0ef54de566cd88867c6d4a54cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd154b046abd91e3b727c8cc62084d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eff0a9f2f24f678192ba611431e26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135ec03971fd4e735201772f8deecfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e1daffc73a17fd69e88b8af927cae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101ecc9d2b01904dcbd90aacc9cdd45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3aa52176aa4892608ed9e41cd9a1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e301febc6881a58a92b9f884abd822597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556b9eee1929ebcfdfd55ddd0fb4f87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276618230786c215bce02259369ede4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5e0b3ab2ee2e1a4f334f8f4f83282600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e8ada2d78cee3718095887dd2a13d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedeb034025e8f10b9e222c277ad852602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060983c566825c789dae81d7970db89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b1454eb9f5900422245edef8805f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f43aeea7e941313e14cf652bc9809605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6881e1676e543f6a74c7a66145580606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c96c9ce88ba34312eb48c1fd760337607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030b21eef8d3b1007575c25505be311608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcf9e85a4f1762787beae44e6522d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abd5c7b98205caa0e7017bf731bf5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc73e654ebc02689dd489c95c72dd99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14ef9e744e9a7478f8ce454c2dd9cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97507af5a263f78ecf358d2b12d0bc50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6c85831739628e6b110e59aadaf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d8cd537d8d73b5d41b1485f08686c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e07c38d22bb4567feb9f7423227d24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecf89a2085ace79d20abfd3d396432617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e3bef9b2b6daeb462b747fd53ec7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb2b8269f7c24fd469bd2dcc63617e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9ba27db62111a7728301a39e5ed07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905913547e8cc4806807dc9f4a4058c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff401377ef8032efae7d5ab9f8a00e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac787215e22c80b34956c33a089257623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e608918b98217578ecda9547130ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d18decf21d8469c836792e9fa2b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960598fde1b5c0e25ebab5f8198c9e2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7ef52b67dda0f55c2a2731a5a142d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c1feed8efb828f649f6b91fba8ab0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b32e038b44b05b3c913381c21420d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a67c74fe9ba0bd65aa7e797ebd06f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fac5a32555574dfa8e5b048a205ecc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3ef607774c6af0ae5c21d78f37a87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce57ec5fc71c371a8a18292565c9112633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4201173c82bd0c5955a6d97c310662634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfa467a9c765356814ca5b6ec31af1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eab7e80f51cfc912abbdf4ffb3ea2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b348a2b8bab239c7ecc9a955dca131637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ccefa710f32e8d86a729103d93dd0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65589fba579196a3f04fbeab139c8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b97aa89976c6743d08797f755d8bb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03c83391f03bff44872349eb0c3fe9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e893cf250523a03c792566318473b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831b2b5ae49fb1b7ddb11386e2d061e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdb68d4a2fddb2f430af4cef5b77cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eadc86134609258a0fcadcb70608c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e611d188f45e7f81ee00b442d157ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845688c7df30c8997fda4437d738bdb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abe184393200278a56103d405e871f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27026415c53f8eb3f3e7d676fa2dc19c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf7a86ecba17f2535b5175385b1fe8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda18dfe3fc35678dc2445b81e9d37b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31c8b93db57e5caa126b85379875e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee28cab29ef44483537cdd656b8e9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fe626cba2a85cb6874b99e4e68be4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b5edbacf7fbb564c0418b510b3613655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e69ae92c7b554a9dbf7aca84f1bf4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee440b17ff0fd2943a80a5571a054443657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520d06aaac88b5fdb81849ddb6b691658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3ac41722ea9f25bf068aca5888efb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d337c2826efcf34f4d7b9ba2522ea1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe7563b1483cab602a2ad60deb2a3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2c13b8b6976c066040e935f7484a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df45cae201694446ca2aae46741bab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e4e0ddbe0dda2a75e2322eccc99cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f89e7442c237136e8a699d8d18bd72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c265f19765264f4e4b18b1225ef174e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466112a12f874705a61fd3e35b74bac6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77d63c6f264fb9df0265e211718650668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd6cd9975e7ee4a2b3e502cb6a1739669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835edafc5a8f37131b5f414c9f846dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb964fe7d3bf7986be7f47daa011b8e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67077b56976d152b473c5f5de73180672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c65f1637ca73c0ebf12e044b28139f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ae3f551edeb43b5fb095a182ff10f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11420933066fff6efd86b874bdbdf15a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d3afded0ad7d360caa5352faadae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaa458fb35a0a7015097838ae298cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8a7b316eac4d15a7d72462838e984678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4cbeab314a1f026acb1d08da2f73f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aac84811e8239ab9a48d41aca769e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f85e4d6161b7834ecc53dc7d251c17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74673f4741eb9e3d4b09f020ecfb8a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b5fab4feaf38982e22509060e98c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e17a4d30998b829a970a295ad1fc4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05dd5f4fb12a58b7c7d08ab7f53399685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa91e99567755784248e9adfe68d820686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5347f9b7a9aaa05a9e62de8198c51c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bed79fbe33ae2d12ab1c4e1c71f7de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9cc4eaf92d47bb99f193584cba920689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a294d164b2c148ae435d201e612624690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c5bfc04db3f53b4cbd8847699c62b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b075a8eaa8ae9cea256ad774b833f9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f1b35a52abc000bb226ce23052185693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6661d17d509ec0dee8e4a529e053ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f65b2eecbe41e2c72427a1b329a574695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e90edc3b9e6b59aee62fb58843f9d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4f6bd5b369eabcf072ae653cebc91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccc5c60a1fd7ee5fe9f6dd3ad151c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77b8fd6437767e897220ee8aa2ebd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd199a4c79f3e6ad08ef5732aab70ec7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a58870086f39b9996159d390c3a6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a4dafbd5095e5e68da73968ea9321702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138860b1c4d83e7331766d2e227e971703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727536c2db0d37e10cac4911e778066704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6cea21b551465629b80ca2c179899705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e91dfbd19b1a73de6efc8f54a2f11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf142e2b9cbdcdcf76c670d497f7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123c9021e555a5203e66c2b2c55201d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca66bd0044821f4d24e51cc06571b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255f1fa48d04ca3a68365fff6c0b1fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ef59b7a45eda22e1961564294c2a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76852a5e247dc685592ba089b15e2d0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de246e60500a1774a952950545feb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa6dccfc73f06e3e7e2861462fbefc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430d180ee4ac5dbd0b8684b8a2a3f85715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65e4dfdf1d40beb9879afc194481be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a76629eb96524afb6281bcdca66a87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0f14964d47c32b92934891988b297718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89e2b6d2c039dce555807a81cb0edf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a56dea804ce50f7a3b8891a880917e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d234d71a7a242ceb22af1231b1111b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3fb0f10eac1fac40462ba1f518a65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bc834b8b704cf079cb615fdd0e84e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee3a6e0a9e819bea8fd9c543f822e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb925a31196a0c8207ea1002ea4c438725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12938ea7c5bef42afd6750b1bf6352726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86159637d19cee613a8d86869016eb3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41136f2bbe52f44a35e51dfe711f30e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25deca1ba688be451ca4127b13c369f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e24c6a26f79684904104c3f343162730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d730cfcc112e6ad6e92efc79f90c880731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b755fffcd6bd2517d897de9eff8668f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d5d2ea1bbef5c372271fc604c3906733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d198f493e98f057dc33eb887308dbb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d18fb9e78d25262ec5e173006d5ba5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fb9c4e141a79a8eb4c3ba68ca74a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ed3b4c34ae09c97642659c4493c3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed16e57b5a83331630355e0037076e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60963c34f841eee8491ae1bafa64be1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e32138b2c7d71e5998c03391324b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef933dc1db7c761e5a724cb46bef08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaea5107b6e8e3ed92506cf0a36b3aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d952b35935ad26245e46d285854be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffffa484ab4f03f9f4ce7dfbaad6dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062432811bdf5b705b38e07f690da8a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790419ef3026b0f8905ad1017bdf7dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263642d0bdd8762ac3c976f51ba2bba9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d9d9f21f58bc06fdb06c955d03b7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627354e3680235a51ae8f17b2847a75c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9192bf1e5b0004f79fa210e2e2baf4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d5bd8f89be1103c4e753eb2a2f327751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcb02e0ec6fc81828c64ec10057e43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee132eb805ce82d57f94549036d18753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b7ad701dca0d5b389bcd52c80a37b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312adac011594f858c4cb6ec09683354755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecc9486b9e376859be265c8b89ac0f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d234aadb8f30f221e84dd1601bf24e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb1d47291dc2b48e58e4d7875cc74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28515378d3d027d6b0a68677e714b042759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a34a7883242fcb543f7aace8f5b5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e299638e868787f31d74ccbb083b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad62d5a707f18c819e1e53c0a2fd671762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df24614575e24540b5ef22fe5166c11763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6d0c2c6066effac41c2d9f2df79cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72dea95788e464cea62e17d7b0f673765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae02e1bf0f201bc706c3b423e60349766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ea3a20b926f1003c320a0b2ab980767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>