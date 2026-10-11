--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a50fa5c50a9a1e44b0aec57a6a6fa71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa968e801fce77d8e7246aa19bc166d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a947118f822b87e74b68f2202f493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385a3424013e67926ba5e93bde9c7ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72533bb177c326dfab72a2bcc16e3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceefc5d18578a72c719ec61a8f9c5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b06ab573c815d16afb83b5e9aad957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c4ca859c7bf76d764577718a0bddd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a70b6d20cd8d0d978ee83d8cb442d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85fd0984b918bf5017d6ce548b327110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a42e4e23e90d8d5cfd6a36170d3cab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274c8902ba4ba337aa02a6d6b3c106712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47af382e958642286dcbcff1f5493c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6f9205ab3c4b3020b87c9353540b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa270f2a4d3ba61ed9da41451028d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058db1bce7bb46f51e0aaba607fff3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c533a42a558ee4c303adea298237f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f14b9bd2a659bf61bc567ea137ced18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cef90be3e957bbbe41efe3f9777c9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2caa14da4219fae4a0efb7d463bfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec9516102fe79d3442aa084add821821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caa7c8aeca9d104a26ab75d752ab3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e5ebe4ee8e0feb968b0d42d596bdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48816e5396134eef1fb7739aa61fb05a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3107f5f33afd04cad5d853851950e1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfe0194ea7dd95259565e84cef0f9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6fe69bcd7a1d08df00571c011a97b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d58d7cc31dc15f9841d2343de901728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba5664b93087c2a6353e5237e491e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a86243f41f1a7be2ad59244983cdd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d52f6f231200b813f8b0b83ee9cfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edc10db64e63a7d512a5d0461fcf6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb63e90f2eba000c77471a7c5c0c7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeea444a1bf0a2c5267cad7cc706cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08e865838ca582c85f69df46aa139335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb74a7217c5eecd30f45699c4622a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cb665e36aa514d8c4dfeef3fc5ef137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237ac21bbd24161562e0a45e8e5381a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed722cdaa79ee8217015f2cb5f9bae039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9ddca2e46b4abe7a72c2a0963885640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd4611ceb63397d6455aad392f1fda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cb537d7e291bf4cee003a010b2b1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbc7b9f063ec6944ec511f3c3d26bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b395dc8a925f46b1294b6018f07609f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ce2f03b72fe595f6e35818131c6ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826fdaddbf145d553eb045f3476b24546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5b860d8f311ecf79eb5143dcaa13b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5e44ae5a0de5e5f728f916d2fabbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5f517756eec6e540b0517d6e218ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408314b932bb4d1b662654974407a12950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb35dc2fab944e656aec39aa07c31451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfdba02f5c1f3687292bd942bfaa3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754584e6bae156769b993989d849cac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194714f234ba1ffb69882af82282604f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114b9a6822ed2589674868775c40f7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfec7323e3c2a68ba49dc179789030156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d923389f164a07ca9e36333ffae63f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b882f91ec085a7c855d057d1cbbee458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd3c580d04a4872231e140a07f77ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ef92bd3dfd07a50f1093ca1109ab760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d874019ceee0e68d5b6f11b0774bc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee19db3efa479b0fb2685f03bff50f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf5780640b2eae9674419a15e1b6cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e64de324e3e547fe9850b806d991864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813003e232db0b346af438767dba7d3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e8bac630a79c4c1f213d5c4f71a8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85b2d3462dbf2710136580468c1e7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c78e47476672702428eacbc57f9c8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7ed707828284b1ec76e40316281ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf8ae9ff3ef0eed66e2100f2a8ae0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20f95e035f0a76e1b33100787a6b4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65955b5df96fbce12fe102b281cb481872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35219693b9541790ad9d791bc23b84f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e05f2e5b025fb71939b3e5413529774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359db034ec57371c66f52cbf1d437c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766810daf7d9869b6844af187239a42776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970294d55c58fcb966a3c2d73e292e4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8cac01f1bce79b2fae918f6358fff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ea1856a3fd06841ef21124837e3c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c84fe4e44298b758870456a6c1cb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17ed0d4a3f3c0540785434388a7ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43139d3a2ca8006fc1e12dbb3e286c9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef56be26055f8505bb87389579c13c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0541699142c67407f173d19e30d02884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd31df57fe39094abcf6d10baf3c5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e15adb37c8919559e1acc0bea7a4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9a280d8319857fdee06392ba02ae487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da892437879fdda82977e86191442a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393abae5b138fa92639e565a4b166d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693d23eb8f929c1022c08e1679cd0eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e475bbe2925290e49cf5b8a6eb384b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5807b5d8347011ca0e43c3b2a781c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f9b77cdcbdd54de87e9a5f165a0ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc8e8ca2a6538afcc783b1a71128b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccf7d4bbf342853c641540d3271f6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa5b09afbe8db1557f74812fda1e3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652da9a3c84530f4322fe630db7e23be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbeb8725e0966eedb6ba17e73c6ec798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d08032ad8057b09f5d294162f0f6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364374097b68797e6f55b86d9d5fa7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb44cb3ff74f0605acce78334bee8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4d934dcacf1017c21a3270d77c050102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f05e13fc81d7d431e8b4e8e4a6e9ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb510fb866f2c72d4c48152f1d3c0a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3671d5ae74177cff688736d318901105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13f047c77e318e55c2acfb8a428d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284cc88bd6a0cfcdf447c6729c032d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20263f79b99f2de34adb66bcafaa7f4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f87dcf07f9668cdefa40c3fc371e0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df5464097ea3ea90e7176626dd6d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97839350126b2f0d966bfda25104c824111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8592202f85da770dfb0123d83c2dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1c419a004d1e83a0ee76dd4028971113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c2dc0f6d546e20e427d7676d4e883114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d674ca3f8b189d8513f52e86fa3fb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85e54a7841c104149a653822688308116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81068632d2ba38d0fc3a14557799e38c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f604f78219c19a9d2f7475d2502e9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd9de54dc896135b1d0875bc20b751119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01632178773c56b77eb9e7977d3ac296120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532716c0133cd21b556b73cf170e973121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771ae7939ce940c93823b3b08b3d53b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f55d4610fc31613d0d6aaf55f2275d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad3c77d23c8a769ab499e4c8268781124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee73c34a667a59e3b694aaeaa81b7e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34434e12b4edd4e795ae55208b3feb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b6d873e45ed598cf2ed00d5636254127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b1edbd9fda7d184e3a3c33acd293d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe439eb6696025f0d5696741c50798129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72a386a24b356553e60221b4c18214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc72a6d9b0f95c3a131e7725d0cbab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e0c1b193bd11049ffac878c327b0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4799ecd0f17a37227ad948c84f2f061133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5f1b33a99416566b204b6ec060bc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2f6e3caba8a763ac210a4e97f9414135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0164de4e83adbe0976b4af0aab834136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6455faf41ca8f67cd92564f14c5ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c2d1e989ecd01c1a3033c3901e916138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c227273cfbf915884d7856b890758b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7d88337af7feef22375f4009ca173140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb6ddd0f63c9b901525e73a39cac04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774bef3076e99b4d22a9ccc2e723982142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7801e516fc9769321746a389dc537143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311540f5f5dc25d49bf3a52dbb0d5ba7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10f9d6de8fc27ca1528dbb6ceaff7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e013b6da2e8f583e4e0535488e09f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681192d4dd8a5774c74f306371e3c8cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef16a62e444278a7c5024812c83b9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdc1f083c033ea241953e64f69fdf9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc5c18fe17f31059d94f451960258b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a36de0852ccc8a121d19e3de8aeef5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce776606970fd5f1b1347c8185ea399152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236debfdc4da79a6c77afcd21281c17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff18944303367cd2b03629455fd600f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a98e2eab77481e1792a6e4b47e1814155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf926955a4adf5731d53f303d78a7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7531e74ae3e5b12290296cb1b51a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ebcdac51358851b9173ba26e1b805158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd1c1a3d47028ef869de4318ad993d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471392b97af545c35270197865c3a127160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b9ff91285cd292c1b6d982a664508161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7fe6806196a0610ffad349b65a1b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea22e68fdcad988195837914e7bf10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02140788fa862be108f85f10a0ed8e99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c247789afa1a85a6a2c2e36feb3b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf67b30e825649c13d75ec4fed635d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356322355a8c77bbb61d5cf2852f191167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa656c70e9340a72fee8c84309e07af9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f40a48cc9c1c5e3712db10be6c660169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f716df78a54d48c1211a82878e87aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628edfe1d84bd73c4b2b8526aae2e8f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c117e67c6214420c01c3808aa1a3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b91630ce7c73b19b77706015df57ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165d5c2a39183d7d977ae3e23525136174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb014850f58ad38afd19ce09b82cd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31019d73385528626d979b2dc72402176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f732cac7c7b34b3619018bc59695d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77092b30f08aed1263a07b0baf4edf63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e805e07106011fb3c05b9c11ecdb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752118fb55ff992d0aa0c68392962edb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87126a63a0aea78cf6388829d338412b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff97bd8275e1c74145ec13b587830b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545055d767e50060be6772eb843ade35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e5a5116702946cdc10eb0a9838598184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3c3eff8e667fb5187ac4ad231055185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216efe23c9cf8307e03c09af55aeb946186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba85ee9eb966df50d623274db6b8f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878381d0eebe22e93f4aacae29d1b59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26315c20f7b1673d02c18296edb3d63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95369521e29d933b5a835c64850f6dc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9e119bdaf39e3bb066e00211e9c0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd94799d4af38d5f04f25957355b4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccfa433cbdb10b74ea3e03546152d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25f25e54a12bd6d03828c16e6a7f36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9236df66e069a1fec03453adbb1b098195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049804cb92631ebdf7e793549cdccd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bb8f005b2849bff6249ca487a2f62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e7f3971fad0c22992dcfe7c88f721198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe815df18e37590bb6f5208368b5d06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecd8797d290f0e0b031d1112036683200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664173c2bc4de389bedfee75f2451446201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e176c00245f6431ff970ecc6a3e2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e763a3ec422b8ae6814f3928a51a49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa0a89a06345a0e915e8afb39147a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c35fc2f04cccedb56157087ff3dbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed8581dbcb787142904aef36b6acc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9329e61adf8951420494a7a58d63f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8028826dd6626a746a28ec7d8bca615208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61b702588992bf58a4c3b3d62fabdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505466d847f633e6f5e193eb7dedf5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea90ecaf8d13ab0b4205b358724332a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16020958dd2a435a04888d923c8a2a6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb0fa941c0ac0f50eaba528a30c435213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd408867797e078de2fff4aa361651214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092b795c03b59315305410ccbdac085215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b57feec7147d4a531e939994aa53e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2027283eb71902885c9f1f010b9586217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e55df353b2cb32cd969387068807b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18af8f7d9af978d449ed01ba5cd0038219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af519058a024935476ab41a80898e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf6018ac680d8268b4f600459587a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f3806ae49d1f7e0b5d242622b5e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9021db021665f9d229a864c23661525223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e91f0c084471c5584887015db671ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeb46557eda97b7ecdc7af4fc2e407225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b6061367d1c33a0c18ce69a3cd35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa82be4ff36445d8ac2e6085c951404227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9966508ae385a0d59f03f258614f78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c7dedce19a7d88143e0af2a7676ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e9df5bcbb402079d73d7d9f78b226230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2697eb9730c120efb8b2ee730ad89d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42401aad3ee6207f5392b3ed71d9c661232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57a1c46bdcaf83a2921eda0d416770233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c17bfe36e288d72dbb5c4ec236f1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af8f02f9ee989630c5a0bfd95ad73c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ea360e5414f0b81e3667a49efc4d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731f4e317e3235db1689269e554f2fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92968f7a78afcba1211be3d78f4caae3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325993845359a08ebea8b02b94b3b5ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b147ad8524237eee25e5e9c22b4c5ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb247f3ffdf4231ad1a49b5b8a5095241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01f069480d74e41b212a0fe1c91158242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b773923f2526fe66f46e232ffbd28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c101a54a5fb5e1aa0c18a279f9d9e24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8e45b38774fdc12e80a0b2b480420245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbcd22aef6f3c9b5c1302684c978eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed44fa83df2f80f8640562a31858e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31881f8d78703e3eb24576c623e78b06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c600e342c6d9c0e9de132998d36c718249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffc6314767fa7a728a3a54a639d471250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d945e1feb77975697f2b0e4932be7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c481eae64e4d91d756213b6a0250f39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff6584c240c9f9c5d748839117dddc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954a2b5ee8e33759cd3f31ca9b80d4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86850ddc4cdd415184f6b6016956792c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e1c6b116186a2cc915bef266e11ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69ccedaf2f7c0963c5d9166a2cc2af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9069079d638e2356936c4b75e557a8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2de96b8867781e4c4a3d0d61832292259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe167cc3b5de780e64c8dd7d77d074260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f81a6782220359cc273ff85a96e08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0ed6bcbb0096c1c7f1dc19c0ade9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996d19cd85b9d9a599032c18672fa5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951918ec0a4f350ab86d6656bee8fa7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afe1ce94f75061de92d819d0940f20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbe6246b009bd3f1a47adee6c67646266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e4a5af42c412050cf1a6a9bbc419a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b402d3fa4cbcfb0c28b99b21d386d25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41492d78b293994753d30aebf1017f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3b9e0d943f441f551b5698ed70ebc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528136f145246e9f9967643cf20099c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60312df9ff854870541f6e12964e157272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeea5a832d9d205789f16893b655b9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d76b98bee9cdc30e0bc8f1c6bfa6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f35659bd9e9260fb7460c0c3bf16ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81ed7da1f96fc88a02fabdf760d9f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5612574f1a8347c6b60d140817323a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f081c13f7ca2c40e1e9c51065aa1fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54248f28adc5b657548854fbcbe847279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c4324af2ab2f4e867d6fa17eba52c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d00eafb10d6ba0d5a8dd35460229f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142d3d2e55392ae0f417f130a465c93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941e2c39d391ae32f1e15e35224d945283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332fd6a9497f6b60607be3ba3c1ebbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1c5d3f3f60a888de597d1049e3f24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4156e1ce38a0052c24570cde18048c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150640196dfd2be0f79f712e479b4500287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93834665935d72f85a50338f86def03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3fe2af54dbec3cb2082824272070289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644096a749ccf167bad36d6ef4fe54a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b37906fda32980c8e2dd5131ade60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1678057e4abffdd03463801e6e7cec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b285bd8b91ce9c2e1e931d291e30b75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9fe8b21ac7b88e94d9a1e17257135294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b19bca07bc62270000b7e77b00ca2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0574017e3ce26ff1e50c4dc8e2987296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffefbf9a91c2d720bf76258f9a2cbc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e459e3975c4b419f29f110b9def05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f3395f827da79480137b63883ea02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65e667c06d815e8e6a9eab12b55e44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926c59353141c85ce98d38216db47fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682cdf2cdeb96b9ed0c2584712bff9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a1d09ad4bf645caea86434210626303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956ab203291c94bd546c32846dc01e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71a736d1ef2b338d63e6d2e5e93b19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d148f42c36ef5d6f63de048864d527306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ff0b6ed9a50c08f2f31bbde95d30a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a557bd579553d9367d8ed0ac82b1ffb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a086791e748ba6ba2695ceb7a3b17d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb3e30f34b5f5bd6dd420a495a727a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0468e60a1d145284f274591673a00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff5855d156132de2780fa4cb8787c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2ea64fc1ef99e26e0163931e7a0b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0481d958f967460c987c2220a4eb377314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6b705e5e0154022ab30b7826a08ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea67518f75c7171844d9b78e66eec1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e08ce77e8d4f521063cec9e83ca91e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1f45a70de45ee0369483afd0955ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c6c0d05ebc3cdac984cf776b72179319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393d4acd74cda30fa734bcd962e15a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3a06f7f71df074b6144d95dfe55ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb360b6d73fd5dc992549cd03de5ec4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759911d1902e59cb5c10edc9659b51b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238aafec6a945e64c0ab065353443d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d027e744be7424c0d3e57599e8f71e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beb2144f2afad05dbf13740c88b262326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d62a204df53521a08123977580b8a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb794a5d6ef131ada551a5bd6e3b38e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8354d6f96469bb6b698b432989278bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f9f95e5a6a8ea003355d133205f94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663c025e3fb620efae52373b1251020331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc752dbec0a15b1a8f230c86150e114332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d823a6a7e02b5222ef8f85070ccab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adab2c84bef9781cd84ad556c6a61f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf5f1fe972b6930cf65c098183721b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb1caf572e0d1ea77c2b536dc41d3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b65c925ea2c815d00b56b70792236337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f21c89a93f88dbf4d3ba0ee52e1e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74584983e9ab6fec67051c8f74122b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0cf45df7eaedf58299bbf6b9fc5c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b35e08932aa506aa18a65c98e99a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8290e72ffe003569cba58c7e8c911342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7320cc82ff4866850b4f401f77c95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea1c83abc0868eb736398980d6b065344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b0a89e71e1d4d7ebf926d6087d1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617f1aed735921a1511423f8fb1aed6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec82cd80395f2e39ede419682fa9f7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b877361aad1e681dce4ecf846c7378348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ad4dc72460c3d3c0284eccac48d4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7d085b5a4a2ef62be8d9c8626060f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfe5b3b72fc8db11818fa9b522d541351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c2be1cba9391039f7d36f267be4c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba228e4c8c6b09a0146d300ba65674b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fb0917a16957a48329090ed375303354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07121f846ffb3b0145ff29c045935645355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e50c4d5330e5e2610908fa0cfc4bce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464775dc89c27d2e469eac3569d2fac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d37d494ab0b0d4a04e4a9bdb2d3be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfb42019cd8d83a75943791be0e626359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58af707756d2e5df5061b3d0eb49de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013b4195e82dad9188b0a75052f8037361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8e796eae08b839a43f05a02c938c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237093e66fa063135d50ce1b83093550363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153afdfbb574d64015ab6fa1332d7a30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177a26539ad9382d26df9a9a0c3c7db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feedb7de3da49f0a60a27d54870cf1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df1e8704e69603e4a0c8f0ec6db51a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497af41528389c5eeccc39ac7c053f72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20658e254460ca4e4bdd3a5475a83b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61579f9151fd77fe8d73da4e760e8ad4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf031d4d503dde0616297830061f7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c7c9770a6171eb883dd199868137a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc1c21dace12afe31bc267dbf4f3a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87df6765e13cb22a2bb39b0729b0a26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207274ac3d3750805182b6fe101b44b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b6690a30780ab99b6fa65dd14dace376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c84943f15f54920d5666f9785705b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f13dca0a9c1b34800c5a9b4cbdfeb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8319f6524de14ac45af413e1b319a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085e3152bc3eedb688a17e00b0f89d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf21d55e87921ca9b77a745b1f19eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fb05f99231587a1a46d1aecf449da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c650b0b169253626dc21a6dea53de5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebc0f1cf5a763d4217436c9a6cd8cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3706d47d7cf851d78b18372eff067f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454b2e3206bc3e2c694c3c140ac3294386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf0e3ad6247f455a2b248f7c35a9cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63198c1a83fcb2b315a58d33a0e81904388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6e083937dfa66c7074a1ad39b1e4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf44f15c98816a91973414f9856f62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04835fc7cab721279045728dea1429eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abf8485c77686691d542e463b68509392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f703e7d3a8a9ad6712243e0c8e7fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9194849b5624daf482eb6cd327b2c27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5db2de3d65e3b60466d038d8b8aa0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca9010730ae7c7d04a1209cf8e5aae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6951a8bf65d596400934defade3a43a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0f256d4f3c882ca4cdc19857133ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756957923903d21006d0d3e9f7797af5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62995adb0df962f82b7dd2c8849b6be5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3c6f816a4fcf2d45c0428dc7adaf8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507483c691d7aac999ce92442bc7a8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d9083bb226e92d0ebd05c91617044403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d1c0651a397ef44bc7711e87da7eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3630cdae078ae54930c2d6933b647405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33928bef8b1b5738c6ca257abd30430f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7e00d2c8b7dfdb45ca776c2a8cd06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c2d019922729194941d625d0f2be1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f0553fb00768ee4ac0086e6ef734a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb9b8ca3b6d13cc8ecc5c786e0ed26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1bf179897a0d159f87f329fdc9c4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211f37822c5af204d588863c974f5e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306eee7f341257a049715fbc762d6c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483a2d6f3a517812ae2d4323b98df77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae257da73470977f7b5176b9710871415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a422792e23b9febcd352c38e81644416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898c5a0089273a43f75af4c158b13b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43df60221256e6e4feceef45c3558b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95cbc9618b13d1de82c9d0ffc3f8d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34db0d7de9bbe2d050abc88f8e5cf0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8d7546201c08bf1ec102781a7963c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2791074cb528d10ba120d7b469e618f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969921b4699497bea182160e33f24f3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711ddbaf2ef48b484790b341983e05a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa0d21ca9a7cc77234db455e0458af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e18ff9ba7cb392ed210728d0a3dcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9549935b58a5c4c8c6a23982ca625427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324435f012f3b800ba5ea6c732b3369428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576d2a5bc37a9c2e284bc2786ae7f86429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b14f793c998684f8b4631aeea3b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7e26984840ca8a5d72473474f5a2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd3138bdd36994e850e25b4649b757432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae43fe6b5ec6dc2e83919acf260f025433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a050b6eb2bfcc6dffba5a1c0439e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e77015a9eda14ddc1c8fd247e50091435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ae76561ef14ac676eafd5efa358c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab2dbdde4671c0906c7556f3af0a3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09c81c4a6b10b93f4eb5d02e24b3a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f71825374c5ed36f50afa6016d0f0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af66957495538aafe597cda9222a4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1308017e907b1c0357960dca33bddf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0212be4c2e2e8e89a912837965162ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2c6fc21c822023f869de21f24af9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f6dc8741de4e9c35f03b3792a50db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec00861df314af734dddf2addea3e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5ec19515e2911ce308e2fe86a3816446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf497848ac7250572bb1b86e44e87f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60372d7971d699922fcfed8c1c694ad8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a059f7f419637493d37c095ebac1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dd9b7a2218d80bc76ebb991ae8e59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d8f978c73e9adbaea33dcef4d783e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94282b7ccfd59354816b15bae3dedbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111594b671d8ca5c39ed47104536117453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deaaf5c2359388cd1ea161f36ad507454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1137834d78f7d469628fc7ac41078d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00de2b2da98b539f77040a3f5c6d727456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc7ba4b74b6ab7076e7ea7f1f43f25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff49106baf4679ff1810b362e5c74e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdc813d6ddac85dd80ad4bdc615580459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62e95eafc79a619e295e0b6b1977e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd6ae0b2ad784584852eadb0ea3f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2717ce4d652eee387527da72e1d0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b89b5da5196948154fc0029c630666463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57b5076e4ce5fb0ac529cd20fbc89f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb697634bf9f351a2ca1caec7ac29223465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f93cec52410423fa5123f4c2c54db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed0aaf4a4c9fb902852b4deccdfb3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabca0562654d0325ce65b700b0ab5fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef1f5ae1dbdd9401978be08ad12346469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe473ed26a9891f8aa50e02113375c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5a64b7314fe0fbd1aba2ac11ab8ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ade4278b1285fb20fc42d862c5e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c798f568b37a637d90312a349c353473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8dbfe9cc58e7f2d8518695692ee0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda89fc4be347f6f1251101de9686fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93cdfefced47256a2a27a483191fc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4a849027db6d16375adbfcc11d45f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4373faaff98d21e6cdc562b19dd851478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653216b3161b3adb76f02f3df95de2cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143041b20dd4611eb2a84cc62ab4b63b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbde5c550a157127f3308651142589481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a13915f7354e1986a89107c3374355482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a5cccf0fdf40a8987a54a1a63ab84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882b9858b745fa010a0d56d0bd0bdab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485dc6161818949571f5593f8ad83fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3705d205b87f345140e4a250ca1fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2eb986e80b4f502140f4f7746134487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26959c80c1ee69f4717d18705b15e3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd89455908162f6841f961c291e89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe1440e128866024020a7a94b33e6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88623fb4f1ac5495d2417a9ddd275c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5e46ed5c79d87f041a44fc63ad3c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590ae1dd34024946cfa4310c23627ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be0db4c80f558e1266c0d3fb174abc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621fdf814094545e61835373f1802da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a27c8639e6dfc6482f78f1ab0a5681496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99dd9b00526bda682b60c99972d19c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281ea9f16b054b0f34c5e3d59863933498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bded1d9672b9e4214501ba5c9b28289499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391125c36f505ce945be7057e695eeaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c758ce35b1ebe5b61993ee08fa9ea8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ce5644145604756836190001fe1d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0870ade085fe038d95eea2901b9fd36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23d53b5249ea3d8cb936eed4d76e16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861bae39ea32f9d97c3529449a95994505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e1f12474c5f6bf6460d9433a45db9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc345af4c641c507208026e69954841507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6987ea7a0d940bfb8404717fe5b534508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a621d1ab4efe073ff505fb7b312bcce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d98eed4ea84a3a14eaa2380a04bdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da7defa8443137e9eea8bc5bdac07e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fea6b1c6459868c6c524032de3966512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21493dff6639770cfd3d00806e5e1bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdd902938c67dbb806483b12856535514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0227b6a69188ca4a43a5ddac882137b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11387f74c34fcf8647eacef21ad2949516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a047c749e51e17006dcc617bcfe5a13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf24411032040b1b033272dd4c4971518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2413e5fe8c79018639afc0d34f5c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c8e189cfb13d94bbe7b5cc0502a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68974b72fed5a66466fb3f932aa37a04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06ed391e9b936a6c21688b26ffa1c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba0eae5005acba4339d98596634771523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9b0b9b34e978bf81f8e0d831c56c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb3ac4fd8eeced8f733aa9197f4bce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645dbfd11ae8f77b1f2c9db162cf207526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044b1ea39a4e99af962265423c7168c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7505d7dfbb97f2c456d01c0fab4c31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673b54f57ce9245ba1696dd2c7a2fe5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ffbb50d971b53797468b58be510d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9c3de37019116a4226374e5b0df9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed7f490a885618f29961afb0755b6d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889ad3f8c84ca4a8b3ac092ae247b48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd149a9b74f6a1777d74a97a16913c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20690135ee7a06bb14423674a449ebf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d30a78b2e53d7deb094c0d670b0aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465320d0bb05b2f4d1b153334705555537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44135da722cbb4f2fb8aa92e70182990538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec400fd0a72fd9b043cca41bde4a99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270b618ebbe8452eae3bc04d925110f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eea2bddf5033a7a78a59c1d24a82b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9553e52f9081f319038318993c12a50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b007f43dccf5d867c46b5db4498441543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10d6d112e61488c4f90ae3abd78064544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c054205b0d62610a05ab08fcb562e49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6c1f7133fceffe3ab33c30bf1dc9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197402e7df569de6a1af6c59358fab15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a02031e3dc0b0de49915452127a84e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa64c45ff9c08d12af4ca195600105549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212a3905c96570af081f4bcf216dfec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d042b2071e71b575ce4de6a04b5a018551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355dd277de6ec9f5683578684d038fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b48365951989354dae599d8dcc81e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778beec394b05e96c65003acbb39a94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b661245c302242478f0a4aea755ecae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea4d302113bba3fc32906fd22b3fe5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bda54258b3b26f91555c5f2dba557557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf820b392bc88dbe3ab627ff713337558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b8d42e239684b91632a9f4ff527aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531290e311dd2f07dab8c8a35f49294560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469839f0d0cd462f10fea51d86918e14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc66d432c64291d95cb3b034990b13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571807d05eb2815e54020a1da8cb2b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e501764ed70afb1c9273231ebb8915564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74688b89f774bdbf1ba951d1bc6bef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eaddda015db08590357299ca53647566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaed9435f874b694faf23cb3ce3d33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251930996e9a292338b45412f82dd32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19321676b8ef9d6291ddb9a04c1bdb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4f55b11faef7a1f706e52eb2ca657570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07827f010e7df677db207f1fc47a9385571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1666e056f8a75ed9be242ca87e4341572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce329fe9c04d8591c20b659f4dba47c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46f4edf78edc45724eed64a24cf427574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa44179e0c7ef0e1877e6bef0d9236575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd11fde62b2c80a82290bf589e66fa6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ec21a2938e603f13b5f18d7908277577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9008119db3e2702891776de7a40ca4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22000f77f470cc927765338e2c93b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102ca3fede60a6e24c570df0129da65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16982f05ba69c5885161538ed6b12ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33666ddfba7b8c99420e2bfe3e11604f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae337d22ce0e5787ca3c7fc91868a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c874359ee6bf78908ce762056104ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66a28ba60787635bf43ba3a1e9ecd8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d883824fc8a048e1f738afe97a03dff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d72651b10139ef7168c68e0fa33225587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dee4f6267b3f0ba7048f44fb8595ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefe0cd88f3a89a198c274c83333057589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3155f3126e9e59704cc658c18f17ae1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a492fd2bca49d32025b1243fdc6342591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d04e11714cf58b2ba9d21c31d30ed3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adc6afd5716f462134bfffc762ec13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf58e82a480413c499227c14292916c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60135cf7bb467ed36b2ac169050418b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ec833706dc3d51178eabaab2bf3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9c2abca8b83c279a10a0ff3d29d65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d888bc1dd4402c84d89239e01c69f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c5b7caf9b18d34f1ab9a8422d5ed3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3cbb4d74bb2404fc8cc2eb05ab986600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb5b6de4cfd09f9bff858310b67657601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc4df9e4c43116a9e8739e0b30772a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381859dcf77e75c206dadd40f4a2ca52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e735a900e608c2b5946cd2b088e33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593a481bb03c93bad4df9699de5d490605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2fd32a58d9b5620744f9c32f95a87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c816a9773d91b75819be4610174aa97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e13105192f9022f0d2a2d200223d36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced98b1b9a5d2aaa5d263614954a762609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23f14ac19a4068205e26ac2a899ead610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171416a58c53c1e8a1ad2f624a8a3ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d067adad779720e9bbcece84e2406612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3feb556cd16a861f787b0748ff04ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a747560b049b05b889c78ba80b06136614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381349b171e7efaf3830b484eba113cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e8dad6948e7c3f6007a5a48eaa78b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c1239bb96dd1e054f0838d3deebb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186bf2ceb373d95869bff02a4b3076f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c04f723be9c47062b9764e843bb4d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156dadb76310320a26304488cd1ddf4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbf71873dc2d3608da86a18a4cc3ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3023972f0251763cd905938d52a23f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca383db1d1ac845fc15389fadfcf8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae29706f01d005900c6df106f68fe98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f44431e23a26741a2b5dae70f9a9c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f1ca9a03b26f76a126294b0ad38ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a18e8b5df6ccb6f9875befbbec4de8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793bb55ecfcb7cbf35b0cf4c2070230628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de962292ab2e362ee33f36cbd74341629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d48ce53ef9d2a12e5655afaba8a341630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41668cab9fd56a096372dc7beba32ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fd1990117f7dad0377c4137a2d5c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272027b6a7d44ed959a5839084d7d7ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca81fdb1489782dfd845a2dc4df0c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef34cf3e1c584e42595b68b1e649c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc4ee836103972f0f401ee6f6e4a5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afa4b84532f2f2c55fe041660cdaf0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5a59b3c33d1b6d8a222b1971051cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8db95cba5abfbcd8d746dd04f9c23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f980b2d8e04f54bc7d99f5deae9dc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4acc1549dd7d7ff390ae308eaee60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129acaa2670633878c0870a73cae684642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fb2a8a5de16ffcc689b21e24c0063643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16b03fd0e22fa02d830532cf5c3661644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86095b755397a035f41f67ade0bd9c5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc59f198e192736884588d626615de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1ac09f2a73e6915e6c91fecca7384647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332542a12fb9326173567575aec2f528648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cda5e91c61c62b0a9e61a76177357649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c06cfa635c1db1473bb0acf85058650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2669c202f6b8eb279bb15dcc67637e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a4bc93d18373d90ed73cd2cb89922652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b9f9e50ca025dbaaafce9e8bafa08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1098e54a788cac4ae9d0e9b96a1ab1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675121a3c2fc5c262fc0f7a74f371d4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460895931435fec82cfc5567de68a07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805fe3163727b3bda8c2d54658ab89c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18739fd3ba9ce3c256718d0371711eda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8f1b5aa1d6c42cca5d89b8f529223659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0d4957051fd846197313d62a5d4ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11c1af9c8dc872e3e49819ff72c238661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea810aaec3c4d51cf12f02d1099316662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2b85f50529981edcb96a9a7be8402663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156775d1b9871c9a9eb5a3b6b368df2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62d4818a4dbb9a50ac9282fb95680f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50de41c0d9b7af970558df721dadb22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2373e88ffb819b2657beae0a6bce4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542699111b5494bddea78d622d80a83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fda2ad10d2aac59a9dadd0d6574bc2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d80d7593c8dae5410c116c6078bb9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460665480dd886f98b80f4c38fd7f81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e88cb1aba3e01db6907260ffbe2833672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bc6e193e5d78640220a85d58827f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3b7e4c3db9d615c575767af15d1dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d38cf4cae49fcf4481d16aea40588675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e46eaf283bcc1d368889740327c99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f466ce00d5209f5fdd9322885c2d50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fd9ba85127a87de6a1ee0a2b15718678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17abdca7f35344a07f6ca8e4b823a02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7222353c0b04cfffa961a096404065680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee69a3134d3617f132e39bb8dcb64a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39196019c860bf474c61090dd3d8a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a8a0613df60cbca9c994dc161b7d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af40c0a2fc10195fee2604b4e28633684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ccc0ed089cbd570787ff4dae4dada685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b79fb386804ae466c6abb637180d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513157946b5707f94e974516cccf5bc5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0afd47bcce13f6a14a9323d0357097688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f30043c19174a83135421a22a1ff67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77686be62ce9661dcb7ec77f3a489c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d374fbfb92186e5ea6975b5724bb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a92fd525f051286d23f5109e0a88b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0df717142fe8f0385553c225ec698b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ef90bcb33d89ae2660eaf12b010ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191eaf397f8f5fe2f7d2503fdf84d01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ba0c150de2331fe15f486ff09dba0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2074e84640f93001eecc5600075f94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f172d91e49db11c710bc649a7371b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a58be57eb4251aa4dd445a8c31fa2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff90dca4f4048b2577a384250d7e8ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9b6017faaceba20d7319394529877701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd27535bffd5a3bef516dd987f34a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95a2db49b1583b935547465647792f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d0a6d0d21d22548135305e772b26c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9123f75d69fca8c66ec602ac7150d1d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9a0f91f298f71b33cc7e7e6c90b3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9c5033d756f0dabbc6fcb8c20f8c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8189cb84a4598cc761e9ec2d163f543708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac79095e83a801fad05b7b72b4fd50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9467aa4388fcd31e11461aa6b3a20a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686db792857abcb8a45fcc651c232d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9be562ed2acea42da3abec7d8698ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a02562a84031f9119b998a41ac71f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8b364060a0a95ffdb83afeb711a6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb34a5de07fd1fec16361f03d361105715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4bf9ebfbdda00718669dda5e70be0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aba88d7dd2b350e4aa799c4d82c7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2015e2f308478cea9bff4dad2a93759718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e016789010920e60e9f65d7e2ccf6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56df54c5501d73a8c48922b99ba4bfe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b78bcd5137cf94d12a088eb2131c13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c8974874c07d42c2199e44398bd42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eaf507222b2c53f5846d3f2e70da8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936d8cbf273d32fee8aaaae1faede6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d156fd458aa6ef8368f3fd9a6b850d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d341baca98de4d230ba2bc3a3439f39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b29b84f2e71f52fa247f0d0687870727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb47eb6ad51b916dd80ecb18b6b9f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e980eed433fc87244711a43a015fad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebb201af6daa4186f85c86e7c69a09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bf53574332b5e6ee3d40415f0b6eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3f96c58624bdbfce233bd225899dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857aeda2b093921460a778d167e2653733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08a6413a5102b78d20187d3580faf2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abdee0bdcdad31ad8d5cda77d2ab8a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c35ed05ecd8e989bd7d2aafa09bf4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaeee552876c89624767df235518df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99756f2906b83bde583524d3abea8c10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af256466b69512db2d028fb5dc3bb975739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8e3b8934863a71870d44b4743cd73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9491cb61d2425c656315d2b0927693741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999971c0b1fe5a405bf7b21cde6cbfe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0bf51831d527c099d8fbdb001571c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5674c22af4244fd1cc553798f6ab49b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10abdb95d6e17a52a6f71e4b2313f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a4b215278047cffc8503b96dee4fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c268d0c46b50fb6494cfe352bbe61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd23b276627347938d3ba57ddcf4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0199a81e8d05912097a8fd7c94c5b29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a169317c8c4274d1a8c4526b966d41a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba55b755b4e4d0d38f731596e2bc31d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ad1c7f1416dc0f902bb4e7300e19e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380e1617ad00edad056caaac76e3878753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3807356d63a75e9da3b26aadccb268754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf59f7ad508ba14db1d3cf3861df14a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d140ec5484e83578ff7a8eb858a6a2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aefd4d9938b4ce4952e5ab70bb5eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54500ed5258124678ded5b1cd818f90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a7049018bc6ac633c744f2b2f4b1d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdadd8aff43cdc3c47eb5f2f9cda2c4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8382fdf8848a54cc49ba707862a2e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513d224168bb05e71743c47542b2fc6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115bf198cdbcea676405bbf884377e9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341e1156fd58e67a9245fa64e1f867f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6149d13166067e4ba6fd9d5aa506f8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23529060f99fc732a2b26dc07dd3e0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526619437503c8f00b56896a64a06c88767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8067ede10e2a267fa45407d9e23ebaa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d9a5a9e0c351c3bb3c0d4b133f4e6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad7f539631e92956013ecf03707d75770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c1c4de5e31a6be8a5ca48bacbc642771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7595ea3c7b3c0854e9cadd7c332feb7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e74e68ae20cccced99a75a9199f67f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda3989b6f2682f845138e77a0b50d5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7fb62845b01038f1aaf12d25a712c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f765b14344c1b92eedf631507a13c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cde6adcaa50f33d46beb26cdf5dbd8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8f3010e4f79be2bd420203913cd1f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99b958a37ca9fbc6436e1cfc97c870779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71c044eb5530e6b9cc1675e0785269780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32453e8eee7a509ed99463c56eb7e27d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29a1cbd9ae104634d26b569ec1683c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f040b6183cc494417ca45bb1b6207783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e2a7f434e22f4f575041313c5a136784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1fca063c0077392d227d14b3410e6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391db238c6b7fbcaef41bcf29efab0a2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae04ae0bdbc1b62dd73efe076df62c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790d75752215ad78d19ae2f5d6e114788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672229509fdcb3f8f4a1e7fe38626d5c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270ee69c151d50416ec804b92eb69b6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868d8af5192329d06f4e154a68f1cbb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18b6b00119bf5301278e80a08ca508792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f57fd6cb87b2bedd282b9455c1e66793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bca5af4c3cb903d3ad6ccafe104a8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0394e35f64c91a147f3748a3ea81db8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074811d73aad423954f4d86cf66cbd1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebe0cccad81efc41759f0f294f198f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75af9df5c4e20fd60db8db2dd60f43798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17726ac09144671beba5fc1af09cf600799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458b735277b9a65684353822a18d729800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07a343f0b179604509e54fe6a868d3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5930b13b5d9975ebb3bf2bdd7d250802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e79a15ba00e5ad73e5a65818be31db803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874995773aa31a2aa84dfc5ef0fb4da3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576b213bc9da96da47d7d05a134db62805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75146e6b724a71c266d4707515198f3d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9943ff44272096175eb3a68bdfb5c33807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbb49853899c086c64512c9cde5764808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b95b3833120ff710c402d17237e009809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f996401d06fd7523f488c930c24258c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced10866ccf005066c1aaf59af27027811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8655dd9341bf23d8e88b7cf36d68d6a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbcb762d500191e045ac013096c093813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497d9b00bee84c9a1f4755340cfd570814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ba8b7cddf1a73f236d6dc4fc9fe76815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17cfa3b2a85c394161434fb19b5928816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d88b5cf3a2e1afab56dd65d25b1a8f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b659db90b9f426e7f01be93242423818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cdef5ab958ccc0fd26f7436c35a52819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1312c81d70718fd31c3acb444f4c95b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c318473900cf47b67700f073d98032d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3399484c459fd6cbb9ffa498c41e42d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d2a0b4b8ab56fe36520a98b9a3d952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db7728f0281b00db07ac3c1db230c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2abcf47a15b1e961f4325c2afa95d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b930d3227469774b0e7380058af4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ed00e9ab09ad598e95046385931dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc172a5d0c9d7f8d33b262634e24447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632838e2610b87932026fa9993185e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83a2d62b54b85b044e9dc54b1856de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2986579558ac9eb6dba2aa5cd937c9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0df37b436d3e82f41bd251a136e7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8698fbb2425f4e962e4586483e3b5ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364fc506421cdb31f1c10b407b95cea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11524d98b9f6e4c14cca12d4e60091e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653fbc9c2ebefda6a0bf3fe4636602315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ded84a86e4344210e28f3c307c7d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5885d6cb3468dd95d91af77425a9f0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe0e647051f88c010e04eae7d4e44618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122b5622102154fae1e19bf926a24e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d484b46e508789f288c870d08bb19420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfaa1b2721e53d27d9c9dad8deb16521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6511f3b2925d362b1e06bf1129f48b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed303db3fd28cdfd50b105f16e7dc91a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a6dcb8fd8432d6fe77b96b2f02ad024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efd055e342bac88b4efa3cda3f736225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c28928b6277cd05d3068bd40019d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f842e0f3840479c20b789e514deb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dcd4a2c7015a518ea80e6d06bda4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23993374dea3386138d2bdbf5105211b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9ad9149f71ff45e2abb27b6305d4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e6f95e910fe37403a55f809373ddf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c260a88b4adeb8dd03333163d2a7e7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee751065e4f8f4564bf0bdfb0bbd115c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d528b95043e89935d3eff45af2fa2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2788fb3563008900ed49842b3dd9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcca048a731ea175a7b161b137540f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f283900e6e182dd0edd239f21414e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db42700bd805875ce4649224253338838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a041c8f92afe8811651d007bfdceaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07ed37bf25a45c91e3a2a82725eebb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e40a68ab1a093152f3ea37baa6a8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb431e61e9485fecbfb02d86d6f5e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50ec861c47e53a5ed52afd2997f76c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41ddc878e27fb4c73e92e28f89c29344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6eaf128be3e6697b97924f3bee58445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7ae4cee0f133d5be8c809054969e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104d9595f5dbf5c5e226b306e45196a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ad51929174c3f5f941d1bcd68db3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabdce44d7dc335fb64bb083d49160b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d59a02dd278133a3063ee51a820f9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8d486a85310e10218048f5a24542d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e59fbf981f70bea4b3e2ab852cc6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de422c2efabc83a9181dec8944895953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8e0fe9328b771d4052b9da2ff425154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191288b9149248f055aa5479a044bc8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aec6ba54b68d077363cddae64ac4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b56a0f91acafcde7facaaa15cf254857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d8296c6f21c5aca2b4030d740f6ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec95c388fee7b54df37f4ac7c2d75c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3775a275d6b2c631b52253bcb413cbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aebb3748f7d273b40f1a441b87bcb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a795a35140ee68454072491f851a9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758ba42188486bc5ad5dfdafe6acb4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391840c0f8d8f170592d08090fbca6a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b49d057def89d5a2d4af3b2a1e87a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9cdbd164e9d0eef2f35ca0c76181366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5742594b1e7fbb4679728403efd690967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b09426eb3ade5dd8bad7d913bb05568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb85adf8b2bbe483bdffd45669de9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c11a1bb76010d0528e8521ca3ee1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1307fe9fab55d8dc72d8591ecd2c75d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1dfb742f2d7516fb5f6b784c93a0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fab3a50534ab30f4fe3561c92aa9f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eeae2321a2340323542a53e0524ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecde13246a20f26ca10cf1f87541ad975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd35b21959de1f7c41e78c12a40d1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234168eb7182e696aca73a477b7870777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b6749ecd234b00f18b2a067672ca478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e110798e5864fc3bef5511078e04c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cca1fa1fcc4d8540c6ded2fe3590080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c80fd430f23d4fb56be7901c114d1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69684f5f83c2fdb47f13b06987a0cdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1dd4fe99a01080568d8ea9f958f3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba30c402aadb94ac42c47a1cdf1692a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd358435f03f24f7f0504fbb9c8e2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c57254339ab7df5c18699f01b509d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0c6a51580d2b2286de7e12b59756c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5d59f45a4bc9b60f080e44d7467db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19df74ae3045f3e0505c4a607c84b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7347a504c4e64c7f0a78527e0ddd8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d19cac463c295ae35152984d58ab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1317a604902a16946a13f16f1e0d5db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4d6ce9da1cc3864d77cffa9f7bf5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f55ccc7ef91dd1dda229e04c7dcc1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76e4edb1957497df17ad914e3e3eda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6869dce618bcb9113fd669b5a017e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20d854e5e7a43aefe2fe699d4dbdef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28e76eab13646d20d0cf3e1674aadc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78be0f5c91f0a71aa31e77f8c75ea699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179b2633621a46a337c980ee6a85fe1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab7541b3a15f06fec7019f0cf4ce73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23938594c2c147c625b5320314a83d6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496144141a01793c21c7e1bbf0a363c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a572476130d79a5037244164946a29f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eaf3ad3cdfb5776acbf2841229c69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9e3ba1539a0c1034f9f29863a72a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0f41703b19f67d1a2f51680820ec6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b144f691c659443363d892f02d08c00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa71507bc2f067666ca69320d06f30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ce2bf8e69ca0c8719f83667247bf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c468a7f5be05ae1a6e17887c9403111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fcc06e1dbac99c60aec3e3db7d6eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bf6d9ef19d7572bc291da72fe5156113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e48ccbe5dda6bc91b8209103e38d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280b0cb98df5a7dae6a03d861b2ffd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81924937793813de8fef58c2e1f648116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8121360f2cf79ea0f2016970609b30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec883cf93b2f1bfe312f59d8e7755b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c4eaed1b67080b7a4e169f925779e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9594c19a0a27cb9c55d8a0141b32dbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db003a3cc3d496107914ef2f8b76ab88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3fc4c7bcf47d8ad456fc79f7f7124122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd69e32d4c6414ceb9b9c27d5a9c04c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aaa32f2ca7e84e4d652395979e43b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715ec7244f41ffe80c88a91b4c9d463125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45875344a22ee7b9b0ed39363e5d39ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4182ffd4198ffaf4b6a3c12c76259127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a96e41f3f58341318bfca6b550caf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d002dfb8bb36a87f87900d4c1d987f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd839871752ec1f77d032c50d1225e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854b455c202e305a754133a90253403131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c399ee7526b17235352557aa4ad6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc003ae79f7351efdfac2adb6b0cd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3061af3a5467c12c3bd959accb858fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e96915a76f00ca0752e573d10221e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3904b1e23ee56975f3fafc6e2b8b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b039fdc22969cec36caf1a3742977137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb97a20fd43a9ab5910aafa465753e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef06866c9202c8eb95e1b0cc124b96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b3eecec76151e13cfbe3321849565140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575025211fcfa47b8f51914168c27475141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeed6caec14602aa47666b4df290fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29746e1f7a4d2547f5eb5c686560b6cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27006701585e2a87144bad11c847022e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735387eaaad172774024c837ea8bccae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b2b37bfe9c31217951540bc6f4c9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fcc6ba037dac08cc54b375f949dad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29770c5537bb80a0a52b4c43520d80d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332480f51fa7d24bcce9f706c76962d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf70950f6131db8d775b843995842150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227815c86e77d623e13e29f88f48ea1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49d91fd8cfb93a845803b181a107ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fba570c445b23e3b24dcca8973715153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8726e8a9f47f11fe0fb20bc1ced32bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f3513010afe8140533e37207c2a28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca622027b4c519779127c59ac567b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc612333f8a5291d2f50bb9f9b12c9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1988d579638d520f46935e2974629158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2102e8248752c6a379ccc985b34176b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672b6ae63f67cbc519e4f61fbc51623160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439f6d681876078e0320d77111849e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b24c3b7966be1572802af46721effd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1c74f0e188f99c39ba0a2cd8e21a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf5c6ffe7def6d0146421e0157f9ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa698fdc08be467c0266e79135eb9e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a14c1addaf8cc95205339f85b9a33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5c7629c459b35a9453e6dd26abc91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63a6adb66551257e45d90ca2dfe970168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe84ea4231b5dded86b44c328bde4e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d357e69424ee4da96fe0c4b9ffa6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f968e9f293d266f10099626f6a4fdc7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dabd2fcb6e7a1306215484fcfd76c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa2de8ddf9894bb3decebb395d295c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774a6a16bb67a1a565cbe71f7d62905174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b43495d4ceea7659e8d31616f78176175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b788b32093fe82dbc2a8a38c8f9fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bddc011df82bc1719c93411f357815177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41479b9b961e8a816a7ab15c60f572d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f61b241bbc0aa54d983b0338feba87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4084028a80de72efffba5196951515c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba2c67115679f1c99419dc39b81022181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026edf392206c31f3ec348f8b7b3cc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bb345012668a36437234fc7a5db6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae72ae38778cbf4728a54b3b5551408184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ea499eac324641841ccf99ab1c7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617201dcaf97f17d54c65120fdb947dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cdc8440d559bf830f2eb1a5e2af70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0362974c9b96fbda1fc7d7fe824f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f126633d364f394ae606f4d3fed12e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5392dc49e42ba81e1d6c733a23d454190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0f397ae1038a873060b15541de52a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5f1ebeab9fa7accff13ca88d6593a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b3362915f4fc33e3694ae62ff3bf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86022bf651da128a762b4d84b611ef28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81691e4429e5e6ffdef221e15e235eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf160583639194db1a5b2db5fa6bf5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890a0e86a72843d3c16717d28e46ebd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8c580a706627e25cba9aa4fccd917198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4318a9f168afad13373d7e099373a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35873bf282fb7d6a577e2c0eaa68768d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963af6a7898dcc6ecadc8459008683b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38405dbf5e71745448a2600a77a06636202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e7fe84cdd224e648ad6b90946b50c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e23a7d5ec2691753ad43f8f382b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6e9dd2a888365bcf34a0f3dba5ab6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f2c895df04fea2bf31c7cf31f96aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dadd08ebeab2bd3261692d179c8044207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206da9517c5495f9a6e5ea88b8faa901208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c25720dba5c04eb5111b0233fb8d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfde5136ab836b61dc1f4c0da54a4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c05e1a45019ecd74be545fb9e0195211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e49c975e54bf6117ce2c05ed387906212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70dd503716822ea82203c2fdfdb3b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b5b43363cb46e43449a32b87f353214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf25c4eedfd45455d74a5bceefe17a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee01fc44cd9a80f65882cb9bfafbd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38116e074e70a376adbfdf3c0b9070217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766d6d5d109f0f0eba940f49bd09f6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c501552d1ebbf1216b7bca037a67e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5662119db1c9e3780348e49d67a413220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cd1bd158a1e13fd5554010074ae7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6afd47dbdf209f730bb1e08f015a21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c3c0271f9aa9089c6eac0f0f5caac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790f10f88770c3f3b5b27d56aebc76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47397462d9329e4194427b6ff09bb980225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628d42aa81f1fe4a2c909196c3156a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bafc53ec2f5720fce1f610f4287350227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95c1d38fa751009713737b9557eca1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac713ddbba0f65a12280cb4759523116229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd839463799163e3fff0e863e04759cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66618bfe0d825d45906f4560429801231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c437efbf7fa2b27bda3624de53863b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b49bc222de629f7f9841eb43e4b7f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72873687e0a7233af37659c51ba2b63c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b743a99381aeb798c26693b9b71071235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa46acf52bcfae9d8dd38b8c2aab379236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c2a396488ca42946809cf35ec4944237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90dd36c4f0bf1a8572c38bbba08720238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458f30dbff5597e8f05d9e948e79766239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848556ef558dece95d4cb2490056884240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faa30d03a7eb25ec15548ea1a58e52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694ddf28ab5e823bd92cfe1f4456b78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f417899906628e07fb17795212b5c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ea91da091a47fc2d6df23305b0c60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a164662cbe549ad069ef4714e2dff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0385a55544c23c05c80f29f1b4a8c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca5ea74c1fc66faadcc1a3adeef884247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208af3f4b8f8a816f70f21d8fdfca88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da48ae1fa87eed7f6ca5b544ab3291c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d10247cddf7193fb8bec0585ce225250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca49d668b1a4297bc91625e8bca3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c291f154ba9cf71081d97111bbe8d62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbe1ad1386eb123285a5d6b9ddadc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef965d7881ae3230954b75af20a25d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732752b47256ab875de6ed99b051572255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfe9c5f636796bf975ca08276fe066256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c27faf350ad0361bb1567f59cb14a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d83b3f945eed3739a96a665615ec7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11cb9d2f0d3342972b2eb5990e759b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb768c59011c719ac19b089c8e9852f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa442449656cedeaa0c7ee72837282d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1304629fb37b31087ac45fed12431f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16535bcba0195cef5974581fd2f02a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d560f76b282b08980bd282c5fed1bed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04368865bf50ac83929eff5cc33ffb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0c91f5a87835b2343c045b799f280266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5deae82ae83757a1fe4f99ff1f3ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11eba62defc05babbb745c52ac7691268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7baba1224b71472558b55f2f36501269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c3e99a1e68e620ef7cf68a9f586d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7be4b7d922fb5b50325fd6a3ae0135271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4538ec955100fb2f14e393da6806a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9a49766fade0614246dafb17528ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4c445e33d98150ba7de816404e234274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b31290e7ee0476f84e0fea9bb87c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a0b4f7638f8ea1192d27477c63667276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debf156128b2b1144ca5a6a35f106a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5084acf9f4da3a839217b3d3daf353278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2a8ade86920583402d63ed68be4d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135b697adf294fa0daed6a095944a59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1a7204b3521bc145b02696cc7e649281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4feac047583df4ca1521341be49e4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357d9653c135da43709a5c91f8692fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e7721630dda586e195b2dc5a4832a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98670c2b15a393b18db2c3b676390cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376f84fa73a9970938ec99279e4d4e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c19cd9d90345984cca87295db9a57b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524ecda0bef0bc38bd4f31ec4a45d5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de7040a8b816058efa636909bcc50c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8f2e73143e5d0d65a827312b5ac18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee7a3615eca905ec6cb811fcf0db46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3cc3e20a13f57fbe69768f69a5521292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597e84561bc5386fbbb70db7485759e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51adb4bb0fa2431ed419b88a0f3f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184d710071c431af089e22c468033d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a2efb588e7356be691ea0a0667bbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c46ee6f01e7ff0c37b7ef4cb37f80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72eda22c878809fcbd3f07d3b9e53f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb732c580e8b60eac29d4912a13b41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45bb2aa45d90c9351c96cef48b788c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65def0d89dcd668c87f003f52383da5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc720d5c8dc1de74621b907669e5062c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc6911850dee9cc7d32178f5d02393303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda41aa5513b5c2998b6878ad22002a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f220f6a4639d1da8b4911437b1b416305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9f37f13b4639a9997ad5510d65b92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ac6a349d57e075a119725c625e1d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb680325ca3a7a23b903fa9c40f116308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b88062087383496b1ea806733ef8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e0137addd9295a408d0434620b0d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b450acdd0c20579999ffa2ede2692311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738e9a7459b7dbaf3533cec45358f8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699186f770e03803f1bc8d62158650f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae417fca881eb93114d33925bb190933314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda3229121f6dcac7b1df7caf279ade315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dc85058730f6f481c44f4fac5cc74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab914176331703eb20a1f5be7923fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b613bf08a26c1aff4f66ae35aac44b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4c92a4c13ea18d0bd1608c7e72006319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7661ef4400aa368f6d8d6171bcd8a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca385e335c51bd055d616aec87a4c63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342e800e2c1301e6e5ed6975f0a76c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b5cf31b17a9417b2f4d46614bb9b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ad0c2ae92890069dbba878a1ed5c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22196439a192c5ebfa3707c654bfae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca284a67e827ea8f03060c317f48e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e2659a483db9184b1daf26ba1479f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66b0cd54266074815034c43ad1f02c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe751f47ff7c2e16f2015bf4eb3fba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b486dd26c1537cc412c4f4d3fbcef4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08f66940439463ddb0f7932aad1b47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd4a90fb42d3928fe33124326f927d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d2483e17eff50167d12031740e350333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe99d55bbcab5657909b9d4e0bf359334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8108c1511c01676e85033d10234543335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997fd3d21567b77fb64e3941f2a4930336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5283cb01d905cbc55eb0fe0f8603ea9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857c83f217ef0e3193a723e3f20edb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478d40b5147244f21ce88bef75a0350339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3ae5462beb833fd51b31899ea58d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871fce20cf847cde203f1cc60bab9c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083d0d350fe84f5a626d1a659a3a609342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604e31c1761a4f54978785ff3e9db5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e959e5303b28305ebc9f236c95cf11f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ae74c64f51fd52dfd158a43a9dcab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c1de8d111ac4d9cf2248e2644627a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132fe8bc44ca334f1dbfad77563b320347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567d054d95162030ed7d8d4c457c79b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c971aeb50fab11650ba11fad76e092349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a873431e4d68e7aa027c0df9e6d902350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5a3df879147c7d8566a266656e09c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb4eb5d0c04c6f6e4838e1bd5a4c69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992e0642b293009c996f983ffe1aacf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc95aa8a888a4892eee952079d306a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86422ab0376e13a18785b1864b2f5a64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90057bdff4594e4e43ab58648ba2cdd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08f41dedca972965b433afa6ec2ba5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e772d731bd96e7fabcae08d690b9a9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a329c5a4ccca61f48c2fc095d7e2105359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f74a58b4d00a156a7ff23fe3693ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4fa8e17ab6809e39d72c2f154dd95361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe122003b408c8ca0e6f6ddfe22f7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d8958ba4fc0642b4a87f2a6d894d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce3ad7215b47db13bb9358cf5d0dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b7bdaa09ca5d5dc16121fd26c8a69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9299c4c5b172447c8b922313c2d2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec55b7d961b225d743c7af646d4f0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d70fb1d57b5768d36b40eca10c3c64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc43566180ec49c74400375435a23b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760217fd259e66c1f4242ff336735dc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022efd5720c7926b74b32a7b7c9dda09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b406e4241b6389a258f7e9305380a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1dfbe51446fb54cc3c589aa8e399b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb77e87c2b7b921b75e81a7a4dbe3be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac346a0525222a139b10d6fed295e279375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e9bc3eeb11d72712b10f431d54010376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860516241b56ff6e4d328922c8a6f63d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74141c25f20cf89a8178c9a504eee7d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2714a3e57ee0ba63a4a162dc72c121f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896926e084d4bd20f0fac14d704377bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8072bc201d62e39274fe36308016ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160eadcf6362accdeaeea46e20960c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5efbb8502259c148a4d732e03d398383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6004d5424686c38368b6b9e9f1d11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f6eb5827bd592baff4bafd63eef7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33f8d1ed624bde72bb5d8a3ce6103f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f18cd9b45c6e5725e9a06d6a97ae17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ad26a35168081bc8169836353c89c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d06ca960aa9992c4de7485a3f0e111389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ac4e76b0e43ae6788972069c979f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d3a019ae6f7a9689f8efb97dd6daf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3a3c6becfb7e59ca25a93d2315e8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a591798a351412194f396f00fc0f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e474c9edc4800731fa09f0acd0d5ecb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f20e73ecff5416fc4c2ae99fad518c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fff37d5db7d9a240c49011339cdd0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b465775b75a0d13a2370dc17082b4e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3055cbb320ed2b635cac1bbaa4ffd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae62a30aaaf7fd02966183c65a965be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2e86c150111bfafa116f2531d4fdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf79c2e68942829d7e2ddcd1664cf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13621e156a332635038020db8f7b65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0527177f5f2007211d95506526b1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4eca308829974b15f7836044e28a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b835e81dd5ba37b190ea8c7b8bb5b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41042b32ddc9c23416a50f1bfa57b9d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b5ae3d956658c888bd241d135b364407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd63f2fca9c3b9081d95b87bf52df2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051e59ab486d6b631a52ba656a91ba0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc04c13eabf5a70112a91ee8cbf5150410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8b1a3ae5751f824dc9189e5b82fac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7f05507c23ee3ba987bba8916476a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dcb1c39e61213a226d1b2610d595f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac0ca74e7203a92025488e98126dfd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fa311fa72501852aedddf602d82e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebb3e0026d7cf30e09e2ea87cfde30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dcb95a92f7379d86b1e2a0703ccd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4dff6baf5b06e8b4ad390384b70e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58101e65458749c569da7267e63733419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ee92a3f07e8e1032eb8bc9f8aec66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d6963088c52e037dabdc873d81e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19d880874be66daecc65a02cc44af8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb27390eef0836792bf2a81b712fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a63952bf478341ea42256da4eb3477424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31f782456cd888f3658c15f8384c12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ce5a2bdbe3c16b611b72267699a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0913d7f99e1be074de848d5d69bea5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe526a2847c73d5c32a470704f31764428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba96b75420e7b7fac0dee376c91b23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f4dbae345f34050a60f98a24e1137430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6779e141528ae85c802b083ca1970431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830373902ca635338172b76b48b1ea9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb281315f82eb47ddba07a7e03bc08ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73517bcfc42a92f0dff25f513ed25f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3870f560417b8c63bdcb4fc457f3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba068381c45ba021960a59efca2d680436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8681277aecf18bee00ecc28646c4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9627b6938236e80d5caa26fc84a8a57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e70ef3079655e8394a742038e1831439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4d00304e305c08db445bb87442537440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595239703e80acf353a85f1d2f922c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e49064e90e93abd1ea4777af5bb90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2939f980ab290ac3d332084271d716443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3d141b36ba7f821b5e9790fd7b14a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551769fee194bf43e53638469c2e5caf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593e5af503431b46734c70d633b79df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5183f5e99ae968b4708f196f0229447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de2aa7c19acedaf5f812a29d730bb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc836df9485e63821c7bf54d7840d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34b6a66ba8c404e2053b6ca3bc21d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990302c6df6f59b495a588bb2c4c016451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1790a65eb051686c1ac1aaf39af986452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366f411b983fd5a1c01a771c04b9091453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b3a53608e939c19bdd096eeaa9b50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129aa78338bfce57079d4f7566afafe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae7129f043eae3be615939b40cfbef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958c18b82749d325d2e4f3cb174e08a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeee4aa0c23756f1ddd043103b81b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00b8e103607a5145da00afc8be7669459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83421fea9b6e67b729ac0661864c2e4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfa12ab28c39e7a571da1cdc840fe0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79246ed26f06c6121c12f59a6f1d3222462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f4ab64e0d3ce7949ebcf183ccbee4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678a3ea70f110b33cb745e2a8d949be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc798f839e3b8c747fad296a659dc338465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde95835a30502ede68c332361baf3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5c56bdafc9e36efacb918ec0948b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d4bbdca445ef0f521e47ebe5721bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0a136dd503012082a2058d756038469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0466b51e9d31fad0e38d23c34664a67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628959b544a30403019a48509597db3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0d933d446b03f151b5019d8e370ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28f35bbea36caf0fec944adf89641b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e3cee3ce7c1863bb62526ebebf882474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1cdaa3987c254f99f3e3e2689fa45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a15cd8318c5123a60dee5e93d02c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70232582fe41ca75e302ecf8618ab8f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec21d933532e42f05db922ce85d0653478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc05bd8e52e21257906478fa1897224479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99881967f5d543d79c32e6b2462ba779480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bfc988bf6ec5c87c013b3ff6d5feb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d303ab1857d3c153bb136a2cdd9e0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5d1b2226c1b571773907231de82a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae7a0300eeae75d516701ba154aeac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e53c9fab7f20c49b0e418571106732485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8881df0abcdd527e2c0bf5b957aa0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb28d1de3ca6be7286c23ce11b42ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2c5c40c5f65c11dfbafd3e2963a89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f993a6a395bcbb7c74aef04b0c43c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dc2ac6b4240a2b7ba41a3c36dbd6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332103dd4593ebae167f406ca1b0f3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ad4d17ce543cfb683d4cb9a60f7b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e5d29b063cc5d904d585824b18025493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba6fff9a2669304dc694fc8f845ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d284eeb5275d5bd4a9a0fda10d03bb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a97e1740ce3d5efb133a7772ee7c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e6da35602dd01bd5accf3e5e2e24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c0b4c3bcc43c161512f052a645d02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4538e4210d7e8f62aa6ba125d7e55b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a0e9345bb1c53bea9377b80df159e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394aec6af6faaa2bcfaf79b37bdaa8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac7b5cbf227e7bcc28e8b1b0f169b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446b91949ac64c44296820a570f94de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2261e1019031b613c38921935dc6f65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca4e23ee59c9a100a9904ffcb60a22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cea8d51c5293a25d214ceffe0e925506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114c7db16cff1794b60de81b16791d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301e985f4c9aabf49c9a472a30faad5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7e732161dcaa7e814c8cda46c5e6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c8350d715c9d98923152cfe798120510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59cb21a962f01a2abeb628c51f31ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543575dd507a600ff73fe7fd12437a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01946647acf73e89120445916dea9cf5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a44056313058214119a1f6b058655514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2c55ec7cbdb945a8dc7f47e8a5fc6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be7c3bfda6e3138b37f44952fc68b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdefa5f14a85d2eb9ba00171f431a41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c804aae971ce96f88a1e0e3365fc70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68450c0d1f1dbeb1c80616dcf6bde84f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b100923dfc6262ea2367f8b00b36d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8e8beee5a73a3d7b910733f86d763521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054bd98ba6812565931f34e2bc6a1c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23782f24b7311c294fd9fe111523cb93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6ac6d4aa302cb194062b148ff1f9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd4479707530d501bbe805b5c4471d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41684712a6b8052a4ebb6da877e8dc78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bb2f88146bf117d8417a255ae6319527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79d45b6078a904c9f222a1005abd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ee46368aac8113a4e21247815e551529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636f141b0d66d6448d3442a2ded33b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f9c08e5769864e876e274f5337aa7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41b98e599c249076e8109064852f66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782d7c8527b66ccc8a9ec3c9b7464b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75a64e101dc8e587c91038907eff41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541a0a98532fed851f138292a25a942535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2493d5d5bf22e8f74589b5eb16436536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230c4bd1238c9d0f3c7c82751aedcde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0862511d976236b1b711127eda14c8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa98cca727925e51d9118f75a57df0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798eeeb1fc785776a3df09df4642ff1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6358bab7978d57f4abf1a1c7d370930541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf1097f760a884cdffccda3e2ec4f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b37c2a580971a9587096a71839858543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e5a786430f420b331379d4e3fef3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe664c2e701dda218e72402faa759c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dfe2405abee43d1ff142d1f89c89f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205d6543dab851f81fde4510d2b0b94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83960a6dbbcc910d195c57d93d55c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3111e80735869b201aecfe596ee4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8767260a3f1ee53cf6d0fcda3dbed95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6498b8568246d89b7b56f72672596551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09cbcab33cf91a8ce18b870c9affa4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9f0b76ceae2873e4b166edf7a965e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41abef265f8233b530809e9a48efa9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5264c76722579804292200d9130b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446d9ef72937578f381b8521b6461cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29040112d77cb039b172563edcb0fd74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9c431700db298767f5dadb49d3dba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c65c8dda2310bc87e42ad7c559dffa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4688c295a607c3278f64115839dc43c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261334d24e6bd3f0e17f269021b89db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd36fcdea257f7f182f7af0ad3d4cc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d7668c50c4dca21ba22f7861d696f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba11b0fbe42cbfbea623165adc44a2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44d4b935caa13d30616259c0419a5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b079c94cf7007f1a105474d6b5dc75b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303334159982d5db69df3bae12e1392567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed6697208da80e13aa17519d8c5c28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98923dcfd108e754048cafc9cb314ac8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff80f60c48ff8a1d6202d16408daeed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5196a8d8288c3a0e3358d2c721a69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08845994942e43f8625478c2050a97c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07c9c3ddbc6f18349ac979f2999028573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b268375c11df34a7e4c8877c9fc3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab9df85df7bdf0709cf27a4d98c8f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ea419540faf9814ce329327441f7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c08c92c492e6cb31a0b8688e2a0bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd1f634b34a3e6687a7398d36673b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2718ac78aa5f8a820d6cdd8ccb7759579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4b7122bc12d7117ef03bb15d0710f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcb17cde108b5fe104b28f19aeb4f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804080283c429ed5ffa327b0c37ecd8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a8e54597a8d0c368a78c151c3d65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5667b985b62cefa616d76fc1b71d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57c1e19ed3b3a22993f5c4f7d5cde2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ae531d4cec09c1f4428defbba9405586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76ea34ef9acbc59dfa424138bb1c49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dd90d66d8eae9c91eeb7f500bd8d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ed2d289d0df95b63ec1d688108b7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8825c8a58cd6ef4690c416c8b087090590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5247c28b88f573fa9a637a25eee970a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a7ea156a92efb50d3aad09c470ba0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58445f5ac4c08dcbf171f7f7bdacf7a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634362c14fceb1186f59ac26967df3fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae85ff1256b9e6563a822d60199ce30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68004296b483773b021eb2627e02bfd7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa279b4d01d4c956dd67438553bedad7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4aaa57b14494dc6b2eae9c3bed5fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575437d351032d000cf7bc7fc8eb069599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30731dde0c614e6e2328ca99e6508c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579787451d603e6333b418bcf76c5f9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fc75d0efc78f2f97032ca14f3cc23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab58865346e2182a9ecc950de0abda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b3316f5fc249e986bb0bbb1031229604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e294c2685d44ca64100dcf8a1290605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62a820801e15b31adf5286cbdfa364606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a03c020696016a168a9ae6c0a261e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be650de7c1c96bf9a9481e7c572647f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c482e2457e8a7976c2ff9cdc436cf8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974a35fef9fec55e198699d7182ec67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df8b2232c24bf774f6825e5673fe75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef869b0bef6c19af0babcce782ddb01612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966b8bf40d440318ec1b6a2746f3a02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52447b032b2304762b2da7d750292d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08246f3c58fb035195d5cfae57d985e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02f79ace71553a14f1eefd68c3f6d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9016732ca60325475c62c3dc3572d39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8070f6d837aa2206464909b38edb7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ce45aee93842caae4f87edd8d515619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80bb9980581a893b7bdfe475cf9e3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefddb7dbb4a2524783407ccdb6ca3eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7727edb6deb6f39a38ffcde6cb9c751622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88861281eebd8233baba5aad6839bec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dbd2840176b17d6c44fc0cf1f3574624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ddfe93a32f8ba1ceb03afc6fe77a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01716b5b55ee5ae886611bc05415717c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed659a753a61ed14986444a34c0d88627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5c7552ae9f462ab90706d833bc068628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f228ec7acc865c99b715e524209fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab15eee066ca8f25cd6d31af5e5fa0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf1a1fc3364374ab33bb6fc8546143631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3952bb4af3f78ec3cfcb67f151bb738632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bb1ebc041b6113f748298f4460620633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fa94ee684032be681d68a3eace328634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b30d2dcaee46d5f91be6805311601e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62576747592ba5c4259481ea70965e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df336b19bbc40c59d5018f85eda262637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f7fa44c8168507db15ccc57590f35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c48caff7bdf85dcb879cd107075102639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd33524979a0d0b54b6de3d90eae53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f2421606509a930e2454c884a788e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78a36b6315e757be507b0a088fbc60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d660b085838b88ba66ebd938a3d64ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7b3fcc723dea7677e60e27abffc82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816c674e9af07ded297666aa417a622645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001005719b143d0c999ac4e161bcd4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dd96cba8a0a942fcffe529b7bf529647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a53404302f1675b2fc141f5e4b180648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fdae15c5ec687e68071ccb96a8330649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34fedd39975e0210bb7a8de4f6852650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d6a7e24aefd0c2678c03b495f4cdc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd79b97e1231ae775058f628805fcd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82f3a0496462202a706b2c821776fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb94721b34943285c8c02ab6febb289654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c371fcb3ae0b4e351c8a447272e6a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2f69039ad27b1e5d770340c970065656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ebb4c1197a4fa11170c889920e8ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a21cc4e629a623e36efe125f9296a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86114be3cfd36605d19e89536370f81659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95323f273e8427954dc9c04bbd43b30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c69941038adae0c62238a09aa8d3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d01cf8014b5dedd10e71a07f172f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2063e0d86996c62dd6144480ece822663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0782bdcec2e351ade03c8de75ffa5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5450d400053a2cd5eeef195c4f076665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24067529e4d63e6be8f5851d877d7bfe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b8f63d30919c0367b90f1678cb488667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145d603b3850a4ebfc42de8d47b5727668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351bfb384266fe8f4e23f4347c137a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3ef7f484d513a58bc029922e202ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2ca7139729fb5da4ebefae785b9f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bd10c4af2e59122f796ad5456c89b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403960e9ac23d13256348306590f8dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7371a4543e3670b43fc76ecb29e72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef0465b9512cebadd96c30b3c9c0ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21d6c0854077b18564899e36f26c07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b2ccb90b3154ff80401a41c2f8c06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363179e72bca60b38ad95f218ad0b92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a00bdb773e03ab5b2a3b7183febd4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089c2f04074d2f1ce58f09a37c9ea6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeec17206732250ae75e9dc8841997681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddd66a9a554223f642cb6ecc90850e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23df457105ee361e52789de56aa141683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4562e2cf45aff8c153e253b82eff1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fd2df1122147d5a9d981d6a2b6177685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f6c158ec6b49dc20307e51cacee8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cd21108cc96c447b1868e4cc07e60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41710525ca75d0aaf47a5a4da11d69fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d31770d1380f7931c1272fea49fbcb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da87a1297d95478f8c0190f5eca5de5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5bbc97db6e63a57595425da91b8fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98f6c0a35c67cef73167998e971f53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde45dda7516e7dd901bed1350d8cd03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f06069032ad838e6afacf3ba66324694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67e9876fdb922ba9f34db5947c0b5f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3728bda747aeb007d8064bc4753f94f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140201ae21ef0fb8efed38ae0c63ff53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02483ba613a47ad84bbcf523398ba538698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccf2a8f9f55e93777935a73b6e8947699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a105fddbe0b0bdf3d9ae53d4136188700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917835656d506d6d80c2a9455b86ae51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321b5b5a71757cd0e82a6ae7d7f31b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e39501e36e7232beb573c31330858703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fce4c88a406d2c339244f6251905e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b347329b7a8ce209eed185497a6c49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883a2a31cf8710a5f4b1ece11d0f93b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7d64f47807c717552feab3cd77cdf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87baf211e2487962362dbdc63f1c99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c25700ec2eca50eb97d750db4865ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae980785852c523b10c66220eab106a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e608df6be9ac9991d4fd850e610431711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69c3ec399a9d8fce19a84320d09fe5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d7dbadf6b705f0adf573feedd598b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba949248bac7f76b3b2574714ba521714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0be94a2763f262cb95343762136ef4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7539c11a7650503ecf9a0c5162af17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78a5b718ab0f4fafbe2477519d3f23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c36980c092c2ad70865a910e00e219718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a449f897bc745eb88e8b50673cda793719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33435fc8fb630fa843b06d47affab092720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575767030445bf8066c3e1a3465e599721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e391352564b003bbf7d01e8422018722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7703d816bdacf4b8e52927447a6a10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802677f0c65aaec9e625a9d3404b3ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4380f6a948270e710b510ba34c83c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2c8c02c8ac17058e9757f61c7a865726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982e5f3553737ce66672e8d9d975c4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685fc0bea7303cd288842479a067bcc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7ffd7cdf133a8bff095012b8ed352729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d113386e776f756596886bce024045730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb06580d3f46c46be32ceab3a49b0f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd0f13651ad0ef9935c74f4303c4af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ef074124250a3fd8a229241edfad0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0ba971188ab5b1d3572da60e00c5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cf8371b0abd372c5f2ac6ff94ce1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984523aa448179462e7c881b7ea06d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee661d9a0f651c22a3e140956c37cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94d5adbbe316828f5e812c8cd03c70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09200654bc8d5f7ad89fd087ccee48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889910603bbb6a548831ec4904c6539740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db740ce57c9ac3e199f90222a98d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37ee09fd7562b79d7278ff823b9fcf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606a408708677c367aa42c9456b5ed5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbee9020fc8eef48f045e22b3c1b11a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325b8c855bf4c56ad5ba2d48a68bea1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731279c6050120f5bc9dc4a894e40c3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985f7910e6102b436e7504d6bdcf3eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104522ab5faeabc80329568b574fb4d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738f9d41cc26bf223806055a90e7d37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6489861f218c6aec0ed334d41d61a2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf843228bc5bbebb7cbbc2e3ef9868751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4b698ffd3fd953a125923cb79700b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aec163f43e1d4d3b6f2d13324720f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0d23b8f034a31887f322bad3be61a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8468911f34cfeb9f84d2f721e5c045f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94a7e9fd619be537a42102d63175a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2bb84e7ef720cda8360a7167a8333757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032bc1b4d55d47ce927dba5e214f6cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d174a853c4f08455994bde2cc39aa8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aca1de7c87f65d5e2f1c03daec0c0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90615ba60270c4a3a34b9f8223dd23a9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79495c3d3741d6dda023ad0c694dc3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d0e5d0539a69e0f49b3d9513cd5b5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f7ecaef5be51d27afb41f529df37764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4de44bb5e66cbc5fe921110f16ba01765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78813c66688f73e771dd1aee2ca9441c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f37f6a0d0c4b0ce14792cdfef08b4e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>