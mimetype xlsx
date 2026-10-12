--- v0 (2026-08-26)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf37b2b1cf7f327b9d0575af2d13c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802102ba2288b4d6474e76f9e29888342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50886721eae45013c40e7d2dfccd683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f6aff861c9f94e51a9a619f500e974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a5cc45c621580493cb4bdb9199e455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fe7e2248cfeff8a1d9d6cd1ebfd356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747158599e1e372d297dea7f93fc32b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329d4248a06f66ce4568e2b2b0b023f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed87e86457dfbe89b69c12a268d82b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d046cac59b2caaf3f7a43638324cc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfe8b0c119568688d260f8af8a99cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb3b700d9aae94f924a399ecf5031012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594539f82a3873497fba9ba725f1e2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670f98aeee10fa6ea7bb58f9f04729914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b292873317eeec2ffaad892c8debb8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfe12436f9ede894f6f6f46be4549616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91f98a56fa7450f8f76a8846105e8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda361c052b4c22166eeb83e2c1163e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0120071694a5e6fb1fe0ed1b9f5101519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd2d5101042150298db7c3942241a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d2874bd51ee7403179c425e6f51b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1d9924571541eacb02c2f7dda698722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c3ac78a4961057c8c71dfbe80068d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2bc87fec0fa5f86f54715fa6b97e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923094ef76602f0dd1fb1da5ac1fc3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfbbd646e782f2c595f73c2027152d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa30281f95ae642c37ec7263868dfa827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184168ec5738fe66d4514ffdf1c5ddf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a581878c89a20d4d456abd2b745d79329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f9dadaaafb2fe7e38ed1508189c2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a31492ca09822d40a1b2979561222e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada74aee790b7df80a09b73ebf212e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23c7e1d843a3a8d3a722b7a6858e9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6dc119625e57b5ecd1fe477a256e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad219bee379f9ea84da1194ca5eb0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190220194b5149e631e2b3d8e574d8a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafae6bb259ee0663df8af046914f9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e901f18c751a22ec8de4f25a50c71a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be35f306bcf8f4ecd836ba035a80afb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94fb8e1559ae11d21b06847f6a967440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072332b602ac8c5a81cd43ba151d9c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df82165bf4ad7625bece2d45662540342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bb5ca8309b2cd7cbb49eaab25bfe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b36e52368bf878ac58c29dbf460e9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e17580b4e0443883caecf96f18fe045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803c3ce452878a6d0c5eb136e58fc1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d992880ecaa1d036624c9949ae21847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c83d96fcbf8c8c109a02b1e128ded348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092132e0d178cafc28377dc65da293b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba1a0c25090bfd370db9c673d910b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7081e887ffa19b346f0538cbf30133851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be1fba99bcd5d1903c81e552f50e6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5961c70a8f01c9b89943d7dbd4231c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbc9b6459e6148542000f7e845b62054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e7915f4d0b6d6a34b95be054b60f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce7bef8ebe3d6a593bc4753c4440f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69b58781880bde0cbcd9f4ebfe8a6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b1b68b4c6dde0a28a8bfb7b664b6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7c41152be00fd53c2920a12cedff959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eb5ea92e4569c06c61ab96ce3be8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4667e0c52a5bd38a4b66acca11515961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d86d7534f3b93b71a41e832f5ecd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acebb7177d695fab35c3018e3771f8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb4b9dc01d67c2b1871837cc3ff91564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7faf558a5fa1217b66b79944083d6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b3126ac9153915d8c1a816071b1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba155d7c6098e3e9363c0962e01c16c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d888457b1ea22d740d0979ba20254a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcf66d20e2896b467e2751fda7530469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4a7768c71d9a62a9a702640df46f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a373e55aae683d7ad7326fb8e74dae471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c081a58e12bc0cd3bac18acc163cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974f5d30f6449a09852e4fe05b692c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1dd37cbfa1e6f29414e089158c8d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3684d9ae4a4ad87b9aec88213e09e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183b787edd6bb99554a01e8dfb046d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3e4b304212daef736b2745df0b3b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1dc01ceac2d26f644df775ac5652b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15897627268e9218f38f9b639a209679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337653d29d9f9e144eb40a02f4a8e7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836807df0926e039655e9278a23f7e7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef98347bd7408f7d62562f1e9b7fdf082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eb7c12fb75361f5129b98ad4a9bcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d3092fd48fdfb8f46ae4745902dd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90af63da04d087a1dacdf8e6a8ca20985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d480d6200e2caa014a416ba748155886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73e500d1aec2766baa28c526d8241787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0db8af1e608469aacc6abb18783da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917220dd27cf6877af42d737303ef7e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33412ecd081c098c57d5d158042df9f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ab2cefac22f416fb4f2fb62b7a9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc1ea80320aa89af59dc32230f8a1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c77d150034e1efef5bc2a1ca8687fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a2880701bcf7c5f8516c0baa0935c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de4ce92b8abf513291805ba24255f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56605b596276dad54592da0e1754446c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e553f06da6c1e3b06e589ae3c41fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b427114be00649d0fad616ac59580e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb39141aa5b4da73ab1ae82bc369e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd6c4183f2b9c598500d66a5acb158100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fba1fe79f4cf566b3aa7f9f1686c32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca1b92a81dbc14dc76d731fae685c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb1d6d369f8eb990c929f7c5cbb4e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf739f6559b1f2c93c1ce396d85e35d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105ac9f0101ef59d590b8f1d30f2d5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84265d6001e612957289b42ae255272106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3865400bcf06c2c03bd14aaf445ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e7e2c12e48879b3a04e11d6f9721e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36808c8fa645a9bef2aefc94977e4377109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fc49d07db89f805baaef2322fb05f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7eaef80f7d295d45e7d3858e06076111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14a83a17a970d4dc2d53dad15bc70f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e88629f54eef74a8775a72669bb6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecda5cee2a74517636460f881ef714114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4650297d093093d5a59c380d21a5ed0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488f797c9e47fa6933bc62d65810d9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff29b691ae0a2aecffb3148a4136a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e88e661dbc1492111b2b18324a7c33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6f684e85de14bb163eec511f2b24c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb0584e7deb00f336091336ed8b5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b0469fe731a4a4750240f7bb9c750121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522c664e9b2bfdd051423cd3142cf1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a4160542c48fc3e38eac168c3d468123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23663f7e71c74092161c2cf41e2f359d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d067afbdae4073aeae881e757b747125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813ba317024fd8601154cb9cb5705c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee27f29bdf12f67e99aceacd03ea3d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4df52685211bd4b5532cf558d42b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5595568f520d448996dad4a01584fb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a295ffe1973e79efac0c9960acb4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936c020b862420be2b4b7bfdbb318eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cc2d07fabe8c14c3775d65006c167132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435cc4f5b7dbee33220d818dc54ac3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20511ff2abdcfc7c53b8d9744bdc99b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4a04f7d1910943ab354d6ac08bdb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb1b5898de6bc7f764fbc5d63f6b6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56699832de77a599fcdc2fc781a0668e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8ef81bb694f127106ec725f88314e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54511434713f4bf1bb8d0b50027643139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d8672b2ee8198b035e4de8a6df02e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fe7d33c4bf5e0dee01395156352b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de05f0241876ee645d90df6018869a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3951ae5a911f7354327fc627b7f2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf26cfa0c980b8a94e87556812d6e9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d79472fdff6fd68f11f970a0dc418e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2eedb458b8e489a636c0e04ce6f13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca64a036eb293a09d63e54ad3236b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c223b9b84fd99f296cf3ff596f02c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224b61ff4783decbfb2d7c2b3f8ab2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7c72a44a322362096deac35a81730150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd96ddc9f01e6a742d1618713a3ce57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525f19bc465d6ff8a92fa50f6b34a21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba75c10a8da6c62188b9c3aab28557e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0fc80f7a9b495790e53026ef55810154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278f38bf35e65182a4ef7b3ecb53e2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4aa18f88f115fb56a8bb2c86380f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27717ef51ae9ee3382a6596174c9041157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1f687ca61e33610e3585e8bd8a490158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fec2f7cc230301b1da0ce81fc13bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f748d41f6ed6f5b980c5f81f0f6b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1762e71cfcdc93fa9ccabd210f8e19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ddcdf5c70c46558fea46a634d376b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d4ef1abd6b93f398ce6308bd5fbd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c0595b52da450bf3c945c2c7ca1fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94bc756a9c9c5ed39d0c83e967b266165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d5704d4b2a596a9697b2a4b863b70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a26eaa6b83657f8667ad9d55666820167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb3176713c9a8df3d584e371a0003c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c1f215fb09fc36f8a042bd39df247169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb595d6ced975de7a3482b323f8e12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b935abcfc39a7c4074f962ac90fd0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b28a5f6fcc91e3f5af53d92be6ea6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ef0b7857f3387d916052460dd5243173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7cb625c8012c999d60b158221d3bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b01cfd2487253d79dd6707a7358158175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf3ee8f1f57a62212c98d77879861c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad047159e79d254fa4ce10603bae492177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7035cb1076337312a9276d1c341d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732a57e6ab34045aaf0460d3510a8ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d8c320ec062a58a34d614a4650c0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3af9a45d7302758690e73f9960a06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6494bed8a9486b08265f8225c0f8afc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f93049c9d5b4ba9501c3320f9b2638183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148153238f9b57a7ca1bea95bee4c35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8667e1a9840922c6c95fe04b18be259185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eeb5a60d5acc55c83e61180edde80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23909b8f694a87f61def95514d12b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40c499373e828ac74aba6eff8df18d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81971b73c43546646a6a91a9109ac1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec8f4452a75b9d8ad00c7a3801f567190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f202ab9195be09a177918b2dd4ea4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c98c9a080fe897737381f0e0e2903192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8558a11f2b53155667671a0d8abea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cde66126b50ed3e384adcd445c4dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb057410182634567ad6a0f1a35e1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89264354239a08cb2f6afea6c720977e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f10b8d1190d6fd6aad5f04fb37e644197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea234c3db5f8e3b898a9598d6ac4db4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f80e7de343c854d3c2641da851c31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a72993b62a2836844bc44eb3f12061200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacf62f631e00d803b235df26914867201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305829586c81cdb0ae0749038f69d08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaea2351ce5957fed4ac7215c4c21e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b247acf86ffb343932b3f5576f8af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5d6c875a2e24736b5cb78067bc040205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23956f737a2fbaf52bf341ce413bb0ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83511056e42fb0d15e9b2ee58f9d732207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8a5788baf3de000d58c4d18bfdf5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8276c121c7e7241f95e217ea0a9e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993e19d7cc4d7b98df96e1defc6de7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e3270b8487a9359185406ce5df30e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d2c754ef737592266e375e7bf55e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692af5cca90925b304d7d1d466deeb6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57455805e4df28f1c9592027cc3229214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91b410402b1f13d51f4c4db816ab98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5121b00ce56cd21b7a9fa5dc83757b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a35778f6c8b01ea3bacfd2788ad99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc60d395959714c6c1ca9c9c18b70c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc277be57bd84668dcf39dfe63c6378219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3df4bd06e8f1076046cdb3532396b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19b7042d1d20c7206fabbcf8091add221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72c1021fb9a04903d93b51a79764c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec95bd20fd14c74b37ecca5c6909a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82801dd5c9e3d32cd51649cd8d21225224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87befbd42f07da8502206e38176acd37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed829caa3ef689848c1114d714e3d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4393481896203b9147f6ed27678a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3bb5a9048f56d448f79dcb20fa93c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55620811a3551fd04c777dada59b4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2102812f453f09a419cfe73200991230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78f464b5ca36d72d96bab89211872d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769be08fbec4a5a1f53d8c4b17aaece2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a0f08ff3246714220c8c9d8432017233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95093b0e268f0901de3287b6b6d352c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589688fe79a426407088d93b75322e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cde214e8c75501cb7aa8bb91da2f7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7a6033173bf8c687bcb6902e48063237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a674e7e9d4f7d528bd94c1bd41c1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790409e8431a7b7d998d18da2739d47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf2f1de08c0cd8fc5ca616b1f1dbd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd498d7cfd7cac603aa8450d081fcf7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13420d87c665ca17a0381c6953bc59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fdbd655c7ecd21694ea911b817237243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af068269a1755b284cf595d7f41648b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db3bbc4bd8342c4bd8c86474c7844d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219f9ca20f0e40a1cf9ddcca850a9a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e632a5d985c4544f17deb16c3c604247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55400a6d797d301ef632a762cbf3a1ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26d33463e89632ad2e8e08c04403ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8199caa2ba1368c2ad08b1f4c7edc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee995de2df39b8bfc13e03b3c764875a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3ed0001eebd8f0da3acb02be35b95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e8368370023b795c99a087067a2c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec154d9bd87190229fa32ae6fd827d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3010f4aafb61eda24d86e626fd247255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ab51ea4d7e6318658362ffb4f255e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d031d0b4f256e2fe1915610a5f0447257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55173f00d2dc30d79f959d1938860258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cca0c8d433f4449df1bd0f65e1cc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3c12d5214e5381b8709602c555a30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11431ce8fea0bef137c86f7ec95c7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc3bbcf624cc47eebc5010f381a678262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6913b51819fb416a092b79f3f6f97db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3127f16cc149f9e8bef42f32610add264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bfcef3bf7add4d47a21e7f8f9a855265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359448e6137eb810ad987abccb7ac1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd6512397e4fb8ffea255460a1e6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03582a36f0fff8869ca6e670face1252268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f50b7dbed0ce051c3c367c12eb1e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50460057cce43b16310c89ff6c8416d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205a8ebc5c7a1e3a576739669e9a379271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad7e7de507fe4d4de05f44f146742b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700d2683b6e41a8adb68a72ba5fe6f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce944efc8ba4d9dbfaa324d89c89c673274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c5fcbfda7996e24f5d21a856ae4a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a7c2d28876a6ebbbb028c22a645e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbfbfb3281a5beaabd7b88df749445277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc038ea7ede21cf130ab4beb7c4dd6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcdebe384798792925abe790c3449c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f98ad64a4d2d39bf5b68dbf899d94c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4f0dc55fef776f021dbd7436bb354281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a56a3b8cb0fe09df4aa678b398b550282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79533d15a6e10f3150b274f07bd9ec19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb87c0855ed55e3a974c5bf4b6d8660284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d648da1b4f36fc62cb0505db2553b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f6fa7a82e7d29fe77250bb50d9a5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a47edee074cc3ec61aa957251c39f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96b50ba36ab1a7806172e9688f3342288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685270a0c2956804de7a50a82874b4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c5c5a04c86ca826295d3b3acdb194290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f265f18631ed94a2d5a61962fb9251291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc908667382e4e7a245e2b11699bf8d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d82ae88e2c52e7229ac0dafc83443293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3bd24375074a976541d1edf42262a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877a77ae599211265237719b910e48b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b534337df2c822eb1a9b2d862df8789296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f5067e380ba16854153511ae7667c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cf4823e3b30adef6a7a9b612d5bd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360135639d260ce551449dcc59449414299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4ebdeb7d20bbcda5ff03123a9cec9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acf3dcca92d65218263dd128393d54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0b7ecb7bf42823e6c211748190dbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ded8a053a3c7bd04648131d7fdd7e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853fbc386fc66620dff504464015daa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38261e3ccadad1ce914d2dac323c19d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd3bad681d6c7c559d1259619bb846306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f4181f676b51fbf0c10cb94d70156307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910a101274361a2ae396defae9a1d69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517781b1db39d49b8dcb35510628452309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e2dccdee255e7faa3c42e650f9dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4730a37773a2a1301315272a2a437311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213d2d9f478e4731ab711952263bca7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10797cc690bebcd9542ab653865f5fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcbb7eff0bd176a413c7ef9d580955314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815e0fb7140d50551e69623d445e1f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb376c08c109e5880816c3c5d86508f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47888030dd8100efbd3948c72050536317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030db04a2ef1531ff7b111097f6fe59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef41bf8671135ccac0a532cdff928b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b11bc787fe320c29ece8f6ef0bc5fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538557703f774b44dd45833b3493637321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc8998cf30178251ad4de119e7269322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3d3017737d79608482856e8294d1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ada40a339825e7da83a0ff3e1f912324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c68ed5c5df1cbc4f1af73ace26e1ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c404bf16e4b3ebee9429b69cb5a6fe3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07225211144d3334db587f4580e8fad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac851309b9b0bb00f6bacd150cccbd4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ede29193b7232df27afa41fd6f69f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc3b8d0698032a918b6e75b9a1339330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e7fe8c1573086b567e2f8800adad4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76399d898cf60c43ad49b6b91fa87e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac2b3eaf2a9544f3e2cb595f8761a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445571e325d4c3008b0f534aa92140d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d83ffcc13e128ef86ba82ced12036335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0d529f6b6a88f41efbb5adc9a67ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d658e72dbcbcb9ff0f6942124b315337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd67e677cc7bc5f0ed48538c2ab16a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9852929a2fab3def6cc14e2a98a005339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeecdfdb2d5ce01662f92981ac14660340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb746e511fb6bb9201e46e0e3629e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a743a1d91f608f51635777bfe5ce2cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd049c556037a499c998999bfaf04f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775f1e527aa014d67e8213ec84269da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f9c2a38af410f3194db11a0d3c7f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea220dd56ef38bf84fe78be748a302346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f4bcc3617f38b8461c6b65dc5d36c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2149c3175557b5a69523df2cd393b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3db1e791586e8d6128d160bad8d59e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f50f37e066b674f9fd999b9676bc54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587037bef5f946469dbb3d9bc5d5395351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c829403b4dfa2e1a13b41b963b769352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580704b0d511f409e6d0f15e26858f30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248efdec21442b9c59aee3f7d1018c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371f2e46b7fcee281c59b98a043ee9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f0fa359794ad133ba5f21b80b14dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86026826ac35f3d98098604741464c71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd218bc6a2cea5dffed401361d594bd1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287d8ad92e989ef2109ffb40b547c47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1062f86d5d59624b1ee3f4d30a2e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934264cf8012e22b5f45198cb498db0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c122863ba9be8e3aec6ce65bc0a9b2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fd23dc2459e1b83a7d0e59332c99f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95d5f4fa03e22b80da4c655e622e79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18d0506c0a6f5256591a6eafb30857365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653811e9ab63a2c57e317cf69874f12f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215647cf584efd6822d5b8a2f158dcb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5877f0dc92a488444cb2e5855339446368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f1b266c89560bb888883cfcb9a14a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecd31a79f3f2fc03656c69ad7ec90a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eff6a0c1b7e28a48bc686607094fef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43009c3c97db08110e341b097c3b35c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806e00a1d90c008cfdff924c1fa40c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb283b99daf16c9b1bb7536424fac6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836933f7eabdb9f824668118d393ba9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fcf8757887f3eba1059cb0694f220376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8464fb74fca8b3943dac8fc8f205547377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a68afedee5a5b5cd6ae1bd028b910378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc130daffa448d0e5f928195da31351b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f6a75b1a20b3b6109e92c4480ae9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede48552ede84329e775d9555240dd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861e5a823d033931e930bcce771d045382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c90706922ccab95337f320979196e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941128906f4e92e33c1098c08b8ff436384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d059ec5a04b703c6c297978fbb13a1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb90c9d176608fc40888b4abc21796386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe45fc3b9b7c25e8b57526e22ce7136387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ff6e3f989837257a6b623f1700eff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67546accc88f103374c84c2d55bc71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f3190ca77a5530eff6d9ac37f1407390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f7f02103e52edfe540e1e243efe98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3963843c55d1ae3990590bdf839cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9c49877ce85a0fc1f72fbfad117c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df58119a028ea062fda6fc80741794394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de981971dcd7023de109eb8b68f782395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cc9b1961bb095f39e266469220583396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94ba29f24c9a1575686f3f64c18963397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684771951018eb9f1217d39006a3985398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a240eb6bd91cfe709db234f240f2645399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef570f775f0a077c11604a2518412400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfe86db931e09e1885d252783b8da0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08606c138a17f4bc2cc0679a36f3a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba382a05a642ab9bfed5ae6f81c59aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b751e1381280e4f946c2febd23efc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ad7dd4f77525406c290dc12117ba4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9d138c703bc59646e4747f056667d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc1729406d2a67f1214173ab3e1ab8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22e0ad9457becdd0a4f31ab9de2e2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901464b26d7ef1a796da421345c9eba5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7071b8ad7679f6093012f5345801528410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257d65d03c268d5c62c7ce2c1237bf6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e771010f7f6c07de617204e4548e51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eba9a2ae5dd3055e9280f74101ee1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6363ac10cff39fdda5cd968aa8d508a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e823bc672da132eeff61a3776adb6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7476d8974c6754d918b56a22a1757d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1832e6358d1cb79dab9f627fb0fb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569a2a4bc36cffd9d1a8fdbd6ce9e3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed87224e2685c2ac6fddde7084ef8e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b797fbad4293501bcad90a6f265e1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64345a1b72a2f274fb67a53b69ccbd81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d7dad196d47f9d320e6dba59f98fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322326e33612c6ad08875eda0276fd2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1df61ec1cd4d21d7f86cbd31e32de1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c8c91f5fe01f8904d9eaefafad7c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ad49361bed479dbbed496872c7f25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957420ad67c3c2123cc319fdb3393d79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c9f722bb73c1f91b6ef62472bef6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bd1bcd98cec17cd4a8b30b7ff390c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4348c3bef1d0e29a11b19c4f22e1d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3efead1bc3476e90084b9d97f24a25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50221d6bbecd0bdfb0e5568f830da7ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af943a45b159e255f2176b95ae9f9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4246f87073d5d680bf6656203e5b9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccfc56f24058884848fcb04d989f3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97910f74c1000fc1dd3301117f77224436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19d38c6a677ea1aecc826a7113e677437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de7684df493f2679036451b578cf6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1c1872b55067eb83bbc3e1f58e831439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a36c9394be1e2dabc2098e740f632440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf0b4579393d77990f4efbd038d985441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4544f01742a4367007f7afc855611c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b6d9bf5e30aed13a9f59a072c5eb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7553f97ae239c09266ff93e162bb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b959d8ef7579eafc1be3d551440eca2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb42001647ac9ead20ca9b5417968f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991041109f04c53d3a7a7c3dac87591e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16505b8539d993921013c63b2894927d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eb8b04dd7c5f9025c2b7a49f09aa5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ee92910918a4b5011eff26fe9c559450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b5f6566e513a2a103a46b4d92dc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea2509d070038879cf137db209efc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f3d57acf22cdf2e688203317e6299453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fc3e1c4ce1c12f2808123f042863c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e17d29afe9f9e299c8e55cb2c6979455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bd19f3acb7d4305905838925d193f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427e2742005f8275ac86c3a1f3845f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae958be52f7b46ce8986da69de6c1ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6e55bc24ca4cc16d747e4fefe929e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2040fbfc324c85ec5fb55fe652ecb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841697a8b32e9699a2054950f73c72d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df5a3f4c087a547eff2ac764d4abbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d34eeaf25f3b7a006646330b403040463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d616d67e411701668fbbaade73aa3fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef4392540efeb56dd3d543a29fc77e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56681078892eaca18dfb9739c4855e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa52433a48a22ea6c8ec3c3ce2cba6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71178715e6262544cbeb674d4c09aafb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce0eabebf058684d23fcf5abd687e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128710270a08d4bcbb84cee58193dc5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e13fa62d2b9a4036148712824fe0d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb94cb98973ded93a777bd6ab1e2aa5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee425fb22be219291e776151a1fd52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb6cbb5a193aa10c05d1be5b65bc1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e9dab845f074aab98f81c05d6a202475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59564b2231ba6fd923dc043c66185304476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2dd6da0c3b2f44d44b12bb189ae9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1a27bbf839657ddad4a2d05cd21aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6398e9710a9faba92e58f37fc1d6a43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32edaa1442534caab41913ebe994ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695edf11283fa602520f71e12046439481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdddec622ba26cbf46a9574fca34c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff734b3f9666c46ad45626760b507f0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1a1d9a914be18018fa9dc7f867297484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bc319dfbcc58e5ded374a9a15add0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb43617d1baf28d0c0424f7ef207624486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8229716758012e522b828e35a8e4975487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47f7275fcd4ea767bd7e6d5b9475e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7947ec39badfb5bad56c44f4eeb7e0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4882d2880a82738e534d5e62e20643490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39ba6b08b15ed77c9c8b7fb8a99b16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3747a37c956b4a2846a9684ade8b57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d1fb4c4cfcd0b5031d5fc8abe0b1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f829800b47fa1d4c01934de8ba347494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ca90220ec3e0b603121ee5c58162b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb31346d310384cd8bf9d5527f4877496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da5bb2dd3562e965233abea5da3353497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5856392d5997259fd8e0bf701de2b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31735a1d2306a88b6cab4edd539cd92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae050e0612ae723c432ae2faf24dcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437004b38570fa5587a3d17ce23fc086501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a372a2f66175fc05aff02e18a1b4246502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1890ced97d8042745e424ed2993abea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d174e1c15e101b2fbe78d191046d59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a733854d16a4c1c5dcfdc98978edf75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685874f3b923a8d163dcbe597d3015f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb25134bc3aed52b612dc9c8bb33d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7892d42fb18baac26105f0b25edc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d2f209fa94eea8b2488f5a7aefd6d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd238ef362d5e5b69703cd25c449e8ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6826d1d1fa5ae8517190bb15b897b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965cf84e936c08eb7c5bdc9032e595512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3afb53551bea0de1ef0af20a71ec4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a70865db90f896a47a6d3ff1661c42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9596d2d67171e6663eda805cbb9eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20782391348d1a02bc11ab68c08a9d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243b3d10986fa169ea4d3b9f269bfff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9874f758a099c95832cf9728cdbac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782fc65e0f5721129a0da46477b0baf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e62f2c6cc0302057e780f974ae8192520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aa8a72951b5495edc39bce6c16598521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2501895dfefa37a04a81523472b8566522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de78f494f73829169703fa31921c432523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5d6d1ecfa4d5f5cf56d7b2d633280524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a2e7082640f441658e3e1730383ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df474e95ea4a1fe5236a38b757d8e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05792230b74de83f4e359138019982527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f061e3364683ed4a6644776cb5fc9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b989713de6ffbb560561b1e719677c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab773781677af431ef34cbd2bc0ed54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d780fa98183a6bf183e0b5c2b28fb94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4fb21983479b6a6a42d6b554cd0fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19a7a40d6849e65bb3673f017dd59f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135257640e944dcdec18e6d8fee3326534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570978bf518c561637f16ffcd1cbf74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d9d012d9b3e83a94bb74dfbb4deff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe6ed2017632c0d54d4ee866134315537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa2b89f049084420b29a7d01ed9a4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236835fabf953fec6def96647d88821539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809f11983d672af4c2fbe9b94b45a69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa95098af6f10a96cf2a4198058e5c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b40fa210b69a6a70dd2ffd57d5a2ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d032a11e38e905ecee4e7cced832483543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289017b6a6b9da5abe06fe8382ff0d1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8548262689ce005be42d264dc357c1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5048e61f850cc8a3bf9477740e0aead546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2bd90da6cd8a0d0f6cb3f31ef788547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf947c8d5d4afb083797c190e5bc6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d93ea1257970ca1463dbbfa1a4335549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab5169fa0341a3a26db43abbe45632550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba518dd9d6b539f3d52f2a5df833e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0b65a8ab1a6cb846c97145b62d640552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c386d9c89197578a1ce041702fa0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdfabdd8712573b9d419f595a47fec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18f0cb005d9b75bfd26bd57245c7c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c7a7b1680d0c779d6cbb89be913c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac390873f103e8a101db67ceed6786557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe8bf884cda7e0e92706ed58ee4af5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f0e00e8f640ac808373fce6d872c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698babadfefbd8b7488f9b77f5f7875f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a293e2672f99ee758f1262e83eeca88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f506b8d81858076e4ae35ad792415cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb747c12635d4842b6cccd82f2de105563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b7848ef748606d068847a9d2787cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100492ad359d4eca25ef27f545cbd2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf09d61d3d76d1a4374e3e3d9af46b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d247e22ef0bce7f27f5015250696c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe15fd9d001aa6928c2ff98e57a4503568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c0b60ef159b4e7f7d8154550b18b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fe3c4de113c8631958c35d2b5e1e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1922f59c7aa4b888afc54f0f345a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227831eb167048527e661aebfaa24690572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2508ffdeca2fe9c6233ba46b6108d1e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da86954425a221abe039065f944f3b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ba89d6450ebae8dc4cff22d2078bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c74aec7fc1f5e295009a5aacef54ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6700744596ca18a9c97e5a541438544577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e15af00b254108d25a85fcc52d9322578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b26c7fadafb8ff0b7f22e7f6ad6c97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a599d3bca73d54c37cf5838e2386a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da202ce9609ec2f15edb79eb085c75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02445fe7e31876d8ec22689b25ff7a38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb40ed689bfaba03ec816e4b38058af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd63b97e119eb368a8189ab6c3c3c46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835985b8159dc1ce52bb3ac6e12edf15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e25c85c24dfc903f9bda654c79824586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fec12603c8f5b23cda7cab16f03594587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daa64136e7c608d5f5814815c1acd6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f5f80d7d0d5a4c12f25b31499e687589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f78103f7f87ba5301352f4fc0cf9c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fb9cd271e97c8bdf1db7949b79f35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923cf542dc9adeec5da4289d37ee34a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1cfef5bd1ed2305d1173197efba25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e73a0b7654baa473dbc7354745d93e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eb52b706147a839707d34a3e61dc8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0afc39392659f3e213ab910b5698e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53083263d1d82353f2ac1879d80fdb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af529e99aef79b57045b85845d72e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722e2c2ec78aa874f0b83fdd64eecf4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6a51b6b058e635e42850eb356872c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0728cba4213c0ba48d414243d56e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6da7802a4ce386a73a089c759c2bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29d1868e70712d3c382dbfae475620603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbfd70e99c84c611cbdba875bd3ee4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f889069eed1c2b749568fe372332a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f43f8402cc093fb693f33d3dafbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd5cef6b8f068ab9dd6f2c90d7fc2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584c55c0643b3584b1645b82aa8cb97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a09a10b6ce010b8a6dd5666d1b955609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f88b839d7bb05b0aeeb89fa268bce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d62eaf2c9e0355c9243d8bf3c26693611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fc821d6739d6964b16d54f26cbdf6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7bd5194d99728d90ab5cc9319006f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286a0c52d04efbd2938fd874a96044e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580734c640926227e58e60ef7b3b79ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec049450ccd5b400eddcbf35efdf4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e347af0a1f4ce5f91a158901220103a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5e116e077ba90536d53fda6175740618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c483549c3d05fdbde87d6d41d1a8c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8db1f8a3123c5ff5d4461aee0c063620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a007c78a91cee3d766f7980500e9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ff20fbb72e7c218d27b1cb32c958622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238368d29238489bd8312c8c462463623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e82834f07b456ec0f16ab896a8150624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54ba15026e0c975e8fd9643b6ad636625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800feb422268545ef370f6798e0c2dce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230286b03b441d143d2229292ba373a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce87674115a74122756cb64a6361fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5537558555f4ff9abf809aa739f263629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462dde28f51a9259fae1bc6f2c1ef5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca9808e839640331cfbbcebe796a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c77bff883d6e13362068410f99ebf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d7ac61e1f6032eaac1d6a0db49af3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b93f1ee8f8141279b26fba9c6bc99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf2be41806b921d4850ca349f258ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b54dae353eb2492f6810d5f8dfb1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef78323f1fdb85e16f9f9c239bf6fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d205297db19d555b8e91a0f4f977d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d197b099194470423537b7f65b3ac0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1664f96554e4ec8cf387a64839b2d22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88068ff4b881e01c34cde68767e4c5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d175b974ad77666289076981b77ec5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e69531b72e5c54d8a13aaf1cbe0114643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5ff11d0d0043f32d7b15712da6d75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083d1f74811fb773d2609d69985c81a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d35dd16efcd6833abce9f23537b6be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82234622610e96458272946ef005d21b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bec7b923249faab94db795b2bc78c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c477912a37ee379366fee7d93d143649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0fba4ead7c0a5a830b2c353bc9b4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c74a5578f755173483c06fd870058e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b807890785835718b73ff0fac49ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c21c9d21bf6fd393b7375797082cd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a375e4d3dc7f62901b7ed04f07da79f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424e373cae7e9445a52157df7810b5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2c24e38d84675e6395026f782625e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ce468b2660c7e0d8d26e5e738ae0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be198707ca909b7bf17a7294087f513658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7437541c1ce0f198d36f3d1ba857ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1c3f9e3e6751eb4ec6ba34b00f471660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219ef855556871ca3cd018ce0675b9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f70b5ffca9f0f5cda26b0c964fbd1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467ec2143d4406276aaa31274c39d52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d27281bb53d522c79bd90442900fac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68540bc405478e3eb833e596fa27d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f469fb8207b9fee83f710e65f334ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0557174016f4e9663a60420e20b8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b18b10819e81c7d2fbebdeff0bb02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cba4d554251ebc9381765d05e4993a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c86d4818fc8a57b0e2aa3dd9485dfb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5361431967863e1b14f91ac0fd69b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de91498b17a5c89d8d871c7facb5504672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1f58f4e7d70f3c6f382bfc270e3bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd84d07962abc8b0fa91f97bd8e8f2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70444292ad8384a29cad3a6f46c871675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbc5fbee684707ad535fe65ab5d242676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1709384cb0d2adc738f71e1b0d60c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012a6edfc1966316ea4cf179cadcf49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c6e1792c9830c65e4eed6c741a635679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b19975a1a783ed4ba6d5c7668367680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd719aa260d8f886d428a622e4c1110681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301284da2935e5c7347178e21e465daf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba675e18e19a26fa328f13de86a01b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebab9b6a8c4c581c640af5345b3d5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24901edd715bfbb302b99fc4223431685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3580c5bcb3405113b7c2611f0ebc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a8739813140d2c940a7c526939f73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bff6ed83295c09a797d850effaa4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8456aca9f86dc1b2c99a0f6489589689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93efcb459221a690675622b707ea7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948f3aef29da6cda6803e377b9b031f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbf4d795e79ab13c4e72495719edaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933246be52ecb120e5e88e0f20867f0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042066c5aea38df551671c184a41dad7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183f5f93adfa23cd6bcb5fc2f6c479f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fce77c175bfa051e88160cfb52d5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb45bef4179b8d7917b68d71cf1edc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a55a0f27259e00e21946568922fe9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e9f6e0ba8fb016a21c8a1a4df071b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88670c43d769bb09cfea5cbbd5a9bc5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3889b61fc8ca89c88b11d3b64587d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60a119c0b05ca3a711ee8e37b09a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5732343abadd709f4b91a118d68f64a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d17d35307974307959a02e5b5cf0ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea208d9cc7fda2a5fdb5b3cc3799e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1180624512332dacc7e25cce9e1c51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9de001cf5bbe4dddafaf3a34c0a18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece3d074a78c0af305bf4f782c0e4e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22e79f55f21195214a657e02d294c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7011955949e3ca3535b96a96b74ffa7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae46a4f5497b0bd683456fe0ced1bfb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0637e752098d6b44b8fc0dec6cc8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb8075e7017b64beee53118136b87e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2250b8d3fdfc4af611ff851ec1367714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175d6626a774c845c5a253db65ef71c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaa73c65420cd37fb0d2b8ad3045a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863850c4cec3feef7ccd26f48782ff62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e279ad31ada205edda744b19bd6a8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e68aefd5609daf4d4f1604dc5e7f89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08499f9d7046d7e08b45d3017b3e8a68720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f644a1bb2b31625b92060c34a3c49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff0ad0e0e62d71187d129c0fc6d7c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466fe9415903ada22884ba76b56578e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f7a5b2b618af3bab21431afdcd4d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5f94e495d87959286cd7012cc44d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6348d0ed5373efa9eb02c9ec334eae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa6f58779db23523d1483cb15f492a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd9029b3db1d4370d63e900cfe42ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad116e24bba870b28c7397e07ab8dbe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e12c90983654e76e0f6e75280b102e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b8d22132b06a076da38b02319a9ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2bc3f62620d1938ff6baa072cf151732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71493d2fa65df70d614ca27086a522733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d6e22737fcd9db197f28a0d3b314734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeacce05489af18d4145cd4dff95962735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f645014df48da9c716aff4f30b5812736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9490ab8dd0abdbd39de5e0a825cd17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473d525adcc6ef781d82b1843383d67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aaeb0e734d2a7d0cd97dd8e9e4b53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70da78415bd337db85abbc6e64962b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f151417f153e43eaa4f4d6e9cfd7fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2789da45a42fc86a2603fbaec32c239742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c52bb50201506cad4d86171b61b1d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759126182a9f9639ccdd1e9794800961744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa963b1a06a0773018b14496200d0aad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be099d498bbd4d68d7d2e9a80abf4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2918f08983a8966ebbbf0340b050b43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b51a7a54e02ea8ccd0297b2d5b12ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66efabf789b7dd4e826b6f177d9979749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc5d3f981fdf49fb372dfe73ed0b73750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcad90418cf16d6da175ef8c7e56a90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523875d239537b1ba4c5eaa944942464752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b81f0b447add009015afd8702216d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e47f2609a55f7b7f92bd402a752b3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291ed35d1e167c1603b61660c3fa5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c279c1209dbf17060772959a215304756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16a2e5232bbe984ddd8e938696730a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea7ebb45606d3f4f7903799d2f3987758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedb55160eb4e94211855d5e82710f0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee9753e3d29b774ae160049ced6727760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313aa8569c1e1eb6ab4efba6ec6b28e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487b571dc3e4524d00ded6e57352b10762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcac54fce894ac89c9984c134120dd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ff1f3e228c8c698e73a9c6303a1ec764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536d2de5e67478f48c7d6534c85bd0a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfd34af7cd525dd17f25149475c59c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf837dc3678d8cf64067e0e9be02108767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976621a210cc3c7c9bedabe4a16e0217768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa754e4c4a8446be92d4abc35604c6d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dd04db5d6946de7dac95a270a0f69770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd23ce4442b777a56b896bd33ba7ce5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fd479b1f720fedc53437ba4a69bc9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37a6a8c8e38006d43f3f42cde5d5b9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c00896df165ab838f7b98068a12c00774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5c77c5bd2055a9a6c8aeb3543ce5c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff1f8af3c97a0b77e27b53092722f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ad94b8fa4e06fd2b4b51bf4a41c2d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9ea40b228c0cbd806128bc89af46c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cd501a72528a4bdaf5b5d4f43d350779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f8bee2ba0116742d3eef46bf0d0e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4228c34fc460e624c4bdd23e4fd5832781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5608ded75e2b921c752c588fc4522782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04688e1608c3d4be5c8e4df3273f47e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d44fcc8c7d3a6e23541a911b622f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dcad5589150a8083fa58a8defa11b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a7c4661761d2620cbf9e4df50500e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1046d3252dad9953608abc0e16e3d4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab751ec5f4395abeb716f14b7d838788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8594e66a3996574f196aaf86ae61ba9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b547a6254ec5d96cd8ff39660e40413790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c6d31272d1f72fb0e3cfe56094b86791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c6df7e818fac60033d15bfa76992b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721f586dbec1b4fbf1975f0196a90ec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07787bce0afa4e76a687731654834bb3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc92ff6d668bafab02b8232590eb81795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5848495e19d42e96634da905d77ab796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890257ec24d14232d39d3d713744627797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511afd982afa5b3f2c8748dfa064c7ef798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b015f53bf33116d61156822a8ab133799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fc5f40e5ecf0b30188da160dae82d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c99f55b4e1e0b2da4d62f08642dcc2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf26d43b4a4e72b840c077954c0396a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9eaaa86e1ef5af20612bb0f1f276c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dbae53f684d7c340936318534f22e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f15315f26e965648be48d2300b6140805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89703cf1848b770b60014c727817aeb8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f64239af4f04297a9689d776bb600807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19832dfaf4e90266de617ce1e215e64808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ec5f5510f905f3cc08a5365278815809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801302bc2a23bf427509558dababc371810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8450a8999262d9185122e40afae89811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9cdc1ddcab819072b7d54f64f3e0c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e25e6610c0ed08dbd8bb04ec6425813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22662dd0c7c8de919d257fd5394b8a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd28ed2cb81f68fb3071a10080b2073815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b56195f8691ceb3371423d8315d8d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df157d19dfa0d425abc8408d7456fca8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cb1579d964f00903faf3cc4ca685b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7254787958319df7b38ab24030f44819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c843b07b8a4f891bbac738a7b63c0b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204cf6baf34c80459138a45d8052485821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b1c272b63fbe1023ac0dc13230726822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b24fb6bdffe389584a64c5c21ebf7c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c58bc4edda8f0c708aafbf6c57077824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788f0d9532432dc1d2858a1c2a95b44825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1295ba75399570a5603875f3437b4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e447a2201add6784be75b64e80dd23827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee0af3ce081d8b0c1b9dab169d624d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ac23797cc810fc656cb0a5f3f62b2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec857494cf704318024d7213ed53f962830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2442edf54b8f51d0e0b8bc919d07f04831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1edd6f4f9e892aca12792e1d57ab28832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b43cbb693cf44302b293a23f233005833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27c1095fe992d2da23196f219221ba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07a673c16419eab5afa2de3696a185835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675676043d846cdfa8f6183cef820ed836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12356bcc297a5f9706f4f8f461424f3e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca97e161b3b70daefee9e4bf39fa25d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59edfe473d441fe8e7222db742cac3d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88f21f4951dfeb148e1b705e0daa9c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f5bb00e9d6e0856830f4a17b01f28841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb489cb83fe9d2ac490e99209b1482842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc230f70ee261208641d0c325e41bd9d843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009ffd00cbf6b4d3f77b1a33894d3681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8455ddee0eb093ff9d8a3bfbed42d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54f68c81aa45d7b768ea4c51e8d7ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef45e9f416b6bf51413618430add2864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25393fd36deb753970c004389b6c75e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa9e3b5f7c3d24b2bc5fde125cb236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869b5b8e6c616696726b72545b9ffdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436600189820bfdd88ab82d9b5b48808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ea2aa13dd717fe3f740fb5cfd6b439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24277fcb375c4deda7c9f47fde72410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79839e2ce83bab6bc09926291b0e256f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87b21c20ad2a364eb47b1ab69d485e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f113f42a66ab13cf5f120df84141313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35c6d48c59f353544ad37dfc8e086114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc36a2bbe85980ab0d7baed568893515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385a64963f31037bdfd8a2e25bb281716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dc5864a6c8e75ddf77f56efeee01817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37658722ea1c6810b2d533d22e762c6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eafaddf3e492ba9ddde83f1b568f8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4858dfee43749ca7d06b5b93b327f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1ac421bb471a8851bac7c8fb0007d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76e9b00ac22441aaf94f1b84e5d1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d6b96ff56b047b9b153ff792578fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd847422e720f86b4fc26a2b7401b4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d681a8b61245c8003643237a1f869725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193349a46829e4233c876a91caab75b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f00ccd65742a28791789be414dc07a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d435a223174dabd35feaa897ae83a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa8e390c50aded4f966c9a5e2b7f6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60b5eadd5f679cb34e728c36c1f24930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe0afb259d30a1442d37e101cded5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c589127711d339b1a179501b503132e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c3bc57cb07c59e2870e9e702c2efe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7be50c9bfe2079214524be4d0541c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24877471e673a51047f21c344bc9cda635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474d3ad2c87ce896a316a352351bf7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd7a426f6db9ec1cddae8576272cb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b8fadf3a3d4acbf7298efcde28b1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba6532746f85dd72d757eca0d0f86b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227dc259ef4bc6dbb88db50b6b2852440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee72dfda87915a40bea9e1598cee9bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1332a10f91cf99d632369cf0e98ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da26f52e1ce0fb821c2474eda7d186943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3676e54982c7ff77fdc3e34b41d24744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bc1f76d16defe31f8397c3feed54645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bae227792d4b86fede95c8c0d84be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f2f8cf40313eebf224c1d819c346147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c30b7578c049d7ef39f09ba64a149548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdcb18c2d0602dd2629e0b771b576649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc2ad4f80123982b9f557e919b6ec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290479942d8b8f3ff3ba7057711bb64151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bd05f6db6a81ff01eeef34295722052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01123bac0306ecb4a72922ca73c262c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b799b2d555b8b489769513ef1e0cf4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a1f8ff95f6aaa58b539e9da2ef9a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df25adfdb96b6c118f25ecf2a97fc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ab3bab4aecbb3a28759784b00447757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d56308f8fd30a2ef28878be564276158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66276f3da5326221b87f0d828e6d1cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625094a9de93b8b094fe135d5da4fd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46111d7cab63ff043fd067eecd6b0b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b08670f3e0b4f5ea8942090f9b54d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f538361da8f4a831ca1e7b021c36163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3298dcce594511b22a8d3d5a58505e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c6c0de080ca849944e48d03d7e4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975a844d0b93bbf3ab2b23c541e426966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8042c8c38c644828322781a856209d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb8426b5d190bc19840779743dca5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98141cfb7ac8dae98dd6fa7124bb42c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0668741924dc43afa732964f736d3d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d853eb863de2fe9dbc5ce8b9be859c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f856c328d28b2672caf5cc365d06d8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02354c141cf94716352ee46874c0c7b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41691f5b91a56d4459ae8372b255899074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a60ada938ae5f3184d88bd232c34b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1df568cd8f1b749f36b5aadab4184f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b139108b8f482c2a06fa73d4786db8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d6e5b2db13b0cca879f8ec7f6ba5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d5dde5c3f96eb6f017e858b57083279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc4fd1a1ab186cc860fc101822e4ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c80dd38e545aceb6d9f6bf075775581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b239b2ad07566c34a81e7b3964bb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee780935b936c456a0a3150c971fab983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ae782506eff5cc48188986c791fd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754d7d361f616d7bfc8ac2a6f07791585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e924970fedf485ae60222323f362786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a834fa24af6dca15a143627cfbf1f2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eb4f487fb5381a3f45f1f07d5ff2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea25c41708b405cf0cd6c39d9e996f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab0502dd7e32ecf9b3c03f65bdf19d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c0ef819dc973c0312ad0ddbbc9f3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b921457af8128127692a697a6c527092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb65f9beb49452c20054b9c32a56f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79150d330d7ac0fc4af66dad50e8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420044945eb904df00d79c5861b60c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9244187eb8cee3e510165fa3f379996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cfb37a956abab508ea7fee3a1501997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39d32bb1f29f367578283987c289bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0308c085d37f8eb718540515313500099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f606530a60f0727615aa35aa5719c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c6d65ad4047529b4314bfa7dadd3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda804e7b3c9216b705b71546d8e94e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211303c24c2bec0fdab699428c4c128103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5f6af329e0e46cde04163970e2757104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcb9185d6b67a51fc2b6304f77e483105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bd2081363e60fe237ec308f824f30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7bcf00fa468430d4346349b90d5fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79fd1a048400a560e4631f869ac9af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075685cc4351ffac6cf360c6ba9a3c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41e0f2fd27ae43fdf00c83fbc125eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce75281629f70fa8b84c445de5c673111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0c81063c7af91e4edb06c82b60af6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e2da21887e77915a43359bd3a4031113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5604ff511564ff598b9529c1cd27eb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d2251e65ea1137222df2ad13eb4bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afadfe276de9048d62eb23470bd085116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49ec794c3ea10da20829a1e1bdb5d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6bf7520618ebeb11fc4319b0be6e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9176ffc477d09709baac3f7de4d9065119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011454989f136bd0e6604df1a9922085120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f4867c888a387b330b656d5ea6196121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77864ea1b0dcd424aef2f2f07bc67014122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881c3cdb4425b188d72d500f19ec932123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6b9389529013cce1ca1933f09889e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0344bd2722d7e35b6486802cf821e4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726e02bb786fbae6886269643487fbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b07635cdf0da9511adb32401038c10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2431847266eb87476755f56c7a330128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63403f8ec7721b35ab5028abdd943f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb9129b9fc27a88d8b9666a4c1d59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1b3390d68ccb9ac347e7e0980affe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdac348d21de5643b015022b2a0d3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30133e092de041b4bdc599215da3fd5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c2c3c28fe776757640731e38da5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc5eb8ffe243a8c069a0a24a0247e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93280f1813efd4f32b29a80f6243d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a038f3d6d71595c8489456a5d74012137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3301026bc4828f2d2f64dbe7f1001e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e988136f67d25c67150ec73c37647c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908298d55e06fcc9c27f38a74259d03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dac5eab5b64571725badea18d49a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670046657b579df80dcaab59e9ddec06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66829c5a5555e065eec4762174dafa01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c735d136992def16f53f216f7bc49b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d73e335fdc647b7d144d9f3eba48f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca10175e85918c1f5af77dd447fe6da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb75214460eb866a9bae317b8bc043147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f8e8d1560410ae54447a7a9e63f20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e943fe908a781304def023f24443a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed8bbb95392c5d25ffeb4ad1814596150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f601203aa9320798bca853a770e9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2ab034538f60bf6fb4c1c8b40d771152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d8cc0cb3441058f0196631d486296153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eff91ab8b543792de44f7ab05c80a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5dd8155cc4966a78adc69d421a32e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e7c656c0b0a51ebf4adb21b44dc58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6dcd3c3411451342425e15eaf8c29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac50e869e96b5fe552beaae55b774b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa23de0619cfefda2a868b989ca1604159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22ce6706ff8908f800a94fbb6b6af3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da884f5de35a181d6fb9a3f566913652161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485beaae81da8c6975c778ef67bf52a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa09b0717edf3680853d70b8e4945f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c72f777a457343ec87bd9dd7fe786164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4cddcfb3897ece73a103c6116af02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cf45b46713ef422945695b891a865166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9263c66dd59cd56dc2691216a478ef2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6000b12d9cb8a54c37d8c8cb9e81fb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dd1a32acfb402b92e9e9cbe8953b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc79d92d2893e937b367352444a1799170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134a96cf4b329637b3fb13e08dfb3ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b1520cceea0ca029c3dbeb8068fea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383564a99eb64cdfca5963557deaba3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00067e18e493a05d09dcfb3d7d5c02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5c60ca2b432a4d71256874b94fd9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecd2194468d486ce48fed3fbbd4a41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec89541d3daa4b815ea0f47db6a3d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f20cee595f7162d54830ac6c71e8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ca27f57a7712a5431ea00325ca04b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcc5ca9ae37d011477f62f5e22dd5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb1cfd1d81a0a6ad0c1c4fda81b4e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2073802d5ee774b39d61560033064b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57053d67545fdfbff37f8fbf422df5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fca64a65bfae95d8e1459e84da6358184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b898b6621d8b2669843ce4c883e243185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebcaf433d204e5f26cb0cc45a42685186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30647508433204e67df57b234a298765187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519623572376f1565a6780162aada285188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbcb9b86e58ea1e254b0f1c7717470189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635af31bcc7dc1c1b37fac3291daead190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948c0473267db6728f0d26d64ee16db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afa81c7327164928fde66ac474251e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495332034ef37f34d1c4689d2b8a6b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cc99a658a0e39f394fcfbe41c236f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99f7c316a6cd67fe994cabf82c91ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae245cbb21d619b0190e1a67eb13e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70866a2d0ff6c3af6d2edac01c8712197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd2534fc9dcb3661ee82f7a508c144198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6ef3eb603853ce258d793cbbb0b61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947faad455c93c7a0682f27452f0460200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ef19fdca7e77f74fb0e3a1220b7b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392bb9663c44f57f748bd1e41c1a754202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd23da5ac3b6feab01d80def20df3ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc394cab411c41adf95b703f0eb5c95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c983da1db63ba44a6d012a82f55505205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b58cc325ceafcdff7b7e0afa5044d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc090f595275aad5e5100484d69fdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af92a10532a93e44208b2b6c073cfe7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7723843d99f1b21040ab1534d43481209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857dd9ec90832e0bd144b7188c6c109210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605da3965e2ee1c7289efb9fb6ab3dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8fe8a3abf89d6a0d20c47331f9b77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac16477bdec6ebd78a4992d2bdc732d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149744ad1cf84063eb5c84979a5e8296214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7488ff3a8962802cc96619f3c6371215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9cb5c8ab60bb193245293286a7ba0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd020dc8c7728500833cf904a98bb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cd01475665728d7f7f1cd0cca7e6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9145c813dc105a086e8ae5327f3adc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53b8a819bc6c72fa530e5961c76f2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aa3a43f8a096d14c170660599e184221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73a5d86e48f22acbfaab6d0cdb80cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5791bb50d74c9758f5b4f7e437ae0f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d1461342e2b052e3a9bbb36c12e9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044bd6cee3597802acb4d25ae375f76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc3429d7102ffea9b7603949cdef61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0a87d1f1affacc064c44ac1b66e49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17704df077ab222ccc74baa782f712b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1ad16f69fa8f587a20c55f3485b83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfa587b3165e1e8d957fde07af8f26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11f5b3987bfdc98829de4dfdbf8dc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a937573069a87c9272db28806786581232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511a238d550b28dafb53994c426bef4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc48aed303a981b84eaf85e193b42b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca9acff555df78796ba9ac623fb4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ff23e986649810971bd73e31a207c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa5a9d49ee0b835bbc9832b3d780ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537c3af0e1f9197c79fc1d429c73daa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cb32d5fa4b790e4b06d5a0857af63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433adb9ab92aa3f37ebeaa741ed2b05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15a45967273a673a6246bca86f7555241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5cd98b01703f3642f32be393e03e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f091e79bfe881072a732d88444c53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73f1249153a1e81d8795cabbd93f9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8fd233e2f244e14c377f05ed20ecc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8d1be6486ed69350cbe655d096087246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140deb9eb593bc1d15b53ce58cb06e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d0ae76aa9920775fbd16fa5297d94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fc3ccb3badde2f0b51851c266a754249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b64b74cd7ab98a5d22fea44f95d93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427a165ff24efc23b2066a7b795e2cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97f9d582d96fba3417242259f504dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a531fc04dd110ddf557c26254d80b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111cab46c6921735d8e6a68f1b14e0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d74a974fa4cfce365a6fde37ddf984255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c6827605db827ce9bee71a512685e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045e0a7e15cd7ed6d70ba54b57e67ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f44a3c34ee641681d7300beb973f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2bc53dc3e436b7c77458e92d2a730259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f2bd7b534175fe19715233fdb49e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c9c03ed3000478148e9174e30664d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d94aacd218beab3df680ca9ea711e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f30520e6bc0ee3b1c61a6ad2a723263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dd70b36bde2cf0853f00da9660a81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2123e0108d682ebf5ed46c18894c2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7953a24b939420e4356eb8b36cfdf1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b263c90adf1898729b67756d44c1021267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830627a5a0e84e1c479d4548237d3f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f20f762e06ea31f553fb3381dfed39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02074c481409631b81e7212594d64488270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3414d49b5d285bf414ff0f9ed4bcc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353f2e1fd4d1235c3785e7386088b98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773260fce60496eaf0418538e9d456d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3f181246627907bd4312d65cfb5a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dfd4acb6bb435b82cb69e5fd4318b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba7382734c5bbde0f019fae96b632276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61afc27a6dbd29b578b169254571c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60034e37020f540741cee66f3416daf5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b511a67a5134221bd8966b1a5ef0cc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb764013c2f856de4688a7210738afe9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fd5498992fc8bc134a645189f764e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c7fd465e3f3632224069c7a7daa49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fab3d2ee45f8125dc1716db80fb088283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05ee26e0f6eb10db60b645f961308f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849fa2730a3b38b4db012853d7af60a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba6d70a3d14e924f74914584e694da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b813f1686c1cd5502e9d2511887e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ee6730d182d7b5a04b5bd3ca67e8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1f0902699169d58f43b2f74b81884289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026269cca997c01e73e3d34ca7f96a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93c2b96b81fb4014e34d7727f3dd45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05034239a04044a97a7e6efe828273e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da4ae51dc153d06be5e42d43d2d7b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8c719394d763181d212730fa04591294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81092052cb715e7e1625264fad24e399295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69131ef6273ec84984e7afc285ba1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fc9b815be48b400337a80f38a1d29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e5b9d6dcb935c2441610482027ff0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d0121443fcd32e88d2d1737644138299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55177b853f054d0a175b20b1bb8d45c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a167fa1ef902ff9bf6949ca109d38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866818df13d035fa5b956e3bafb4f7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82689639d4a1a1be4ca538ece721f444303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1725478a2ab25b7318eb25408a90e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56e6c72c4bdba3ee4aa0f3e6de1135305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e4681e2955b0db2cba6542eb8295306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf39f3e02881759ccf03717aea5cf9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f769133edad4d6e9e8112fa67f5b9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b342df01af8ee635b6bb87116dec6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2efc98326bba6b1d1af7852eb787c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eb947aaa03c65719965c1b776a181311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38e18dac66f8c3fda74361986b9793312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885735616e4d95601b2ed8bc7f50831313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4200e4e9b454ed27cc35b09a9e93b1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749badb7b865628c4eb3b84a9df659c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea729ee66172160951159b15b8d559316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2e6f8e28d0b4e6beaa5fb5fa60978317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae1f4b0a90a072e8dfe7a20f434b30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887019f821ffebc4e6e4cefac09f12c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71417615af946662bdba586940f9be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdc045bc57ebb320fa3a958c2e28ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffce7b600b9e8956a1dd1565c107dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7953d8e8bccaf537d37a6f8193565f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd47d9edfd5f419aa88598f7de235c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36a95133b06fe8fdd297002709fa06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f5611279761cff8a998193253ec0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218e55e15eee8c9171aa9c83590f647327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31078ab6a30c784bb068be8d9e073f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fb2424007e8c8e05820da0f8f902a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd433ce82561a2cb358f9caf114db6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63178eaa3c7cd1de6c9e096f9f5f21331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae478d1b7992abaf9da15453f4200d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2edf820af2fe8d26d1d1968ba72ab0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d935b048240bc228b5e215de7378e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2328d940cab5f08f293514082915b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58482d3b52a569b238d7a96156bd0f72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344a41f7f4d1c322179b2d1c8911aa2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38907536d176078910fe581f004290b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002f054ebacc8117dc08a08cf5600ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f3ea610ecc406fb2a6de64d73e7cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9bc01890233ea93ad8f851e9154b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dfda5b7a11115e6b9a40a6bc91d8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffe581fb85d5db4d578edd1f0d6003343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e408be556061fb272447ffffb1c415344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184cb992cb5cbdce200328e81797a21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be6458325630b4c79bbad1ac5a5307346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223e01348eb6ed9cadfe4baf2fa146f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec52f182afbb3f74d74a8cf2d5f3e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45a20137b334daa53e237a4d6184b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cbf9cccdf2cf85457cb107ca0f12e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30726e0ad3fd1dadbd5cb9bfee2a6bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b02604a815fb725732e502ecdf87be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e0a67b4142505b188e8c53353bef4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813c75c1711afa3e6cb73caf375fa96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a789d1db4df816b951f4416a217fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33414a358613625ea9fbd75bf52196f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62281535614bdaf9bf7d8bb19b7a2d18357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affad19674907c3b441b2919e32773ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ec435a8b9900e4f5b2344805b4642359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a32176d373f3a3b41ab89a18b38615360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a2ce8aabc406672078d2ce4acd4c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc91ea140113ad8780f4ceac062d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93ec2f28c4d06806815a9a061a35da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d65bee9c4f1c62d56d5e82becfc48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f271da3e51eb642279cfad254e2ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880a49371660ed00e71a212e421ba22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1868bddc3a87768ad948d7cd6f3f04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb1cd4cf3dedcd685bc261f2b73625368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b272a08d27d96215c1261ff34e0f86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10945c6fa1ea0eabdfc3b9020996ecd1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5683dfb205c84a47118399ae2a725e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29ad4affb192d77225242d84248eef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3f9291f26d1a0c0db4257cf8fd949373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb87166d7302336058ae6f2620921b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea48adfcf9775b39756100c6870fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13df3799e12b09a9e39ade8836ef15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8286a0996e3092d61811efdf95b0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4b0329e85fed4b25e4c884f8dc218378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4459983eeb0b1d615447ac9dbff2f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beed82b649c8aedd347697e13aa7c4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e6a7c306fff8725a9f07d7ec49f16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a392b8009360e1e98acd6949e67a08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8efaa18d5dd11dbbb51e6845ac06b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f433927a3a1b8bf8865a54a4f2877384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf71978709cd0435b9e4c7bc3b13581385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299913ad5749ec375d02f6b55a50bac9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097af2ffb6f23db1e0793052c14ce84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7347826934cc3676101f6dbf276cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689af270a64e40439aabace61338027389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50760251a4c89afd0e9899cb1efa698390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f3da2220a0e1da34c5e832bc8c2ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302238dbb27e8497133b1a6ca5c78af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b0f1b5bee6af4943a682dce737a75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d8f0345a8efb742b3f66c4c7fc5a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663242dc5c6f6935fd74770d961ab2d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f3d998ef38612f665fed1e5c345e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac6185195762023f18d96dd650ae67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865923c520dea575ccd1668e8def9e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac67005e08db1e7bd2a220de2b0fcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9115e585efcf1086c2dd9d2ee1f66ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06fca36d19d150eb960e8ae3f23dbb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329bcfd5e69dffb89a3ff5bd3c0bb13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22cbc6cf93464e7715d173de779db6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e170ff6bacd26bec6d82f567d4b235404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edb7efe4f301fa8fe959b118640932405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c49cce2ded58d8589a9c0e5caea3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e286da0160984299b8c3446c3472a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46193edf681677d68e112311808f0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07587901b42f2631055ac6eb128f4ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0ac479aad68d731a5f4de5bc4907f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab71cf3307479ab78d31505e73bc24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966af5e236a48a37e391695a2d38ba8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791332e6c156058185edc3a70a61f2f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0340910409fccc2c633d9e9bff6bd65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fef0b09ffcf3b116789f5026c0b06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458ebdaccc385954ab2efd441de6b10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b021eaa2bf7ffd3d75b4c1f8725300417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f35f9e3a997e0a2b9842744adbc39a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324d516341a699dd2015dcb8a3e5b5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175b78be34175f4397b8c14a2c41938420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd02c2ca8fd555de5f9bee172e2299421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959914593dbff03ce4bd2f3616d3cb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b1d1009d5ae4b7126ca8173479202423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676122ad90e250e042fd7fef7989b64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ee1c2541a790df8d4e35475bf460c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3957398a8c58729367acc13e527d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b2632c19ed4d8b8890d3ffc134934427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b8b65a76c6672edda6ba80d6fe90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0296c2aa43b64be9f8d98cec518b7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23c6aa8094bb9680e816399d071b34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e87adb843a17a92d5f70dab19d3278431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdd38045d8265f8196da0f7794ccc9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6829befdca18d525cc9e4739558c58e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a00b487b6c9b68eadcee24569b9bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea178e7a4ec317dd6e32e89c3d2a8ba2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289621a122efaf0833d75f0b54cf66db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb202085479652594630c0bff9e86c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2270939e91c5a89b8374658fbcdd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d504840d8ce0e0a8a37092abc34eed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ecac9dd14356e562f595864355a9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d4253ed3f63c791f13f791d02853441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52f6b2248fb7194041edc783d17fce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e11cbc8e3b9dc81959ebb663a69f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6a6c805a2c422c9497275daec2637444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbedea095bb9345cae2876ccea67f97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800ada651ee342fc5219f1fd4c2e0ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced56d84e642bbd35f596f7f5233428447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11a5ffd78876cd9e7a41853c07103d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfcabd2702c1bef0f437660b776920449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ab338b1f88733e42aa2137d748ef0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d706c3809ad5d3cb6fad480a01cffe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df2e6cc9721cd6be56b72264ffa6ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79ab8f8c69f973946171b8257dce4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b99b7e7ea782067e0cefca528bcd3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193a55dd3e3e7efb393ca6bb8003cf8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa11d6b2c224cd93cd092c5ef3a2a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938076bdc201bd79beb8d0f8cac6e74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237acbea81e204c6a7203fc7cc2fd547458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc20a1843122fa59ec2ba48bd681ad6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261034b80096be8147bad28d1a51383b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a237aa57bd5bb3fe4687d1f4fb3937a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb84ac75d74dab48e713979723e93d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba25888a8fcdf7afc273a7075224637463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaab671e1923188be9ecdfe9a71c440464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654326f401e9c538b411e9931e099a01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe600a59854bfc326915bc73cbdc567b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572b8edc0771e693dedbb5727b48a7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e2b59069f1af432eb0a52a83bc95f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5d0a427a49e2ec9631e70a95270d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159b527ba1553506fbb5529fab4ced3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce017329c8d51cd4d7643fe1125e64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fe6f89ff153d8904972e4741c6c7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cd181e3be0940e0231e96f1a5bd70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba125be5a495596749915e0eaf83bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02810ba2e46987ff26c0b0a8db3e8b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b2e8cb1da372f90e029a9f0a68ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253b002e9d4fb80e792c1baabb63378477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aaa989baaf63fa1ab1ce7372f6f96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb470bd055f312dedd010a82dc5b8128479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c424d09ba49c11a49e909b687bbf9b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa9e11253a932e38ffad0b936501a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560d8f161bbd3ecdfe7c49ed14cb610482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475d3f8ca31562f44e6a407bd2c823c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cc08d580685836fecf2a6abb1931a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6706ae01412aa5f43698c69b9df446485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9e705aab9dd39e374055a59a15b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b71835cf74aec5c5ccf47e14cceb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f47882479194efa56d6181beb7318488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aba1ac7fc4afb6b3fcab8a680f2eb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763884fc3f9a87c8ea013050874ba13e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bd8226c00d3a16785943bfa46110d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6bd35ddea1bbe37284b7a3c402571492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f690cee2dc348b0639a7e8d13617b1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d360b9ad31fc29d5dbe111380eb215494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d007c6f618480c0bd1566888a0c7dd6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf3847d69163202c8ac6b60702a28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc17294d7098c769e8ae263cad8dca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56a103b6ea063595724358750a6a4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d257a3f39454811d8eaf17852563499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf48f1216640bf6c6a9e8e2bcf6a26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d5a28db44917560a475dab820bb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9f0198a66e8f7a159eee9662dffa6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32658908f8cc4aa74d8274123a2362503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51301f197d002867df82af575cf7229504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af8ddb46a3bda294ed4b68e1711ee1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a992fdbfbe638da24bc407a994e0b9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79336b43572cdab5a170e6af9341c989507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86985e161e6a43afd44f24018c5dabc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40aa7b878510027e55ab0efa37db45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7901353ff45ce9ef9e2187d8412d08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c12c578f29a617c3c55994442abad2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343345bc67c430dd50490ba7e0d3428512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4d8d5ae357753a95165d3569d81aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8317623ec3b704484798c4d9cac608514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578b242722f9a41c4fc71d3affd3396515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee2f95d7c678ac23350641c77a78dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f78fe3147f6502dc8f70956df1e7f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285763321849938522b48e0cfa39e80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dcdd6a39db95546b4908c2371a847519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f1bb07b41103f701c9d2384f510fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7ac6adc450b4c2ed0979283afef83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34c6b049b11ef03ef58f557af4501d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15324f30f586dc2df3cd87639a19cdc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b5e7890b853d6d98aee6585d784a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f868895bc70842e92bd2c9dfea9b07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ba70e2204749142d399420a4fca47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e3a76b7cc01e7025101a73a3d5d14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aca3e6210be33902dac4ceea4a26e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52966b14ca2d0291271a0e1f232ea819529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb306395540cb002ab40a42787614442530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344483b0f79c659ac8d722c1bd2cfb85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c459589c677ca18023365cd4af2df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac02ab4ba1e8120f422d0db4f0f20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd188e26b832b368feea5a163b1cd76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f19f6aa599ebee0c2686b5a402d57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2fc3ebd3e099b497d21e07a9efebf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9970f1970da7e547fac145380c074c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba833b5f964e83581db5a2009f36b1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82f1c0733fe5c56e22f7a364f937e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17221a261a97cdbf05c016905e1505f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d014150662d890749885067fea52a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e28a8010306b157326c74a0b2a277542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400e8882687174b2c28a3c23c39cd18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93c5cc795f5f1ae45e9609edf9caf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7991f01ba51239e3a3ef9b4cb1ae1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ebd58dd1e7026fa98d609fcc57e2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007b6ebd26d34eb854493c293bdacce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709bdb43a5817a5bb9100689dbbdfdf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ecde425a81411b1cbb67b1fba561c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342c07b1977bbe3bf2983ece59eb111550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97334308aa61ae96379992b03559e59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1bf154674476414381b2a1447d4a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1f34f6386a1836d89fb604e9063a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0a008c53694f7397aa55a6016c305554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59fbe17cdd39d657784881cdbab700555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696111d554cb6cd63cda3f0c30419d18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f22ce31e375104044e080e61b9f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ce6dbad5b79f6d2b3cdd063ac6632558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f26c9ac0001055c2c33d60d1b0e810559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf74d32fa48f96bcf173e0c6833d9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274267c303865cd49b62f0e930e24bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77296424ec296f17361b8b04d0a933b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac1226c092a3f7f7e14abb352ad499563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a448fe1554029d5bef2c08ba3794313564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc51096aded438aaca014d77621ded565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea80be92743f0b4787290def153211566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407fa21015633e6c91a66fcf1a4ceb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30603e14ef439062c5ea10579b95d4a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808ac980dcf9ebb717d4c2db115b245569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406894425e5603732519ccdad80823a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb1a9113f238045df1a689b0df2349571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b80e9fc1391c7f84eadb256313038572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd57fd6562431267f6aa2f55f8d8a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02835d4a29da463d5b42e48bfe1c87b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef1dfad18d3d703acc8ee4b9d20b89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f246ffc5edd3cf4b1eecb0faef166e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f255caff62e92bf86763ffa6ea6ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ade17e818df8b17e2fd5120f29bd6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a5d11a3035e9354ae1999f3b91fa5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c41edc2a935e3e58997ed6e320babd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e49522da182642cb894d203377df9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc043d29913469e9a40e6ab7ad8b84a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251f8b73c04f29f762243faed9dc2d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adeb1a1f1ffddc08656f573844481b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da06b7830225244591722aa062b87f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ab4441bf7776775dfd71f3a901e51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c63248ea6492efed67eaef9097eda3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe5d8b6f1ccfb469d76c23299bac09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4691f1313a56f746226fb7042a7087589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61576f85f259961594c961828de4643f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d622bcc5cb6c05f32e7c98a70d5b7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7f8a5ed0f434f7ca80cd1ae7e4352592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f5322c524a07ee85722fad4eef2e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca7b356a914800bfefee95cca05ef7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83143e43f004f2b9605b73c21a7cd6e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab89914c0a6d0cbb6009e88e8ae4c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6047a4f93e8e48b5c8649bade80dfe2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef01e47bc4008481cc0b70a4db3cb55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48168a5a1142e9c1653eb44a2e5b30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74d4bae9a4752004db5c44fe4b7330600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5051845256ee69978bf943cb7150306601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62ff36a2983ed39ee3c3289c2d40d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcc0293bc880c3133ef745f5dff259603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7c6c5dd8a252b75f09f889f1a45f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e32535502ae7b54e2adcd2719e3e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252004bf2da946cd4a8f147c8431a54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d390590b40ee722eefafe433c0e014c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d38ae09a71067f2cf4c9e18018b5ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e904d153daf683ef15ed97b13a536609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad1dcd65924cff118e6f0fd642fa5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b30eb81e3e847c4267b827eda208a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f9eb274e322e617204e81411ec8cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984a320b1ea218cdb8e72b8a1efc428613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00ccaebd4c16227fcdb0128600d6de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3db11d2302b2cea8d9fb9856b46ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3d864eb86176076f6d56c6d787ea6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c45d68874e8987c91fc99f73679c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eca6017b5fa917dcc8bc7a300b08a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176de97d811091b9006d9d08979df8cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150c2b51b94584157aae036fa110fb5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bac4b6628da0785c6364911fe6e13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da3ee635e5e6666d19bc76eee60a4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791c0219c1733ccd279ec450e7db8e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba23674793a3750236f886ac32747e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444db603d999c35eb96eb6002c0d32dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202d3ebe674d64c2b5fb1e4604395f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e61415bf673d8a6c59f361b44aabfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d7988bb0b958351c015b0f7e1ec8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675ed408b6d8df8303d9085f7e3e97f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a71d24e47b7527f785c83a903b80e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50215fe00da338054c406f6c221b7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d681187d2cb46f64aae3c082e0d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fb7d7cd493c3616c7460d8bac8b13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c1d090dcad5f00b05ac6b3356193d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaad2223a7b4f55de4a330fad8cd0ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c962e86c96aaa8d0658c23e284fb66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e397320db956c614cc8b20189c745637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321937c9e46924a9785c02650931388c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264d9a6517ce713f37d6e4a97712bca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94175e91268d9af56431f5c46837e8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417df261c28c0ebff05324938ae66c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bc60c73bf836d6e7ff8b4ed0a1b42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11283089eea2a183617f8ba43ae93d44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adcccfa8d042eac6e7090230883c0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd66a189a30d9374ad5006b14e8df7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195568dcad8317fc4515d19b43487b8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7710e4a37b3516537eb45602ca91678647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644e1694d19f245948398844de16b60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ebc77a16e03d28df921ebb963ca07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23662aaaf059e9d12ad3ba1d6e93bff3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b20f34a4ba8742937c15e67c82d32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1169953ea7f2251c3ad01338f1dde4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33886fdb703b7e2d04f7a2d014202310653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0c59220bafae0efdc1eb527b428d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337e5df7e36dffbf2bfcbb7d92a9950655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190a8b0b73f0ddcdb64c592b81d037c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f711b321ceaeaa1ca3f2156b191f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fcc9e02eee5b52e3658ef1f2df87f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6f73e5441a97f27e52f5e15579560659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e8677b7f5a04253867ece6a85e3f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52e80be620b4df2447a5a18c25670b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90821f35d943e9dfd1592192b3d169662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36989d3f007d3b5ac6ac93586a258b3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd0cdd886bd1e246e4c63a2f56822664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4746cb02dc294204b8443db42fa7557665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590584635f7436124160bb98e70cbc93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196f0312a5e725a1da853c5b43d0d0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130af9a6b7472b9f6d878786484d50b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7718d223be7ef21d1023b6e1823e6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d285848cfb8d3143d34e07249aba89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d74464d3f2037637305e31a9e78faa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33859d2d29f7aa9186df37256e77a9e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcef4829ffbd664754e7f0845db78a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe29fe9e0851b6ee13d13ae0b06653674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70205dba15a26a632786b18e35795cff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc13b0e1adb0c0d528207b5b0236cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842c1d9570835c688c112c8cfd86ee9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5cd9d1186c637e4236d28aaee0340678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4e8c9ec43bddaad0b8927f4778b7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a33318044e95ac9c2167e57f997cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d74229dbb28ca2ed0c7d2feb8887eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce41e6bc437eb53246cff8d2e315dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e40f37854f0c167d062e0913fb7a6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8575e46e6eacc3c282af2255fd019684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76ac42d5930159c1c2b839b6bd95a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61467e9a08b13cf46323c8f25ce3eda1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dd584b634e90e22c7cf05c23b4956687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431d758943201aeb09c1c1e164a785a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce03df409c693cbbb0693968439ed6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a9372e2831526362bd50011e50f66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea89284b8a8579733d9313abcdf4d7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b066eaa565fd1982e692b687cbb5446692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5664dfa2fe46f15a3b90a071d7dbc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44541c8881f5e91f6e67414bbbfaa7a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376da30c7c808f4c9842c94c5499662695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb980ec32bcc0a230bfdc768425b1029696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1c859a39dfbf6d1f5af51714de6e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82f3adaea62e525ef6f21b9edd4e44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb0b9f713611d760f8575c735dbfc2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d9a10f915f721983b78b95054b307700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220f9444b238c52b85131fc4c49f448701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d65a6ba9b5249ea6134521ef0a57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91088354ee987678e83ebf89ef7fb597703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749fa313a349b2348b1c8235ccaa133704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd04174dfb58e616bf34022fa4084a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d10923d1138ab2deb3a913a097d175706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fb5778b00b67b0673aa8e3565a4f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eaaa231d27264666cb11c9de96a76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca580306e75b0ee12e5da175938345709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbc22a60f67fb05d3b5750712c1a21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b65dd4f34a06cf74c9d797fc99d883711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17627b3c656bbf72659e9018b2320bc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3d30b5379a7c418bbc7ea9502d196713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2c0996fb3c598bce9a652ffbda9ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5d2689dcb1e6f7ad4f3cd04cb1f01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690196e70ea42801a31ce9a8df350e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3df52123c87c039ee9a61a14c367c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba39f78ce97eff7dd338b66948afe51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06801969550dac8598dc758e212d24d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e53f9ed9843fda33fde4d48eafef1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9827f38b9dcae1edef3a5b4d216546721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa529601304877279baec3634d2c46d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cacac4b783b0f8ea9087242ab7d82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dc108f89177cfe8df6ee8a79b7ce1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d3c7188587df040ef91bbb1e741a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74142b17b83dfc6f75a1a8bafd1da1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195f80dec4d1694b5bbf9356d85e7db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c87f8e243032ad67b1b8ccec54e5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a942cf0c9238c34de562a6e9188d63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bd2b127f2a81cd8dd2e3bd8af2e24730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d35d2cfebb175f8ffb6e02124f32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f573f73862223b175b6850a6cf0f8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c55f3e9826c0b0f608eded44fb2d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113cf547ceab640a6b4214b5f02ab3b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff635d4b621b23f0f3f7ab85b1cfb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1a7392023f80331108bc69fc126c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175413c30ba0358fdc8d8c1ac52d6dfd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93a3a5e7299135deae482cbf38572b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f1f105f06c29548de95400a853c4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f22f928f14d45fe645edf024c3d3c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566574e92c2f5b5c5b3b6a1d343c2e02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2562d74ca3530a2d0eb748db195074c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1163f1e28c86a95e13db8bec80b115743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55425cf43fe5f0827d697e570d148dc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05af85a4c02a483fd592343bbc21ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9518fda47193fb5a06ac7638b998e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f438bd55910a51ac28710fa747330747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e25d1a3d41fb4333e922c693907a76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93aca264bcd0a7f2472e9a712a1e82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51c20f034c0f07f1e5365bdc07f50b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bbd60115b3efae1747057fe2c57fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b82e33916ed131cf00276c3c809fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061c27f8c033ae4da13b918b676289b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee8cb0aa1f7b86884e0e26d1d534a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a442124cfd1861f65b00460e3b0bce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a905b90880e2718a8925e78a5f2acdb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774140f9eb669a5eb421e3c0e0691254757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f8a615994dc9ba002358670b35a3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa88ef8274e2d85b7383e043c2a2645759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65eba6b9e2eb4003bf331e79e1680f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548561249141a364ac19778d4b63c13761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707a01393a1ee57646e876431a9c376762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f9a49c12661245ee1f70fc987b8bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d521cb29c05b5613fd2363210e8c1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740580274b2f5eaa45d4a172e0f1ff93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5af449cfa17a740bd2af573db851e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bac845080bfe12fb0e7ecc6940d98767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>