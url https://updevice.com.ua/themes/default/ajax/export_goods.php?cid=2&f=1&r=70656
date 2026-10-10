--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdee464a7668f8902ccc35c773a57c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63f0c03692768cf3ccfb6e3d6fc1612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9df97f0e83ad9f24fc465d50c30ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270554ce0c012dcb67365c9a7fae5b304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58367ea43c579e1c7c985c7ed37182d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b49bf472413fc97bf9ec34374b8d226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ff351c29c37e451ffbbebe710e31a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc330af59156805bd7949bd6b8ec57b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585b618be361664f90295c4ca1f21e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccddd04e8dcaac104a425ce6b07b4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35fcab8c334677ef782b321959319011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da436d43ed828cbb37a29762b4e7aae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e7d269e5c64475477342e3331f7b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db053bf8e51fe835b1a1305343561814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203f1d683cde11a90b5b1e4ea0aec9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323f4f3b406e707bbbe395f158e964a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270db45d83fd5e0af7664d81cf015bbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd5135b39f3de018d925738948466318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a8e5be56ec672b0eb2c551860924519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7414b3d27e4597022a8a3e389fb11420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284a08c528ce78464b728f16aeb190f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bee07bbba6d9ed36f025b858313fc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df12e862f4aa0900db7886c92dbf3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbd377aa40607b9c6c8cf7d4b73f8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b26af068c7bf1a9538e4747caab0d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9c8557adab5c93496dd0b4b75fc0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a93b36e5da49e40d5087a04a05ea227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c23d324a3eca3f4befeca89420e1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35c21f47fce35259cc099f7f451e1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6b415202b4e83819df3201df8232530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b70ae0b0e1368f1da8ed14546ec90c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bc7e359dbfca9b5929e9f9d9fe29632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5f546a07e1f4cf0aa7843ba150b7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40dfcfb72f851c44ce98b9e055380134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ea333771fe86cc156f86c7f0618c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05822aa9962e398f385df16074efa69b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb0eba793fdc5c4ec983999d80d5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633376eca6911d548bfdd1cf805e8f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a893d32b1fd390ecc2a7a377eb70a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4eef19030bba485e57f1252d65aa940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d456784ef2b31ffaf6017a23404373f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27575d0599b4176832d4336825eefb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27af8b4152d9b0cc03e1bee2b3d6b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee06136a34e059280e967911a4967644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42ca1ca067aea0150cdb01507d1fd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e22dff915a8119d076d7c85eeab15a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250846fd26c1358731e2d0391ff845447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df338437595f42767b1355ef85b0c99548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da72f5074b2c0b0f38ea958e81c53e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a048dcf37eb44c8f72b7c9e845dd5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b35260dfbc88e48e2aed1ab74fc1fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b4519d2147e24e97ef7c01c1fb77e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f7fa6c141ee80f708d84208b97c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fa445153a1af5d8e55dc722cb48bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc359103245a3465f6999471ed12c7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01235788aa9da7843d76dc96fb5798ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d7d34ebc3bb1264b15ebee9d38e2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64330c0f0d42c6f3c36a4796c2e465b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9365ef65bc3610b790934db99762459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2e08602bcee0e973d43a54b19565a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09251df0ad2c9b605e78920b68dec861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3263299023d8e9659e6e79a2b8a35462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ed5895e6f972a59a36debac0a308963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f988b1d69cc7528a2bcea9a4da57a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d2aa8aa9da70d3837120b26b84d6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be7797dfe4959cfeb05c62b7e0635666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af4b5f9a60f9a0e12d7f71ac1f41cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58047bd3bcdc173ae486f7bb928625fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cd8963923987d359aac31ebb5b07169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e80cba65e11259dca1381fc1afbba770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eef90158adf4dd2eee20d74706fa471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61d0a531aafe33ca86e69556d61f9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7388522b958de8e1f14eb869565266373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eb4ae8bcfd9c3f3ff8204e050cae174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678119a4c37b710eb86b1a19765387b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a61b9388e03f1810ccfe3e3d6d2df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3fbc28918e34d9ef55fdac5cbab877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f1de1271d2ebb52f1c8bbf57c2c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e333a68d71a4704820aea4b712b3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807fd13c500fb373366c9ac7c8f140e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38f7b972ff7d0df60f7b75da606bb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fa9c49cb2c1ae89e64cc522f3e98182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100ddbf79b8619f192c336a415bb16a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6bdba6304c3ce7e80ea5d78e477f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645f4dd1f66461fd4c373e2858d148685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ee399a94bcbf43acf3059099382c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561afebc265ac2c4379c8811fe0c4faa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbee9fcde5af78e2eecc3ddf1de621588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75134bef107473fa23c9e39abe7aee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8414a51be04f98ccbbc52f92fb44a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1b367d3c6596e4a53d9242d94822e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420ea04685ef0e26658bebd7a72d6b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bbd427a231e6f42e0f9a0ca976f3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da9e21da43ecdf835fa574355fb3eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540562282d66a7492879eee7612432a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0474abdb0a38c23ac025d46e82cab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7a2b29158050187003b4e507e2b5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab5864581a68a2f503875835432ab498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664e58385af712fdecc9e40344ee32299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c5e88083395e4e8edd1a1051f9e9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16630fd6893af34117318ad5a62e1910101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c89617fe292ce567743e9943b7854102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad94f9ec393e7ea5fc3240ee6b28de4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282f00bfb2e71e93b2ae8bff73d0d36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec95cbb329d43a61b2c373b04f926a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b26b66f0b8a0196e473f7e9fcb9612106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3f5be0b0789f39afdea995d693de6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f37e1b84efc152df4050ba799ae982108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e56a58ac5344c975947713d2d3d2f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1458ce1356094a796fa5258ec0503110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4ebb056a3e898a4ebc1d367fa8480111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83850e82daba22430a3d2fde8f6ecb39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2584426db836ae8a6e7c9c71a255104113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e56eee3fe32e9e920542e5d43e368114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ae551ffbae096ff3972b560bb9b88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf52b335e87d51659c5782f82e0a139116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3f97774be406fae90d11b7268a709117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91742a1b0ee38d11180d5fedf4ca0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190d8464a8a8f604e166a4db46606d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0b6c707a0e8ac7b745d9aaba8e6e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfd85eeef283fd6645d7e04048b5c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a53568b5d9caae9e2ac04efaccf18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0d5c270ad411a3960deba3810ccf9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b95a8f6451f4ae602b66c1f5f83577124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e075af2064ff625dd2324f6274b1143125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243061d701a809ba81975087a24a21b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7a6bb6bb6302b63901b80624a64ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d618f35aba38e51bc3c3e90279f56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29767261fb792b591477bbfff9412c70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae0214e2353a164e951ea498f7c776130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b2fd289435f70ebc109026ec0aaf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b7b78427d5f44ec1b612a1b206e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede93a9b37d39750db6c13a345b14834133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c06f3582492280b1656576cb876e52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b30e55101b7acc5ccf076aa810bdb1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda9f632592a521f6fa0d8defdb77d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22efebcbe4e523bc66297d53721b30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93795537ff55c1fcbe53d91b52cb1ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be342ee0de13829ed0077dfc0723429139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e8ab163750ed5e8955118a73f9694140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ff6a013505bad2e1bbae92c1dd8b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd29775255a9d7375772e53130085a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfefb7c11468f2b4d09b266879c934b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9276d7884633951be2840b5257eaab6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13185c62bf52acd63fa6c18a7db2a33f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab903a4bf62899c91b279efca19ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cb961e33a1ae9172271eb41ceb784147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd5f4193c11560f2e719f2a6de28f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a4cd45c13e8724c353972d0642479149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f760a881bee3c885b7284315b50913150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33954bf12f8d2bd59a53d41d8cb5bfb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516850cf2c14809f2c4c1c1ca1172091152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad979b21e5cbd3406b48d0efb4fe16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30ab47aba6a3c749ae3f88017cc8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab321ae989fee04c01d224517f013155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e25a69c9d59250f80eb6ee727d5b05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48252fe4e12a8ecb7e70f3ce0243f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bdd33a7ca4f6a57c56d0490de0706158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34675768e92f7d4a98fd2af546a99a13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f6e614385bc1dd09146095a21e99a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5834c5e1b74c2c2b47e1aeb1ae7a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735c6d9b045590e5256d925f8b3c410162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a483796850b9267cddbf78108213c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f001b64f65332e7289612037be2d95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3fe49d59b9615c4bcc33751cb3860165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b7d94c79f18938e7446e55be688c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dc5ec08f254564eb9ad0d8dd63930167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1331f63a2630507231d6ff4f40ebd13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403bf3a8bcf072ce2423c657ac01815169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a056748d3f10f6eac9f9b0cd5a54a60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcbd19c0429511442cfad0e35090c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07075d2be5be46a901690f134dc7afe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdabe44b6ee9458ff2c09912f7e435173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073b8c55285efc95d4ad099aa81a3a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27b58c47f13db984f3e07cfaace57c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b77d510382885770addae2e4ba57a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d188738137f3c3edaabc8a1799d006d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6284956d9b45ccbc1465dd425868b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9a320ec200b385953b8b791618ede179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93a90e0aab1a7f387d990ed5ceebe0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf885ad09d934db92cfaa5d6124ee0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c8c380484dbe394aaf4347a75dfcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852c3758f9821f3a98d6bac3c667354183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dd15223bc563cb4b25ebedc5e4d01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a071636520d0b9c48c8ba37b9fa4234185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93e6faf253b8deb68bcfb9ee8a0bf0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4109e9458091c5409533331d55f7579187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228f38baf070329961d861b5f22d045188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d923dc8f300eb3805275cefa33132b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1eefb251bb2dc00a055c4bd501ba9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca23838385900488911abe4336d49ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44101c69316b1cc4303df5b282645127192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a5ffb04bc8db5d86e8a75e8c2159e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe389983f51ac89f18906a2701abcc77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244888a891d90a9bf6fe2850522e7568195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d4c5b47938a33344cff8542f5da7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacd3ce78dc9c390591020f3e724fb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe958a52cf61051f60dc45c9960b7f82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909ccb51098c7dea264204d268a4e2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb135e85ffce0e00613c78dc2833f343200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb31636d54bf70e7b21514e4e47803201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd46a6f8d9e29da70d9d13657cc3df4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bd589673c536143877bf468c2d191203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a86c7fc23dd1f7cb99b5fb1fe2c975204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2a7400829e1ee1e1866f9308b8000205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443db923813164067a19b9b1a5ede5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8416f312389b8f9091a7fa7278838207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0891d1682974e3bdb3fdcdd7bfe5869208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05416a7d18c8a4d0801a47723854cd3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8662d85bea8bdcd6174a92cb2e8b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cf065329cd5dbaeed66e99f6d7d43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d21050a37dc4c99b054b13201a420212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f65a19c8c5e071274094a12404d7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189b23c4e0799373d04c39d112769e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efb4e46b37c9c826c6a87da180a3f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9721dfba0e5be6df7ae9a157039976b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18294cd9b1fafdde48b7244217e72b70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5b530fa591b365987905d4012cee4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47519035a0f7bf3941d632d37f3b021219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c599e6d0d66409663f1195797fd8b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f81d05633d0f3957b9c0162148850221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd91f443430fdf91284bacbea904417222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767bf62687b0ef382e1ced850835546223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d984e7269fa7bc67758f66fd387c9e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a75e857e5d628f3ce98ad9050b74f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945cc3ea79ac1c87827a0b7b4c6788d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b3b8a2121e45f29a032788693e38a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa35ef1cac87570f4163be97bcb409c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a58f475006d73ea8acc48a37ac3b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db74468aaf93ee0528c4c663cf47321230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fb60baf0e26e5bfcd6d3b1fb9b291231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7f8290cca52428e7f959eec0ccdac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6387cf2f96b48afa07b18f1029b15a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2923a62c9036d41bb82f54a112bd0f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96a449351ae3e9a181ded505096d28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9101a95271f264608236cf9ab12118236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea814a19e029c5b838b1ebc3aa8c560e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6c9b74d837cba67e2557cb7cf16df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14c3e289d029fdf06e0ae6066bbc7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99044c390d252c2a8bbc77e6c8c005a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bb499dbfee6a1e57f48458c2c04ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ff6f7635f839c8740c4fb60bb9378242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123da3afd12ad6f81fe77c57de1ca039243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a17c26542c218f095624dd93355a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd7d01241b03fa469d7834fd236929245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088e8f3e52fd22d594972d237fb668c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ac4e22c9eff0b4dad2bc934ecc6a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77d17350d85c5925c5f2110343c6e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df63b206fc9eda5cc825c1b9e1853c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc72cce5a36affc0909bab58a44f95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c387358786c6a633daf371b2d73e4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdd99438194abb11f102eb21f09542252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96670a91ac3c901bfa255be1e144a8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4e3febfac04a71f4c56eda54e31d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8058310527af1be5926edbeebe22c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b6761cbdaaeff0e60154a2ac8b92b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e119b523e41f531accf9230b045d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea377f655d35876b911007e8aa90b7f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831de5e3039cbe3d818fe804e1c546f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597f1a71c7aa97f504ab9f48e05696b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee3a651efab1b0493447d96305bb5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb850c3569124df9964c0666ac027812262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31125b0eab2f5d409e4f914d070370ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896648a92c93c998968b835ab2beaf4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89c2bb4b211296d8e21925eee1fea1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d51129a3323f220337c35731aab24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36f981a7e6da6a1df329cded3f451a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a561a6a53a926f02465354c7738b843268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9485ebdebedacd82dc36e668406d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59f92832ee2ecff43d52cc1193f62e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd10f32effa97baa045a901c29aa3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42261c0d4b062e52b8ff4d3d31d670b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4a38c6faf50afe07c8b489386a760273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79638fa02e9b4b10fa1d0a59501143274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64455a6750c98ac5ff15a56eb3178d61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426332578080284716e24f87acd80e8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062055de19d669d62a4027d62f8f3b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e931cd0703f71b9c7aea704e41d60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37c2092eeb1302b0491f92bc660da8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540577951321a1ba6dea6d80d73f6de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed79c547c197ff178fcb1bb963686b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167d6e8c7117bb84bb9131d37d8a500282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25580de74ff4e2c1d7667d3218da130c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8d57926eccbedafa155d866b9fd24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cce1fde8c1e1541f726fe43bee707285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8863d21e3204e3a49af825318596f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ebeaef2f6c7ccc2902b0bd45d05b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b78c0cea839e4192a1d6c1b64c2865288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffd81b29fcf8bed765cf715928f6a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80984fb7f5ea93a1fbd5bf99ce2662b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746432beae12c818095e29f9b7d9f02e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4455e4762f1d5b7f2cce36d281c90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72bdb730c35adb56ea5e9b3955d54b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c67078e81b26c55b42e54da8930de8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881c9bf8a0ef94a13da20494ecdb645295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b5fd01f396db327da47e1fbde5ccd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35c9b6e22b2c7698d16af1f5bc72be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad5c67c929cba72599f5ef49df82a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f500a1aff86cfa2524c111eb2f9644299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bda96490b10fb2dd1510ee9cad9eb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17042d0839fc5cafe4f15d1968f3a5ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdd20c8d07efc6dd377c83f977aa7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7bffc16285325f06d69b8f664c1c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a12727fc3f05076f6f7e7d76d84ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f10aae9175b76002c530e23fba9507305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaa63a7773537ce61e819e99f78bc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741ff5c352d7e5ebec78c401f4fbc1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ccfdbfe460ef0e4ed790604a1ac2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936ca5d836e1690f3839825519d347c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200457f8e1894f770375bf787205d26a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512127ec5d3a1e6fbf36299caddfd14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae791cd24398fde65e8f522b14535e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d369ce4e516219f6393fefa3112510d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d067ca32d6ee27cdce6674a41450aaf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8de5031389ac6c3fa249bc82a773b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33778211a2222fc860aa2613a5d2e9a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578d1771f1967da7ec094fa9b6ee5a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1796a84d9b4173b92f9530926a29455318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7e8d33a702c18af8d2b5021460bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef5d0bf6236dd437b0ccae406f721f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8ee27f0a17c4a4db49ec8d7d7632e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbd8e2ee2ab76a2cd13ed78e5615be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71314058573dc1b9aa3e915a1571f0f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ffd7079fa3cbf97ab314a7d6d0877324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e918bad8f83d2ead1f9ad1f99b71dab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba56972170c87c2363ec600f17e32d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43097f2318de3b578c35b985cc48aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7bc841370fb71f13f0bd9702c466e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f30c619fa06f00bc69ee259c451be5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c011bc5669f65e7ec26b89b135fc814330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39fe0e43c62c52d4356dff1c33d824331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f25141b687fd7f3aac6b99403b831332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b5379090ffb3b225036cc1d1c88a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeeb2afc17b245488368b63336d470334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af5a0d9f29493f5b10b6d958c7091b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c64eae7c7b2f6682b56c4f6194eb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01363e65a8a7beca7813a291d9a7993337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368a31548d6363a07785e80c815d63c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0ed17df203e832c5e8c67676b7c19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1145e0ace70e34e09e2b3b64481499340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e75d9068f9e889f81948ff9f05f54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408e2f0df4c54d312051ac495413a2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a28594a5a737666dd7a241dc062555343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3315592f4adbbfc064332e9c36938344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806c85c972524f19f20e97b57cd4295345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa2cf35c51002d234fb0c72e52bb7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457ff4db9fc8121f1c7633ceba760e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21ea4481ae0d1dc21ec3c09fc734e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb460ccc2d4b1305b1544ac05bfb0ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ee7b95c3e9f1ba4a5a6774e91dd9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f7684919b74402071f9b85dc23d22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8e77703e857d3ffde2853d335cb41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdafe7ce3bbca4edf35bb513f325f9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0065f8ef38cb9c68f541d71023fdd51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acb377d7f16f87213dedd83183f117355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddf0e566cebc383057c5353feb4b24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b0409dba94bfcbec10e2b0b5ad46a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c080dd5eb0ae2c4381b5b9d24d124358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626110a00d8bb75bc9f2341cd6e33ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db525f7371d77804f99d0b29c29c990360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10082d78282466ff1dcfe25c44693653361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42598c14a3a5922dc999fc3095e5c622362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396210fe111008cd3bd3a2f64a12c155363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2556225484577a4f1cdaa9682a5cb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbcd1c5467a60b9776cd9b0026d524365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10832623cb34a2b1bd580d87560aa6c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939355abf7bafaa343b847e8f197669367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c272bfa595054cc23a6c77a13c29dea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c13efbf1c22e0378ab836b82619bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd4ef00c6fade03236b45deae13274370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ca8509ae6432290a184d68e2e5ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e52bf2952467990c16483886e42edf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dcb720d378fbb4e30b71ae8e896d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6438d358f34021d55d45704c8c60a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af877355c0818f929f0f713750226133375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c98c132afa127af816480ffbc1a2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297192aaa9f9762ffc6663a701d795b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1583380707d596847288f563707e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5bfeb42575bed35721523bcb9eab5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caf904238170c1fad43558a04d49ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c6097654be46f0c841e5158f9e549381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f167f523b69ceb41cda70257e68b3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e530af64958f635516ecc69581068383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429ca7ed1b9f792e6eaabf4be0f3006384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3ffd5f83065842511f59f7f1157c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133903e96f6d95d069eb7e793a38360386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c22713e243d19ba799c602efac3767387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be14007e1a03a8032c1ca7a90e09733388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf671d1aa8dfb22cbb48cae9cb6c6bad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbb0f0ae775392c87e4b9b1ad037ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755b3d1415e983925620c15f20d6507391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efee9e1b5b8ad831d9dd90f5004fe5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784cdbde7de39e28eefaca6f1d5e3c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b10e40c5f4c780495f36469d42737394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4e0232496d8301d1d7d5cecb40c5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2af1686f8959c460fa3e8ef0e8da52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bec2f11ed6844a607376a4da266aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c0e377cf57fd3981712af5ea1028f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8c43b6c8796872afe720494b9fee7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb151507dfe55b7ee1db36c4f137d73b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82195097ce44d715349ad00711dcf6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957180b0c4053e5e055d7e94b4bd72c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ffbb92676f6b3aa843d206188cede403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435840f30f13bb5cc52374cf28fce49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd754eee6a1fbef0881b223cd39bf4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa2a09e0bbeba1d52c4e6fe46a93be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66411dd79cea8362655b92bb48feccc8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbda9017b1ed3870ec8df50fa1fdc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e2fbc71713bf984760ea5764bfd08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd107ae08b49f1d4357a652be49bf435410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63109c38bafda9089aaeee66ce10c3bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026511363882fade975247b64fa6ea3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b43b12202fd021b1185c0ab5eacb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9cefb47d8fe1aaf8387f04f071f94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc479ecc13aa7813fc4bf86e42862efd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e36886fca356edf17bddc50d82c095416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1496a75e441a6eaa3e8fff0c61e883417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ebe6e656901611b318128d28be0a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba17f99a87662fc9058b2d981cbeef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494b0643c135acdb381d4858912e38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdddfb0fb80794e5742001d0ed1a550421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40976f1b7447f12ab6cdebca4134eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06996a3536dad0a8d47e90d72b6d866423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9c905c5d60e8cf2007a735cc61778424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0ad151014dca9fab9e78524c8ac91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6516acba23d691a3a683e400e002a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca122173f482fd2b8184d38084ee8cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab082baa27546f24c1282fe5cff3648428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3cf654cd12bb114927e684d3c9035429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9376ba53417ea6bb0aba104ea5f81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5edb4a306ab80834a46eea3d4c3f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996626a25647a6795cbdce12083c6a1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe757c96fa879f8fce3e2ec84a3e0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a1ce11be01845155bc93c4ecfa99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b54b78bf064d0cfc82797779b1ae4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde11dc2f065b2ba225fa2b66a6a266436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4dde6421ecc5800ca5e15b435454f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4206b964c1ee9b3b77994a5247b383f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3ea45d42a034f7dc267768a655ad6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04054e798f086dfd0a3574d6f986e803440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582240d5a6d9f77ae47cde9445614d61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486e84bb96b2efc252c795239f3228b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ee457237b5f7c9e3c16c37e86cc6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd6423ba859a17bc18789dda8d9589444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fed4e7769617918c5973e318cc415445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e36b095c5eeff4484caa88329a0fbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed896c0e5ddfdd8c551b886c2e88cf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f361a3f0de8eeabbfae8754aa746c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a34b525f8a2d6c530cc722b79057d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1c887a934d960e52f1ddfc897cd84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ec83a2165bb0b8cfabd347bbcbad4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab09f4c934700abb69d98bb7f5d435452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa6ad4bd02e3c99be0116b2dc48f1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b7e3fbf8cd431732780f5ba85e6f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02239085d99aed705e2564f159aef3b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aefdf0f7b05ca7c205f120975ba8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb9893cdc216f824dfbdfca11fb134457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73450513d58dec05fb56e8bcf7a7cf8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b2953719d81f415048b82dbfaf36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2880e2d9f491fc60f85d82256b1758460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357516414b81809928f948e22ed71664461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127daee809bc1135b4c3f1ddcf08cb1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce6a622f28f2e33a1d5f0d4dc7c97f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bb8bfde2d09aa960187568bc249f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a4e53482a883b5662fd37064eface465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802048a0f48ab041ad841e564bf095f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d3fd0412b6746da264d9a57515d48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa184015e70dd942519cf6977ab7b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca725b903430519b9bf0724e033293469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7d4437bd3e2f02f48b08181c95d5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97c7fa05e944e806a91fb6bafc700d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a2647e11e6df17bf47c58452fe31d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb181edfcd7388d536d471d7afb961473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ea9c885005b96cded94cef3e77b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cf5d2347ed076340bff846c41fcb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008194decdb2aa96c96b5c71b3a94777476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf49da3fe77daa0fa85ad3c65e615ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601451da324d219674049044d4dddf7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d5b4844f54b16e27664171e7f52ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21d54912337cc4719eb3f8056383bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f984360b1031cbfacbccbfe5a81ff1b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca2950652c1b262ab056a8b131c847482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb7552de07f151c49e1517677e038f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568879e0626502a205b863dc3b2138484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ced80a9cf012a9240699a90c49cd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce35ec2ca9ef5e3ce21f558a8a6b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094da0623c621bb343030cb089b4e14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf704bfa629d76eb893ffac27e4627488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e377b86b2076ae0b2c9c734f5678f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d0742d78da66b17c79c706441fb51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e530f91f6c4169dff6e96294b068ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc86516c04c621fa23850b01f889faf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275981e89c0fefe86a7b659c52eadf0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844408e97e40af5b510f59aed46f0cf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6838e557bbf676da183b3833e56a2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f5052d029d0ba46e2a0b0ab72f932496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6db8db138544e9a28a8ca9d9cc673497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70356864e1e6c714560fccd0c5a76fb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c1a428ed883e0c534748f30afe483499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a44645307ffdf0f62460607b9a6ffc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec987c5e3dbed846d89066455ae7a07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0115e23a5303475a98a09ab1f78a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09234f040c3a8dd2e2c507833d6e966e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a155a22e64ec12d86e7d323dbc066d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc8399e6c48397aa5ad2f9a951e97b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd555a40aba7e0812904ca300dd741506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08bdebc921e7e9910ec856ea42f6c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4380425868549124faea52f62a8fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966d86773fe639eb73b9c22dd7a1dd4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330186ddfcae9d783d8f18dacfa07b0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394fd458c51822bc160421284d9fa6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7a5c0aca1da26515f45d95c7e41a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee45e012ba4e7e1dc0afe9815f6a739513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7909be0caa4931caea0175cc0c4bad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9cc81a2ba064814fa400d1c4c7819515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e1e5ebe3b53828f45caaef536c919516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b85ca947f2e8279ce25c2578f6abf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f28e2342ac64382fbd7fe79737b90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005b5f23c0b1a5040559fcfaae1a8a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399906d27c2e034f4b2e580b2dacabd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa13881b532fa352ffbaa9bc8717fc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857552f62f116d792a1bc437b3c26a57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d13850480a2cc3afb5b5814d2108c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e2dae3f20923716a372cf6e4cc2b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac1cee522248388a3aedbe2c80bab2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfd011fcd084be513e94d5e6774481526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44832ccd03b6de46873099bfb5cd741b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252571d2a4672aa4c182ae337bb87f23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df9f4905dbbec84ab647e42dab8d19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a810646e33325f1ff52d878ad784e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26d6a9ad1c21fe9892b4120ff34bc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f0d91340027a4a9ba68cfdaba2d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc7be187622b193fb54b9e8e5d0d33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39528b9270d3af28377454defad588534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71fcc6bdd063eb03d01989392e02f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afac2af2ab5d08b713a43d21d46b26c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b963b6cdcd1a72fd1fff3cbf877a71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18063be6f475c99da9be6dc0a6a22914538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3869b77b02bdf9f1a6cbbdd320a1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea4893b69257fefb81534b1082ebc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897037840a377e67f32b36813bffda3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30573d6e5c8d01eba1741104372182cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394d60703dc83469cc8dea27306a9c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c798a570689bfd9a097eb7cb471bfe8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e7d3202d39895ad1aa96c20772176545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f8d544cb3baf5d0fc206f32d53ea4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897392558270302117a5df013702546547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acca23bb07f636526ce762b5b307ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7bb17e68c69701c7797fb50b1d7e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b2f498f27a507e25796f3db7071f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad204952bafe38c651015271f80e4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97a1b005d68b7c7ca67b69418d1e2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0530db05a44b798e742c81c569000553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2cd15a1e8ea01ac8c59f93f8d879f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2906dea028635b4bcf45efe7c60e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539011d3dcbaf77f878410b78925948c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3197df8e7fc18016d8efb4a9416e492557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9252b2807f5b999fdeadc9214c8b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967de0b56fa738d10924f58a5d7f84d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38195cca78c44e301c29ccc1994353560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bf091777a4c6cccd2de1cedcb7a8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1dd95e21449b6d8eb5098aedac62a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7e1e571dfcf3aca32a608c55199e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335f5ac0322aa4aba8e774b3e8218c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6b7c34f4dc373848999881635cddd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6c597c8d6693af8bb85f7f7726a52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450796af3c0eff11ff5cf9ec4be92520567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429fd1a441de38162ad78e26ec82f9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fce156be1e895847866016c781becd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943852ca1d6466f65c5f1d10f8f4c15b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5864adbc166317bff1683ddc15d145571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d147f8a6490dac6e6bc813ae48768ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d5f4eed068218c50c553b04ca8c10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568fd80663bf10d197f82501a2bbcde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67fc7c006c0f41b864d57dfb146e18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2aebb900e6c51a0343f1c0406ece0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8bbc99e73b12acaeaf36cfd8193bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b6df484e976205399af97e4d0578d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499b4b21ee2419f47ec013f6e8688a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbce019b7c1dff7085252603cdf280580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340738c037cb0a5dd26ef149643e64b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db7d5199d90f04afad2ba5aa7a6536582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd4dbf57caab9ca225f6f20b870c6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adb4993b93e9193954f09eef0156f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9ca34e73df07ff8fec511557fcdda585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110f4bc99eea4366d32388d441555cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905615a0b8e4ffac4f20705b53f99585587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb636c9949919590dc4b56d4f44d1277588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc30cc6294c6e8582bdbd56ba2c81bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f56144a6c101ee003fe588261ae24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c4d156eb75554c8e7b6cf08bc8832591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7579caed1ddba1756ba3fc6f9de56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ced475c768776de776724c8bc74ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b3d8d357389e058ca20b92ee1f613594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61704c403ea2ac35519a6c2078a35a37595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73207791a96426ecf3f968c8694c047596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b078a4aeb6dc7f94ff0a600b25279f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a2e490b0b68a8b260b1fbdfca9d7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80000c7987e40cfb2094be3d798f2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315929bc03ec46a095e649aacc195f5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f18b13378f13e7825ce1aa8a9ec58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363e7655bb91e889b4500b1f341cd19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570e885fb1f25ad5a3584833b7ed8fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6d26ee0d92f64e7206a65a30582ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f917685b210eda51136b5e57a5e36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72ae13dfc1d37e7239551cfb319260606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d879131b9d322c7ba169eab1982e28e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3319e5f695e5e3a2550b35e67618a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe06996d8df85ae804b8e4f988f360609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452c85b5c585ee382c0103738be5656610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee3a64bb8f64c12053b9634a22ad7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307a0f6bbd338e848e42a29ac3284a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050e0ebd3a008984381fcf814e3b10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf9d227e14e2f478225f8ed5563e27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7eca6bc2f9be3db91b0914646b918615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937aa0b63ec82a285cb5f1da4c90a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782786ff7808a9bb3aa5825253de8d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aacc2abdee1c12a20fc01ace897bd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aba79d5bd287345ef5b5f9ae6389a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca095895f9ef2250ffcaa3d3b5edbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801fa53a41ca9b9171578a241293341621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921bbe1a064cc17cf6e2577c63b7cff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d752495b43fde4a2016617b398bebe2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b469fe7a88fcb3ae9bef2f0a7bdc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f22bf9fc97f34fa4780b63d4ba6e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94ceaceff405d982434f4145acaadd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb961a8021be7117adad124f717f22b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afda19f90c0aa05d86040b7c76add77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9644571868baa3d53db774a9721275d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db96d7482dd03c06ad89bdba45d35d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3092ba269afdb5c09a0120fd6ce755f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d493c4518e17070867f5ae74bf2cb5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233ce86d1d76df070c506809ce13248633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190af43c581bdaf4fb99e2ab30b7998634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97388f20efb06b2a8c48cab2196f7bd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fffcad96e5853213da5154fb58d630636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b3b673f654dba11ce7296e2d83486637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61887d042bb52fb07dd58b0cde4f1ec1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b59c3483ebf0ca7c48f63dc56fffe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f1f65ec5b07cca7a7f6fcae545ac7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fb8dd8eb6e4220b5e44e635d53644641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f14cc510fdbe97fa71b776fa727ad6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ea90d2f97efc25040ddf1c81f07b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b88d80907efa22ab6f4e9e343053a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c122b75dcb56f89addc127f7c466f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b229616882bde7801a5401be6e279646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0b94e89e4123bb408c4766a271e33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e2b5285d65c6a91950ffc583401d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935316d45c481bb221fadbf0f329a451649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbea0757324d65b0a6749292fe3c84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462241cfaac7c5d39a43221b54e9a468651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57676d1c0a403b70b18f43a41c529a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce8a02f84cbd54331e4af47867f19a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf5786512bbdcd2bcc4fec8ce56936654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d1110e23f5f30aeb2078a23a3dbe2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7333472dc29642083986d6113135b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020e7ad51de887e513e0127733795b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46a46963c7bdd548a1f0064fda7087658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2b023b26daaad996e28ea8764834a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bac6c69282115f1aa41de9618edc0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b4754f5ee13b524960fb95f71ca2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741129edab4e2a4c34506ff0f7d9cd04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24166caff1197584bb208873ce9dd67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ea7ea341e7cebdcfbac34a8467c88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf6987a6022bf15eecd618038b728c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11a169f3b42ec2e77a30962395252f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200d50874f74fe493efec804bf7f58a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75343a8c704bdf9f4df125e0b3f38561668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a29c94384b734dc0c78f4f827aa89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3efbe8a0821aa7de97d5554bf5ec73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736d6937e6403fb12fb9d741c93f742671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d85d72f8a7321f454fd1bf23f12a40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128e620c7cc8d4440751551fab1f91a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e3db42bd670f240313651aaa6c51a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f58df8c64cf6e81ea2f6745b2414f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2773ced39c77b3490f4a78e11ca65be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e592f2d4fd50bb664a9bb6ea77ad0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5a7162e6ab1d635b800d03535e14b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb4f13183e01a30723d475b78ff706679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03933fecd42ed7da5617ccc44f4b31f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec462f2c1f2cfd90f4d6ab26bc6818c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983fe414fdf183b5aeab5d9deaa6c02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321bc8aea1d60a0029165308990aaf4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e6274d3900b0cd4706a5339027e7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2adf9f1def8ae400e0262efef6f7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52cc69e544a8d09069affe677f03a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ca8b86fadbccc214335bc3143044687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19a9397191f0d6b11653bf6074d4b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6e8b2125e9cf5f4073515f68057a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ecb2f9814be8e46cad15d919d49c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d68db342d162f6a669d342811a737a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aac43bcce6a4ce1894b86c11f69109692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0347e94719a2d8fbcb0a48d4c022b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e4ea47ed8caf5a487915e32a69229694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fdb5dfe29ec29009219c3c903777e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6c21141373651ed39d3004c54ee43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77603fc0ddab25c985ecd1586b36a6c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70707dc08c0f8eb522a07bb918a726ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623da9a08017f63482072d00ad98b1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1126792adce08ecf16702b774274557700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f5cd6d9e669a4bce7308fbc579b0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46ffb9869b1751b7337d7baa7f1571702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d28881f131b5c5cf39d061f87229b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29d7972fb5030a75590dc42b762cc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de66f5f822d473683ddd6fab4e95d5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089cc31eee317cd13c949c5f3aab09a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5055389bcc9763824faa751d6e893707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11a225b830e57274247903eade2426708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc3889e6e9ffdb05971b5ab95eac17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084d35bdb93314aaab37711a3d3ebe5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee2a98b268f8ba8f126ba2a095927a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0ebb74685e2ad86730e0e13485ff9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30de78756e2e1648671764548ac7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b04f6be92cd61fb764d75c441d50c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84805d38b18fef1b63e76481c085bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26f09f84d72d8f2ade7d782030588e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57875f7dcd0d65f15cefdba271cb3b65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560de044c98cc6107fb6e7c3dfc3a05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88087981f47b5fcf000d81e5bb8fcb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36e83ed3c66c289f7a77bd4295eeba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651de953fe7e0957f521ad8936ff1d9f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19dc7b6c3b3b0b804fadc3351a2f4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efee0e7f098ed5cc79f9d4fa44ddde723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc63e6dba04999614af6ee60b0fd3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffef7a62cb9d874b3cd7c330332bf18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bb826a02ac56414c33472b437c0c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0bf7400be6374650608dffcd269ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0f8c3c2442cbb73ed18fa934d8b4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878b18a2bdf468d7273ba2905f69a86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183030d6e5ef045c8acfb04abe393192730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d69293fc1ba4987a4f6e0ff2861cbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115c0ba5a6ebb8fffb462386a4d0fb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39360c5eba3205a89df3ef17a5c12acb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c9ef1b01260a63e31d59f125f31c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09afbd7bf22c106eacc60271ee0a05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4e2c09e1f758196cba59d7aad6b3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd5884d2aef292b7df1cd4626da733737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883619997d01a05e4959d79688f7d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a47b159f9c49c89eac9049c1c61780739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116205bf131c63ea939efb05518e7a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aff600ce5168d5c3ca823bb2248bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6182095c5d28e2b11ede539476b3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc856b86934b16f0a7d85f9b29c3a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4021e1ea9b997dc5d730ee458f2b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eadf2771991f302ce1bb6c8f89b81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0164f8fcd45dcd02f1b06f5257c26e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f067bcce883bf883b700febb72703747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f903bb51a40879c92e87e5a71fcb002748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835234a28ee676f6f2ddb8894594164749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39d7510d567a9fbf1fe1167874066a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dde17444697766bd7f16b30692e337751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2af7d1bc7ea77c15c1384829c0275752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7ca41baa66a9598c7c42e6a9d22ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b551d356ab50a099f0e0f8960484e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d140d0529e96238fdc62763886483755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696136d4c645a7ac7e306fb2aa5d81f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41e735f425b235c7bb1d856f649746757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee1e70bd13d2b947222ffe6a9b2d55758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f7dedee89fd7225cb11d4054e6d59759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63649a7a9e94edcf45d1ea607b6d678760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbf7f762ae170e29f09751206dd66f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647fa0f8f119baaa0ee9db16dd19332762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64de4725814570336d94e4841dcb55763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feb8e1e75f9b4d76ba14618c2b7fce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2b10a8b58f8eb0e370d7fcb508f80765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bb5ef328da8a8b339f879e7ac7423766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3a28645831af78f7576cfd471c1bb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682486dd078fff23c859b949e2c41ba768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a62cba13236dd17432ba2b41f0c26a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413ba28c3bdae9c35b1e7ee6a5481ef770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0538edc3396758682c9eee1097d3f7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2de13c1a611b6bc40254fb25f90b00772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3321e9fc587d6c1b86d82087bf839b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a21da59a8f518ed3e7c95fb357b7dc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa5e2b794fc186f9972ac52e66ee3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ce93da79e74936c685902766b6d41776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae661208a0c4a259bbbce6b2ebc3da62777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8a59b80aa1505af2620e756c9d13c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109290ddae7933c64716c7e314dbcd51779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14923213529592a089350f1f92d103d1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842381bb02d048679f9a0f7551b94834781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfa7c315862eed6e4dc687f785b8bc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14bb2cd28cdb54ff6536e02e34dddc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c8058e22e59087e9ea64ec9514769784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74c1d57462c6f8214fa136f54dc283785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4a089f2264c13d50e4490468d43ed786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f46d77ba21ff38cc5f90335b93d90787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde6e7328fe60a303c0fc876b8528d5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90a2eae7a3b2f4de4ea205f6908a0d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4127588ca5d20bbd40ca13b7840329790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7109ab9b734210c3fd1147e37d3a9b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0920ec9ef9a771f3432cd53226255e9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538b1d65c68ea0857c3595aa6a6d935793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4fa9515f62ffa384c6b8d9e0873d7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3eccd4393c8e4865d9b89e89d888b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eca013a96f063cc806e80d92b4a8b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff7b786cda05b564b871d4e05264a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a535ee5a13fc055187740535b967abb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e2aa4973acaec908c92bfe146cc9b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab04b682193af8b479fb39e0badb8b4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8f9cca6df4966b99597ce46080148801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9a555e80b1394937dd9fcaaa63bc0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558e3df1f2e706006447ada88193a2e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bc3930c96bf5e52beffc720efec35804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd46e6f4c4f3ae4fcb51a6b7e25c11805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692e2dfd94ee3ed07ce3e333c4a32f5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de3f041845216d500cff0882efc58a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0451f104e683ba660281f51e3036952808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7314e2dafba3e72584a7eb1f19ecb04809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efb9e33f44c9046c052888db8f2a29810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ead62edc8f756dcd7657958d53154811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7052050d3e963c0f23d51494d0ea17812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a863d2cdc95b97f56a2f05efa8b5c75813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b623ca9ac3c730cd18c138899828f0d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97266245c754570340f06b1a8758f478815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd58669a89e032340348e6324497142816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6a470e8f8ba57ae93b17588cf7707817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb258f550ec16f34436a993d5aa368041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed70b007278b0573f07da66bde4d702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffff5e65f1d5a2ef978626d99decc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2468dbbf3cc521f841b5f7cc2bfaa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d8ef6fdfc7e36a86950f7d3e217c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f82aecb66d92343127687f69ca201c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbc1730ff6cf484215a29eff339a257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da50f4aa540cf37d94faf639c17333e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2515efd6cec81b6d271873e844d5b859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe58dd9834f24c11016483cba8c2e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857111abd0a36985398b547cd6ab5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55003d7db4bf4a1e09ff2047cfc262e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b3fcae144f083bc7805ad208af83213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e74709e2c6780a2d6256125f3bd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9677e1381bc96d0ca2666d3408f59ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc14944bb932a34ec4369c506b3b8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d3b9cb92a9aacfb04d87b7994c23317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa35a25cd477ac51926e56534640d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b1218efa468488aa071871df9fdcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89015fdae7a24becedbd1f57d588995c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a90fe3a3a1e8640be1d7d27d0319621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68d5c891ca6fefb3a0720cb5dc4cf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6f58ec4533bdc9e129b8b66356c6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c2ae06140968da638a9a1f49235e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498a79c4f00b9ea1e097924017c61e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72d3b51d612e4a20f88a94c520f8f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a7628d4f2b095e549a682ada9492227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c22b491242247d6ad5fd4576596bc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c634cedace746d97f3e87188137c0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dedd6e345374672e9fec8c6d681c6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef9e23fb18e6e9cb4f38869c51db2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9855890bb0c8abbcd8f123da7458bfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c37e204e1884894c09bee3c2d30033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d7662bb46a75689842166b9a1cb2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818bdfb44602846302617a2e02da0dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c004e837eb3653716bb3b239994ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf266f09b12557d680101e24eb7ab86c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1afd64be051debfd98b0c0244af5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865566dbe33709acfdaa82b3bd5ff2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4312e4d51199e527a8782f13aadaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929cd76945cfb27d475ab5c24ba155441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9c4299fb202b37645d15e143b9c1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece88ef15335bda3302dfaabc2ace84743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578cae9d7ba071e3fe5ef6f49c3af8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32f648bf4f548eff9a5f0fac2d116545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffe5632099e739bcd2c93a6f4409f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2742ca840c4be0cd0fcc2841ad82147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23eba444c288a2d76bae84e3b801da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8c5abef688479052bced21202d9fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6511bd6d414f424c71b2916fb5d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a5a1b5b98a3fb699233d97551267751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67591e31cbb006a54b00b2cfd803ab8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856c3b4ec14c3339f90cebd94f21c7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d84f1f3ab2d1b200f4177aa0192e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4bdd28c7475b08d760ee2a335daf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392aecc6129582134acbcfbdbb73d32a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e646b70bb5afad0cdb197fffca4a1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79f7e5c037bbe46df014a363536b2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bf1eb0140f25b5df30fd7d5cc4f3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d79cf1fa583db997d43d1c2d26fae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae37b4b9865e0300d6aa878931443261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a13481761eeb443951b72dc00042b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4802250d53a80ac5c038e0ff492379563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfabf93787996fdc50b6134c250a9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8401e1f5c9c06a718434501b03e14465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bb1e230fc706cd91b28607874826366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad73c3a5ec9bd3a50483c6e6b12137e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83e1c1154752022a68d6905ea5ff2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aec6a4525a9b5dd6f6f3cff87a2ea069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fab6e4f9eba4ae2da4514c39e6f7b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959334e7611dc18b4ddc355e51a67f2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98de1c1a860a7576b153005f52de97572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3beae310ee6ad2fe5d4c0f57b167f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa82a6600d24bbca7fb1aee10c456a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a54c8a541593fdecaa1fac856eb6a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01616af0e211be15f6a8ca0dd2c7af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26498066c51734f882d862ade2130477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272026f288a467f9c2ce92d4ffa70ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0cd59b68223c698018ecb4983ec7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa435ec1d5406788fae7b20d17dfc2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df550ac9bd59937796248af02a239881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececb4b4493b6fec79c76bbf172b813582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eff9793c0ee1ab3cf5e71a38d262a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf5767b9944d0b447bf8c966c40e1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec16dd5e58591156106fac5cde796685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac273a800f0a69b9774ac28b9c0f8c9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ced8270f6b498f5d6ab167ffed76f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9c1e08488d0fe297ed760c41ca9ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76787c8526d07c3d2c0d73b810ff7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce954d5a2b11808c2499c7026726b95990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98a3b4b15a2aca9f132cbb954547f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1addffb775f928cc75cb9cbf5291a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a2ee2af5f0af3aadea48e470a7b0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa58c817997e02df561fb7da817392494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8545d4558c41a15521473674aa002595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09480bee3864d899ec4cd5af35ecaedd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf3133232fe3c03c3ef0cda352391497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeafdd7721ce853382fb20e94c75a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448110504842745f49fa99e892c0c9e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28583404dd297de4b401d7c30ca5de15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905abf3cf4fc43dcfe8678d73151c0e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb0f4c26cee2696c72339921331712102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479030694169c7fbdc39b3801068338d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362fee043aa0e71dc45759edc94f8bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1d72d4e93985e6148ee57e0e585b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaaf1b372d59be176705c4dfd4a9c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bd2b865641a658d920b68ed241146107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404b4eea0269a6d679d824b039eda43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0bbe58abf5cd6039941d5d1268ddc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254aa8887ed224fa86c876de81fee5e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040caf4d0a406de666e0ed783f074dc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4acb09e0907eb836c2d983ac18bcc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270162440ed2d3c0014f8bf4af74fbb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9cee8df91554d5ed062ee02c64f21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1371e9ed48e3b8b359cfe2b1d711a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9dd72b6d75a86a2da2b543558bbc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa548195d4479fbecfbe2c42b520e06c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c64e798ecc920b88c60fbd312bd56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525ed56543e6346a15cbd583b92a055119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf50f2d6c53f44e18e93e9d2b8c9b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af134e6cf63e78f33069d19f00c45e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ff5adeb58c5287000591e54a00729122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b91ced40639abdbe67b6f3554701c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092e0cdbee90fa14cda39a3e5ab87bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144e558bfeef9c0817c973a6a9cbd85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bdc6c53f3ed64cc5b1e57ee7612a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93884584ba1cef04d3f9442c0c56c7a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b6af8e848058af3eb873887fa55a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bd4d50ef3b5d14e24f3dc0579c8f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a69cabc2c8b94ea1c8a66dc2907ddd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5b9112dd8536d334323af3cfd15c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d242f1a312f12a89609d62ec071f660132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572a2d127db3b9c330394081cc9385b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf2b982becca4469badde5c8829d75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dd2d76500bd5775f21639603da0aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dde5b6b5013e0b6ffb5d163d41f7d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc050a4444a161c5044effa80d836ead137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5dae0f1ce88ae8f35ecd10f255a9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c128d29bcf0d3458cced456633e72ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36150ebbe8f164e0298b5c1f53f16f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733130807a99f6e4b1b74064d8e2336f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596caa992a848a26e0c837eefc0c7e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca62f7876714d62bff87706b9a8820143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650a643920043d04f7e6ed5cbb9126a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198f1af838ce0c221853d6953c4d823145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea86e5419973080fad3539eea03e724146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f1fb0511c8bb6050cd0d0f57a4456147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29aa55816183cfe6d0e08e2faf8be0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7d246315f18f204e1a7b5828a2d68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b8b9a2563b96d143631ee23aa5b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe454ea695a052cbe06c8a8b2762e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4ae1bcba3050274add70aba7037fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814caab6dd5ba3237641c832c4ac3725153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd8322c8bbe377133ff24a2df61480154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc50cf296ae0e5f9f11f968b543c728155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cfe784cc0a72a07b3476bcd233b53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a1b3a7da9c71766e33211c60fc7c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03864d2f2bb6d101e72a6b18a43c049d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45b7ee88136dd4166e1667797c80f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45a34822cef6ff662aa297b735569e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2ae936ca1ed284878fd7c179e4369161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107da81f123383ea1fab9f589c866aa9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6c3334b619acb1d81392151726121163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09056abc0167170c8c2d52e80416a6e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4a2adb28085e0f6a0983553affa68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875fe1bc05e216d17899ecdb0bb7636166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2b3ea091a78d89b784dbf5bdab20c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeb94743774f36533325088599c0f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835f9f02ac99d409d0978a78df1e7a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1392ddda4e4fb08209baebe7e9b39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcaefa9a28d8776ac8bc139e2af2d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff0c0798d34ce025c1c97e6829f250172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac897e762ee6f0a71d9322b85f0f5f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d7027589d166b5686141dacac5e2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c56d3c7b4e20613f8c33123b2bbc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5532438fd05ca156f64f903618fc80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daf287c0ab049dfeab5c6a1ee87ee2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b4a681ce75dc2d5ee2e249eeb7a01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aa679dec95c1153761ec35bdae113179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f064927bf25c879607bacf9f92c4402180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff3664eeeb8b9f2d17ddeed183283c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d963214d9317be39b017f169ddd1fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce706d646a3c4505ebacb392a2b45a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9d64e5782652ea47f749da5ee57ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d5381f9bb02152af87599c2108ac5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f62e6affc4664a92de85ecbc49902186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e42b67c84b70e06446a4ee3e213164187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a79f62b1364119dddf5c2f80ddd424188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d7822eb7971921487a9b9f9dd87a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a628393a0da0932b42f1ae80b27ea2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8390786689713544cc23631a2187c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8bf738947412d9b1c8ffda9b99b90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f8a85ac459bd99a42b18a656c6ca6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33041f959d78ef62262eafcb87251484194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7425a8b77fdcbdf4b0ed09435a5472195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fdbcbbbb36c4b82871163cb555c91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e57bf80044a6602ee99156e51fabe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885cba68375c6541fad0117fe306bd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda934ce5a98c696cc34887770644be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442de71da941bdfb7eefb7c19dd196e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6ad8e5c47630bd436f3d1f1b74aba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23719ab0493c0df486102ed6d6827b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fd4495658bf924c4605898a0cc3f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5455884d62e246bf92fcc47819a13ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370f3384601e514a75af5a136a1910a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a28bfd7166f3060b26c440640cec7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6340773d768c433a2916aba1b8a4c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538e8c5b6961f6a92155f1ec0b3e243208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738361173ff6f8bfff6348b1477c507209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddab8d39bdc616aefd908072701b5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cdc979b544b31df574c80d1f2fa1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec02ec46a73c0e7ce12aadb07df3a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b14b55da4c284060498b5485336b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056629a384c89c65c14163df682afbcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ff749776ed987412ff8641b0ad592215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440af167d9b718aa35f0dd184a45fb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc36bcecc68ed69add8b62281376f60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500a84c9e13321016dd54644ad4c836218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57c3d63b3a50054079c743c8d672c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbd637f99204ea575ad67bfc94217b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71378b7333f8a6e06d6de5e909eb84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e72c9df00cf27e9c8c301111687f4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2b8c6bfeb90d41cb0789798f6e550223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3826304f6a56bd702a805b497296e20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4321784d8f0074f86b21c006d7278225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0c6dbef90cc3e7bc415df7451d326226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a2d41831af0485d26161982288539227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79193e12946d84e2ee3857b8e5a4a9b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe239037ef3d2d20197f87803b1e029b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c9607e4979e02887a41b18d1a3b5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ea27f724c955b88c61a6bf3f17ca8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60669d90988c165c2d08a9fbd2e562a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019c06b40d8976a388e44c8c1b17555233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b42fa5c7051bfb44820ca8f8e9495234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d86f035519d29360389eb43ccc5fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d027c7c3aacfd13402876e1e79577b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031f07ac122d04939bc9b7e80bbf8b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46858fdf5b88e700d962e8c8b34e050238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03217cb85537bddc0e0c184197ece5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba85eda5742c834fd681a7809c8722240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6e8298cc2bae601213ddc5b962432241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ccfae9802fcd6247d85a7c01fe81b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7d03b4576d6f381a3ac06c8dcfb02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5e602ae15134892a546825231d7a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dd4898e3635caae9180272628b864245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf6d5c9f47ea5a7779c6b0138ea69b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934aaf7622103f1059284d125afdbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d38fc4757e2403e8da47368350529248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502627f6b2b8564630186d6ac7e7e37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b06f072f3033da0eb2bf75357c6af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5b73db8d6e1d2516840e5391edc83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdf60290a2c1ecce426b99e0be4c66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db057a91d7f553aa39823690a8b6b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4269adf8058e3321aac1f3c79ffa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa0dac7be4136c497d0641f27ca23a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f5296875419a4c6338b85bdcb829d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92adfe93563be46961a793e91d023dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba358aec5bb8411ee586400571437532258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e2186c6b184b9928a8ff9680205ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078a6b5e7ff9021a78e783163ef3b4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e39a61238e3a842eae688fd7752c7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582296fc96d622fc196a2408069b2b7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1a3ddbd77aa01d8ddffb0a305d592263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d659626dfbf7b74a32f6cc61150bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53ef2edba154fa519a4d15ed888c6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169fbefdcf8ef584c1429b418035458266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0559e4c80e973c5d1a5bee15d04b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ec7d47133dc137bb56fb093ac740f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dfd2f3d1cb9714ae4dc07dce10255269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3cf6974114ffc16d35debf00fa90d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b726aff6ab01bdefe311f578d09409271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f801cf9a6661c26f12589eb8c2d03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9249a207c6f3e84f1877cfd48810228273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cc76a15067adc3ec903f3995cb112274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4b6cb0f0068addf74e3dbbe6f52b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb7d8eb7a95cb5876bea0fa8b8235e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b1daa85263711774fad2dd1b8a141277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ff21165c076c7ef714e6abdcf2dc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96bb9e4ef133586b6799b2615cd454279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14274499434d63b2413d019142e3f171280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19f130d8f879326d3d088ab1d96f7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dee94705535f2cabcacd9d1c40d914282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d6d4f4bfe04129f841e98b5eb4f94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075987a74997ab4531c97076726fabd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659dd58382488df08d68b50df4afcf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772261e8828db4e9b2660d2c2b67b6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f9385c39cd0df0918f3e0f33dc24a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dd5186322b691e59b9ad01043ab75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c55b2ee1566f9916ec3abcd0f8231f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316326ed3005dba3aff54228f2206f9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286adaf17f5bbbd4dd35a3bda3123ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72578d0cd44bae867649f50c1c56982292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69560dc8564ff1fdc7fe334c85767a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7320c9f34ff2d3bcb37b35b47bbf4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833406718f5e225daf8737ca7b2356b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b54618c207935e657f03795b6189a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daab678f7eceb5528027a5ec13bb65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894df5adecb4f06d8eb0a506b62ad91f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c0cb70bc75acea49f85623715d234299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa03f39e5ed9bb96f796588c7967e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb9ee28e650a79836e5d7034f3c26c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c4fd2445e4fe006ac572e89ca517d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf2f14aabd9b61019d88292ad501f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405f7e1fa334805c8514b8ff38a0838304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcea490ec45f5cb69130602261a6291305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbf2ee252978d2b72ebc161459ca83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309bbca891e7021d5d1a3e122062787307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1e0bdc55340d950fa1c70b35f98d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d54c5f6ca67316dd416dda7b1bd8fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee06d1de12a1204a3c7bd2832995e6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c711874fc799bce43aca304eb54dd67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407039546ce1c0124301921f3fa8318312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852768659393d62dff5899e1dac40f46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5900ae78bcb3621963934386b3e2d85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af676d25378fb73ee89d4c8e6605bd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2231be1d4b69c98d6b257743e261b10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba8b02c50e8c45b5ec62d53536768a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dcfd02d9c9cad5525a299e12ce272318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a41b8a234aa42aac4a36b287cfe8fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a881ee084b7d96ba4f91e50510294d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c35e72a1668f1e73c278e3b9a08896321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daf64b94696bc943e9574fda819a1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b3856ad3034fd09ff5f450a2cab2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289fd66f243ccc9f37bf827499f59cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82a47731f5ee92e21bd0860645b1ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea35dce7ad6b2aa8b8497dc44096822326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac2f11691354e0460a5cbc41bc4d50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ba296c09a374d0aa731f0d2606493328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc52f78606477328611a707ccf0f50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaf36b6120c1b6c2b403ee40f3cf4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb057219ad71108f88e9125ef963a32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa51d7c303a02b0beedaa20e65f2650332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be6df6e1d93b9ce91c41c2f7cdf257333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec5c26028d3d17c99219af8f6402dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8deb88409b1ea038b234afa766fbc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee93782ff9702cee9db2a458fa7e87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f4e0c3eb66c49db1d384ab445b11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa2ecc79e85e269e9c11825fbd40ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dddd696c4519c10052753e7c17fce4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dee8b597deba243de6cf9d1138d68c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0aa983debb296d2d89b72b7daf51d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382012127a18c952a2a6632da4c9b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd92bf3fcd11908d344cb16f6550bf9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd31027628722302c93fc1ba4fb006344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667baedc3e9a87c59f7cd97944bab55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81084cd9b2ab96d14a50f05cf76ede94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0698bd7e6e9c2ebe3cc044d47159f04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b68e9e11f542d834f49f245acbd5eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcaf0ecfe10302b2a9387de0265b43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e6e91e09e2edc11bebfc0618c38f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a731b074465982a9d53db783ca353351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3ece22b8d4a6cd6c27cb46cfb8e86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79181e54a70a74b4ae8953c288adf89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a4de451f513cf626f1b584539a1b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339d3279a06eb9ce41ee74b1430aef5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471e35693a28932fa0f61a2933d94c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9d29f14ac9f73704c250d585f07b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f253f6c6c5ea00de8f034ab7b6a027358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dee8ea0c9e8a9c2c1efd4380ffca2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14f75ce7307dffce262a74d42df6c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed784067786e70e469ab59351248d5fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fd6f852585d0a3b43b59065c892e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e4085d53274a495201dc8a1527579363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b087c89681d80c3a1994052083735b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b931c83506cc545f180a9e0f33e63f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73ffd371b9fc26919712d77756b06a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91786e9a99f07e0e5990ba562c008735367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67550962e59b3d38c5381c4bbda047368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb17203ffd1554f071f5669f9112605369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e326769f5cec1cc6388596f2b00ef5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ffd5893c470b60a9e4a0fc831aaf3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed43139fce8475d25a32ef0241c5c65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4875e94ef0aa4f7b485598b9ebe125373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b18273bfb093517e4fb25492d6d0e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74950dc17d09288464f90b519e5ef27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6a1a4bed75e807e398704471c0501376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816339df2343bdd6e1651b8b81b34962377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5102f3eb6b8303c280054da6f4d1a2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e956ea3ea51c4906dd06f621a5bbc1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35be6f8faf1d6df598dfc4ae6fe4d90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a25efff7e7676aa65e695b492fb758381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a873fa839f5b6c514027c429ef699382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a51811b208566e3f0a40784776109383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e884035a1f565f30483a268be5e75c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e1549d5c20bf478e532c0913d649385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6a73a5fd18346454fd324942f61fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f1b8573311f25741851a14e176eaf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547da032e97b4b1e3973f4a1d6c2f699388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3303217443f67618319279d6a48e779389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e224125aaadaabb75c8e2ea0f447e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959a22d9541b67175582ce1707051b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07b4e28da253d0b3229b8dd064bf66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cf89be8ad8340dc492d21941ec24c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555b711330b593fb18a13b1ba21f8de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d92c0adfa3a15f3a330ca6d3c8424395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318f94ccecd181412785e34ecc8bb52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe03dda60499f1984ed4f7a55c8b34b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58724ce9f809c0654f3686c9ef0803e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e644babb3003abad755055185ac67d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b130a4b6fd0ad4226a8736e7609dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391c8ac1365e46a3ad068bbc34060f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5e1e7c432d430ce5fcffaabe2e842402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452195cc389ea3c8147870412dfbdc54403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5de26953b60a13c5cacf3d4314c474404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d89b36f10ea74b77dd04fb00f18b81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553fd77d924c90c34f36cca6404b5cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d35bc690b16d623bdc5b3273777779407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6c39365b36f42e4b3732d49123162408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef04b90bc25a75ef7e2fa2f773c6e63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5f7e543ef2cdd9324e69d74af2916410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b352e6ae23963af3a8ede37bb5965d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505f6b9e50edefd0fc02c52c3d65d85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b78a50572695adf7bcaf383de5c380413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f59652edcd9d69d0f0731e53aed6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aec3b1f31d55b63ade6da0bdbf3d3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc4d6891254bbe0364ff1578fdd2e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ee803defcf85e95853481f22ba50b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8c0f65fa73bce664ca75adf386838418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83a6e31ceb2e87bf8fc253a802686a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36baaa81f6adb1230c7c3468895366a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c44c4f29345792a103b29ac41ec01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4864a0b5cf5f51afc4f9c80e4fb0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c1cff981afc5d76d3c0cab4998096423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907b72cc71e3b44a03717facc832776424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f73993b4b662648bdd3bc855186d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b88d7f11c2f6222a4b65af1f65d59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09167e155955354cb73a67e1af5ebb9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892b1d6f58c1237761b14944f57dc38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdc25cea4dc1caeacf4aa2c7462108429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc1bccb7c92d63d7fab0c4aa26354430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d22926087af1746a3f41301222377f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a354c6c95bb2eaf24ddcc3055b86578432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748216acfb5ad3d5e83858d452daf9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fd891f3fa86a455560e6dbc1e3c15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c28db794af8be995a503bc50781222435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3a2fe506bf9994daf8dee9a119e04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba3fede80f0a04b88b8d9fb55f04c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c7a6b78c806f967e0d37aa56e1f43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f471d58f3d63d59df059feb877b133439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86445c1e83580dd47514a3f47be99cd1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc89717ec052929cee8521ea9b73c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1b742dbf2d1210ce22b6461e2a531442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d67756a7784a3622b105b64f5a3efc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af614c15e4b0fef41cdb41a139e27229444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f16f662018badea3bfc4f9372b2a82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbbb428b615bf1b40334d2f10e352d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce23f72d4636c064b08be66db4caf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92241c07ea68a70235412035a35745d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbf8cb80cbdfae077969a6458165fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c8ea7a19859a6b3c7c6ed5d131f93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b4f8182ae4d3505f3b800b3c6c699451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb9a920e7fb8cbb7d71393c97b765a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e071d1abbb3b8058a6425a8fd793882453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05bc5b6663b85e5d55cae3049ede49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caabeca9c2c4c8c3dcc3a38865766cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340528e46cd331789d4de726a1b607f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493e03599b6c9a67947909afe6e0b66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1b0ebd021dfe83b42622cf6b989e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caa89aea3bfe04dfe2ec3aad87f5bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b579129a2a6734c245e40ea2c73e8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1b9737f6496935367a63d91baba7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af038c6f0890086a74551334c7325a55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69239ff760347cf39de5d0a23d0436c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd184b1c8823ca79c7a6e80f51fb068e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6920e04e170f48079d9dc46d37db1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965557349b26d620d3b684b8550ab70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4acd7d4f71e8097f1f01af5dfc8d2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9931d4ef5ae09e92f5da65a805748c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562e009516dc7d40d5ebf9af131dece469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a9a9d715f196aa1fc82bc97522b8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd05c0e83c79f061386800f1393573471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f860bd87c92f96e4b89d850e788b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95906388ad763c217d13380f0cbb7441473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98278d92242eb2f5cc9f8c94e9b6a1d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af91ca46b1aa7ae7adc43b13ed58c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565d4c117b00a83c8a19a96cf595475476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a80174e2f393d21e80459fff09298477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf6ed53e25443ac74d983dba5dcce4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32428c9e5915fe2606dc8042d5c1ddb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20e0a07b7cc623684796c4747241c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fcf6f0d91a68a55e2ed880f76d913481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404a4b660fd8e2487b596d3ecd76831482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a98e46336b17fb92d0352a25c2b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013ece25cca2bfdcdd7b2ff67e88191484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409b584234de396a8776d154f8dc5aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad4bf4c02f0f48d549ea496fa1a2f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd929d7a729f4ebc6b136dd9159017f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0d8d66e406da99a7772bd7cd61075488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f65f52741cdc17286ce73f800dd41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2a55cc68ea433daab9dda5c4b762a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00cd0157ccf1e8bbbb5be50184717b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1963b33af710d814e9ca12be57ed5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a470bda796b04c5a9f9b69bddd59e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fb267d0b45cb1c62134372a4acf23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279934f0640593f8e40592beaacb62d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b88fa415adb6a479806ca911bb2da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372de7bcb5537845a7a2f9b5fa3e867c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbc488ead83432a8d7679cfe7790a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991503bf2871b5c87ed91a1bc8c1b18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff40e1bb476b155d6bf31098ad0550500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08441a9cdb5fc8f9497f714873867fdf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331beb9d7daa1e222000d335ea9a1fef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae844d162bd1bfb3c2279e108acc063d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f04f219a9a3c07f3d9dae91593e48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218e3123753c7267a10eb8a163a0961505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc87f72c3047c09e4882aa04e905f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed1e281791cbb5735e426b7aa28d34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6ea5151da030cb3ac6ebe69c2bbc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489de57b2e35d03802cb301f07e99d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489adb89e6eb861f8c1a14a638db8690510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b45227897c28513a93363160924f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e06d04ab2ca8076e3d4a279c099dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7be4e02003f170b147378028cab70d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef34aa04fcb07330c1c11d8fe7d8f02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082254dd52ddef20d1a3ab5089918c3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae785e9f93ba468b8c751a7d40872bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0eb2cc905df64b1fd5f975330420a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548182e66917c286843d8908155dcdd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2827a69196a192bea9850cb16ca11d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f46dfa5f4c91d42922c78f085bbab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382048d09d7d9d39fba9e2c29604722f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830c13d1f02f5b622a35a4cc0043bde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce88ed5b57a47a2fb4fb88a43f47c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54621c0a4a67ba6877c57796a6f985db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09abe2db52730b2feaf5666cd4e112525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f684512d32ea1c0ef29a778d94321526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a9674143602734f242a1fde168fa0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bcd9e164416b46a396e4581032352528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0fe48de8b16157169da04e4ea1ba9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e79f002ef60c19a5847e364cb80487530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1857375976070589e49deb3ffce5dda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dae8b7220d5ac3a14358c1c0e3358532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08bd8aa245e172a4bfd3315bcc79dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243352b360426750bda782a3485c490534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fb134ad6527c7390cc9e53ce2cc74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897e2578f2f087d8ac88b292a5d2723536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725d854e3c773731f920f825e5ec5b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d93d751e3c016cc54b4be6b75198a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969adcc803cdaf10f47dc314b32c5a6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d61b8b704c76b91a983f9934e68f4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eeb13a1f4133723712271855bb159541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e06936cf45e1a71dd4c2a3f24a031542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66e318694bb38debe3b64973f70088543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25961c6823cc918c4974db0fbdf499544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb49b2d1835e2c2d7897e62363b456f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44a4d4b4f735be9683f327bd401517546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af83bdd51c1425bc73a29a0aa7da9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5b23ba26453c9c93c6dc942023be9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec42f9418de0d1aca9e72a7026e25a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4074e8b041b4adf3e8c353cfad0677550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5587eb0559e013549b968bf961be2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91324f08d14c257757e1c403bab2964d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933d9afa293309f543cb0601f51945e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3d01324d45042db2cf1222b1369be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2163e39537b93388427df5072e82f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb6b21907e912d45fe2e7a7e03a281556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32e26e8ed055e757aa003cf0abf01e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7415b742050a0b564ca86ad545a813558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8236dcf3da7c31847a6660e590cc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e69dab2ca904c5efe59aafab81e5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124ad3db479cc44698fc46b11b51d5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e6a8632da074555c4ea26a0315773562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351e3b3b6b615e0e36ca8dc436221d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5045870bf7efe3545b2608d1f7269564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e6450a95dd947582ad4c4b24cd398565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8de5b97ee4f206f8aa379f239ccc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e258e5dfbe3ec36f06a00d1022f2fae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97d1cad16a77375bf190198f8f3ab4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3be2ce8ae858ce5e351d4a82d6c1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b115574db2badce8a22140bbedae662570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6858b6665b935b90adeb0f5236711d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafabbac390b059cffa11ae46f5a30cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369a419ee7f5fe1e1dab7d867d1f185573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaa8bced4e34701fcdcc0dd314a6b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f1a5045fcbcb69bc49504fce25484575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458b6f3e620e4c5b307ee96bfbe5331576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25edb73131ff10f99aa9022090d8ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e662a7a9b66716987e757665feff29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77178ae6cff2c012903233eb8d99041f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e8a50286e15f080685eb1a93e0387580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00b23778a619ae38e262b439f7510c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317631000d4c9913a7631c01d60b65d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a330cc09bf506ccf6fce4a810b1307583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23191cb316d12dc8acc8f62f45928195584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b918aa63744370aac48ef0675587778585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cf4f2c985fca59ac20b3e780cf0b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceff4dc9973929dea1fa87804b9025b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595031478f2af532f5e68a074d4059d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebb98aa3a87cf692a9b1cba111000e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0994ccf51563f6c4a36d7e142f7f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce845b1e7e073f6cf9cdd7a35578f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba114493126057d7076ab853d7f164592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3181b21f8fb4a7bece36df527782c00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ec88d90dc5111951f649e0b50ba96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fa0237de9dd5dbe645f6ce1b82e35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada7046704fde4ea41b353b0e4bc02a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162e698d0134147f258dd93bbf22a9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a5a1083244bde2938ce27116e289a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3e3ff9e1de9a86ff5ea6c463556af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f1fc681a822e9973eb275d5db9ef2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26908b0d53e717054820a0dd38038f82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13678909cea2031f29e0b1686817e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9b60128d4ca86c4d6dd84aea4f4cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2add3c9714cabad4f7aaf7d43b40aa9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b261fc6c4e8797b1e1a9bf338f3a85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02096c96aff99a29e8a85886f8fd10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c5528ef35e22d5c8d337dbdda5ee9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eeb7620d271c52905808b3341a3c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4cd8349102b5b4a18fa584468a2d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2b48b455eadb74121e47abad99260610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87999d7c59d79f3351c5c4f54f39c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f3df40fe4cb4f5b538c2de95f852b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa838e3ca920d25ceab49e1343ec192613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44d9fdbd599c0794ce78de3f2afc38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91866c8d826f040e9ba5f810879d99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf3f0639f3b1fe2edc04c1c575404b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9a47ca42e6b18ae7ed7d202dd06c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464be75e302e079f4fe6bb6847efab9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba649f4ae29ab92157072aa526cdbd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c61b0e2c431fc3e776074ecc325aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fae317e27e4a5998512847c8cf22d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01caf6ce06b49d850b5f3347efc68d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14673d260f49fd96896a31c4b1335f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24245aa0e9aadb02084198ea5381b6d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72533274e539f79027848ffee2ccfead625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a81132812054bf1bbbe7934d23b9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d616406e36442786b526f4ffba1b148627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1efde511ba908535504b5941b6e07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc51b329f51d59467afffd187158e32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f5ad93886236334d27d159a16e29a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b15d450933a6f0fc967daa52a7065f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf8181d5f91e532c7965ccf961d332632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d629e0c03cb1f4d34a15805c7b1edc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a28f17ce7d3e181f4ca0598c6e784634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08225155d2c8730f11677fdf68c4b150635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa021436eff060982db1d3e7d3267a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02208ed7772c76d0b796ed9609e6604a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2afab1a0f3cf4268cef698f9bb250638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa53878633ec3b010d84ae6b588310639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c4a3ae23f9e9d1ce41b871b0780b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe638dffd9fc7084806558063f16ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e389017bb249289073b3649d729863a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23380cb7089a36b194f1dc2853d7a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4188f0223aa7c1d952dcb8aa783999644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21742e21d7a4343d3217f96c20e6bef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dcbaec7755c1395742ecc984aef1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d05b1256fdf487bf2b9f0c8f3854d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48e62c3f16facc07998a5b94ef357a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff4832d16bf55670de30fd13d29f58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede91f1cd2ab4b7938230da232fb9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb4eb125d0793cd04055423b14ae29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7650959e477f15cfb3736835dc3e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9913e77086a7426de4c27ad9b5732653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457c399530e16342fc00cfed36754af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85f60e287a1548e215e6fa3a5e708c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0570929348f999aabfa9d9af5d0501656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae36d0408b892e0811628a84cdbbbfe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d59ddf51e73b4a5576f73046d82034658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dd8d6ea50562fd09a26c8cd2030bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741641516e54bf8e24203ff8f7312f9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f96dd748dc311b3f46a57de2f53f76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96516186c8f65b4e251d85a66815cb7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fc16477fcfa92ef3ed33dd479e899663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8325123c9722aed3d0229072d6186664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726dd0df72bbe365737ba76d8919062665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07d43af078cf0ed5e5a70fef8b0dbe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d139f05167597443245b988dee2c08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326716ea4940fcbe44bcdf16860ac471668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea56eb1f24b793dd27fb6b98fc8806669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136bfed7c13e3166fce01fe2f65d847670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f233a4a07526af5463c30247c4a0df2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05b2de342372ab7f17f9848ab996a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7db3ed77d75a328a9bec7450b365c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf63b9cf841174e2a0791a1383c765a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397cb53b8bba1162079d375a96e41c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecba908a4a9923af3420650fd3203b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f9bca926a07a973aa4aa8dad16ab1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f742b165a8369babc46187d9a09351c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aead5f6b8045a9e3931d791da804eaf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96a7f07c295011cabe255d6a7efd8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e818053f77233daa68c04ec039d5aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ac73a0590779fbea8fb79fd25f340682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28110137ee89c79f97e7756ad66c9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2eb4da83e4eef16d78374661af314684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cb6eb3ea809e12f4ba003a1b484a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0d2b5b01e11db796797aa8a848415686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6172f7259c8da18525feb8b50e34c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34b53a623594f4393c36325dd8f6d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70efec63ca61e409961c8385d5d145689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28f8c36ae776f085fa814310129564690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ff47d279c679f3bd7420aa8116bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715a811dc75a0813b4f136be40b39ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21992055eee4e0f84e244459d632ffeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77a4e4886c4d24cdcfe112c225c50a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db3b7b0fffea06c2d2b57b4982f877695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc620ebdbac6158537e2fee3913c448696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4d4650a0885b6c4726be86aeef3cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94387b162e47b2c154a50d9295ff3dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b91211e2dad29c59fafd40e5315650699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5cb286c6ff4850d5c658876973c9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97720ca4f3802510c1b2fcf299bc1afd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c71342944719bb9eddbc8b46b14f1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a644231b82e048384e0877d54b34b7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b67efd1b439358a081492598150537704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7304f1cef4a79187cdf83721ce7d789705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a5aa5d84b42384fb3f24e994e9344706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de16fd0747b239b918ac0baeb40409707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c39e72ed24f79f4fe900802abfa1da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65eb45f0203638a37aeb9d816aaa99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed34ad7825af04fb2acec2b9fbe5df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b3764e399add07bfc2f1c517eccd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32058a288947d92e6138ac1fc7b7cf1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4995c0c7be6941cd8d249156365487713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b8315384fd3d69ca975ed11dfb6a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59a8a7dd5c9176429576443a372f7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bae9c90e69433242086f96a7218fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe372f0dcc8172435e3544e9fa90596717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7270c0a420a977eb723b6a4d7725d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfa4b2b69eaa08d306c5ab4499ee15719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198f9ee3f8f1a7029916c03941ff131720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de40e3a3292bb33fdc380774ea7843e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df3431a1ea18f069843f61c759575f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2443c56ea14bcff863df7711d8e53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391f95454f3f658f5a4814f7e85fc30724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830bf6fbb748efbe2c0fddeb46d9783725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155499d18f9b3231b7556539e7c7b650726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf41d2922a0bea178c77150ab4689cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a74ee3249ad55832140b4a57827eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc27d345f4fb263477160e79892e2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d916e2a97b6d58f782a3defc6a373730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500013dbd2b1afccd5aaff9b6319467731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb025895e0f931d5da18ee9d99444e26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77d936130a5c74db253ee4eb3359e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62fdcf24e81d38bdfbaf9a224f7c58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d6c4bd828b678e0ffc16cea8fbc82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc41569740a33e704d5d9ba4b4d670736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537c3a54a16d17cb463d93569d8d478737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c9abf704cfed272a9bf98f6abf2ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c8a5ddb06d42357b79cae064925a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3254e130a7dc84b90c5302015eb7110740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665874ebd8e54e619cae80d43274019e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88f43050622740d239c057fbf6ef28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0048ef5fdd44a1c40223fee46908d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5a13b4a7116f2fd0f5f5b4cf6803f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7c442874cec33c2094fc9415e2547745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efab5a7759166284a2f368ca627a03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798a4cf6b9cc20757f308f06bec9424747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dac56ef7cd667766714913156c778748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b20db0d24c375337e97e34121c2d9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35b90ff2e09780be0ce58b5fb306a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ae3f8b8bf92a16832acbdc72ca970751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3c3f424ce93b82d0fd24ae3c7a3b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b784eb26413269f0b3ab03d5935f87d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960787c64e97ad028bbd1f9b79fc43ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765aadf2508aa6ccbedc8952e4ecf5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f81bb3d20e1ed20fbe6c48e9068371756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253c0a9e8c9938cad05f39daff0ac4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e39628a560753441432a409b0c96f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f94086539a5e31ea63931853dee09f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c357d2d0808996d58dda58ea85f3c9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493e7f821caa678cc8f533fe059cfe1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c78f35ee194cf0e75d116cd0d2977762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734844e726048244d5e971a6f25f38c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47badb836622a0fd38748b0829a8388764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0819193d5057071b7c79dde50c1a836765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3569905ab6e05272adbe17e7034e29b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bd9d31965a7f31963b80310c88578767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>