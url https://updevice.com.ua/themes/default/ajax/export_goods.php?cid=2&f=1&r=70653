--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709773a503dd5bb6df73184971ffc391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad98d1fcc3e17440b0ab1d41aa2d8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aca842cabc817f9765a5d9cf92b1d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea2968d62cee1217a18142ef54c1934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173b5948d8cd5b26f80e3f30f4714e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a60628a55f3ac0553bb20131598bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d439b4df1c87aceb83dc2a7113a8e387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7ddc45aa78fee42ab058efcc4c5438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adc91cbe570f28823d0e8255d3db949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01cf6c14186dbba74bf33ff960e44110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07c686928301c94a4c218677735c1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6741e1541e09cb93a91a2517d54583b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f8b26ee562a6767183829abdcffe913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925d94e89c4868b5bef51e763b983b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ddb95d04e006786623f4ca11a3b3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf8f3f5958de5bc8829d9aef05c8c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dffd94c0ad07f55c36e8cfaf37ec517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e9d96c0857fd601dbeca8b895a3bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d87bfbbfd9383fadaae03f878efb2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c2ca7377eb5af9c2703ea1689446a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa3d861fa01c0f59d57474e625e33421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626b092a4b8dcfe70a7e2e0507a100722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4783f8add6a3888f0190a26fd46f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38885657beba323ad73d1f775c094524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3de45f6d67ec163d0fc6cdd1788ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b131299fd03293a93c21eec361bfa426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e88a47db2947d7d5aea86bd55d5b7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c670944b426c6d92f7abaa27dc30428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c59186b9d27f41e6b9faa756e6b8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca8795e768b32d0da762fd18c4c40030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d40d7eb618d8ba12d74218f34878231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa4848b91b1c09d55feca26efab19132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc8dae87dc6ad2be2d1e92d20346b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9a891ab125fe87a72d942450c52fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40efc9724cf45700622b25925d782a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aaf98cd59d839ca6e23ccb229bc3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03cb29591df72ac30e8ed10e01b25337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53f1d7fc3e2a22770b5415022afb9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d976fdc3a155768463915a5b8cb3dbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff1bee962f0b923462de13de325e0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67963d9e77fff39b05a59ce60b1bdbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067a3a3f64ffcd5db45f16f27388aeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacddeb105adebda8e53950225c168943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03914f948d68ba197d5df5f32dc021744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd56f038490ed33c433862f20d0dbe645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b97b731c01de63020fe21e5d1ef0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be203d170f16103c66deaf585a79436d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f41c30cfa32b50b92329a90cfcc8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b6b5ec71b0192c08733d814b85fba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86884751d33883b0585dec20aa9f4d3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbf965b45bb6b8f6f034dbe58b0ef351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2fab8e670d356f0b8d9377707101c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16848b6b36e2492d25d0c227699f4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09968e040ab03764bac6a117eab915df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46fd56c68e4b6821606c859bde3ace55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429479937c6a3230404f9e32755a7e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68661f8ecc4685079e5db0f09f09920e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953be067d213ac6f396c580d5f67394658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfce19818d2acc529fafdab2145ba959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a7e488614a3b41de111c0f44143f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eba1a9d38edf9c6970e21afa4260f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cc33af0dae3eedc253df2b76b736662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb4d44cf0f27bbb9752bcea199f75863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d672a82a13aa9626e932b599ddf1ff864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c539e0a4a45246733d3613b67ccc86665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8869bead934ccd4fa1cd528886679d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834887453f2f9c11ad3c5806c636d7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f529ff5544d71368a7464188a7f206a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2c3928cd232830ccad04adab7d2ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a05341eadc7ed87cfd0ee693e59da070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872838bb58b0bc3e1d64d7e40bdc1a3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589a62a1846aab85acc1953a488f5f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc26db237a684c5dcc003f7bdc8402e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623174c33e42523d64cb80e9cfc04fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bfb2bbe6bcf5d27dc69380200ee6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d6a7b433ccb1bf2078754f61409ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc19a39c75e5da4226b730d60d1bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae79fa5f0d9e7a5cb65ca60c29e748178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9a14e7211e01c5f494267b32c7b5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514c9093aad4486cb8cff0a781f280580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a15f6028e52f3ee86420dec583926781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b76393dd2cae1112b40bdc8a95c7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e18612e78ed72a2c3dff1fa61562983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8dc2427dafd134062ff363916441884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe94f431111e8120e89c3d442e6c2a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1641382caa9f08562a3d15da12aa2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853de033cd9f12571a03b52105741b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86190f549c448a70ae0a3ecc41e1949c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4a55e3e763a331c9560731cc513d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d45b47efd9967e38acb82b7ad59b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cbd7ee050fbf931fa8814d83acb1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91714fe023ab352ff6d76142dd8eec8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab14ff456e662b03c5c31b76b457fee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e980b577e39bf29b7c2677b1c2700994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b562a6262ec53079e9390a2a475350495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3e743558c240313221796abf04eff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9865b0217bf38455e335f6b8005b43e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf19a67f023ee7db64ad7c652e498e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdf73b91fdb83ba070820e6bd2e11c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cf4d634bd77d7487a17d204e9b509100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d24e3a464a783a2525bfb9c085f5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6d3220578bf905acdb24c7531538b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8101b7d9ed9ece913fd14b484c242d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c741b711209a62f135e80638b63671104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d5ef5aa35a71bd7c0f8ae6445fa52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ba232b4618169cee00358d113e05b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3be8ec7086b2dc2bf8df4b29334d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fca131a379f95ed785a8982bad584108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5db9b749c00d181c5257db71130b5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a12e4e4d6235452d909df9c0b5eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc9a8252fc62d09e3dd59ef3c9ad68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a4abf4b00c4a36b0ca41d00c80c2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860326040ca37d39d035419fd5b6ef9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5c1bc0633ef18ba9aac4c31b8caf2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edc10050a54d7b885d39cdcc915f5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec7cfa0d0816b47b6585abb9214171116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d583146c1cb76021551dd4a17ad0a1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f1e94ded26bcbc0d1817215b9cae3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3279b513a4dd974e07904503b7a7ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222760c24851161a79be0e628632b4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0363afd29d088fc76aea1f4ebb986121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd596bf66cdbea6769bf6851b5392c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3f077144cecfded4cbe968855dee0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c340491e9cb23ddf9df4e10761db5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b875353ee74656c29e4dd681a8e33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85b6f6f06d4062cc1cf52efb300c15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad446f2286764eebdd81d8267e9ae12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5fb9ec83cdc4eb8acd28720b9eaf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db54f0310c9d38980a1319c70eaf2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0119f3c10d12499c879c27d5751469130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a826fc231d7cb75ff5882d44caddae7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bceea1a30e6eb6c2169a1a5d5450e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594a6e01549168d5df8c7bc4a1122e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57441f3f60d466951f4d00ae45dcfb52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f978165af946041f3a7c4969974102135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50ef8ac64bf0bc1a4e5631822ac8fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005861773eb43a62e21065ddaa90e97e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792551dd7f06e0501d5d6d6200e13c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5e40e4f4b146d8e0a9e478a90c83a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38677f47bacb61df45ec06b65cf96fe2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b16d4418afdcaf398993af8e2c2622141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba558d15428aae01d3b65b19c5a7c72e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2acd7126f8f5b8049dc472945dd8f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc6bc2d71b32edef787992f5b2fe5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09475f044cdcbecaad4582334dc09c4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433821ef3f99da0f984beaf2ec265a0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bccc18ee1a58138dc1dac58bdf8e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97794e7f8b59a0c9a136a25121a77ad4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92bce9b5993f72d09c08b6b305a92b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11edbed4ada9c4d9f468a2e69f9551150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3d3ed0e0ea8c6a7855366f8566754151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7acbb9af07dab6b2d64031866cf1b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499ab217ec9be800ca501e4348a099f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4504c55428db772bdc0a66ceb88acc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe39de5c4a3e8dbac23c84b27b4cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311387ec8138f5252d9ed2c746ada0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd5b7fbac7fa4a6593862a378aabba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27df7a748a1e350563646d5a0d7a688158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fefaac15a62d317aca7a9f93fbeb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033ebe0b094cbaa6b1fc8a698b34d37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4dc8a5e44923df12e08849bfc1196161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc329582aff2a71e20221fed7d5740162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71dd12abd1ce1cd7c776cb722a4482163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd97a8ce21269e933fe58169fa53e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a0c88097e0b8594b59e9090d6f145165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ea5350c7d4dc259cc0e458445eb77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58ed2db0d9ab939c1e3adc87320f40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56cf43a0ca2aea0edf576508ff74e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243cc1f5a90cd6a4aeb9a5d08a152ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc11ff1ab6f640adcee8a30d3f9b33e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947788c3e922f3cc31ab469825331bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605489117dbbd49ea8d29681e60a6d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c97c30a325619802704b2697633e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d302c51e560b8759f62ff37120824174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29df5b6a29ca0ae66b993e8a56218f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5864da0eba7c827ffa68c5c6ba21a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608f81dfa1520d06f4b9c86046d570d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850c0676d149a6f17d70ddeee4d94d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a84c0f1fba2249005a0283ec2db6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a74c86d00050123aab108e170f2f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330878917d3b43f2ae753a5f6d151380181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08356f025cf01603635dc6f4346ed423182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284aaf3efd2fab857c000df233ff812183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb8a2c2cf8a4c5819eeb9fa87b7bba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71404a3a6b6729777f524c2cd9e94787185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfe2d573faa7fae3af8f1bf8915f83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7d2bd1307523ca9b7ac7dd3c505f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadb22e4e4758b535a77b0f95e9c219188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08614d0d2b2f1cd821111b692985dd21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c84fea9adee0a33cf5ffe5f3ecdcd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b79886e3e2b67838f93f78185da3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dd8c2d3ee8a4df779a5f51f5f18ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbc990adac1814e780b9d48f2d5f9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c5b139ebbf428ab026c00191c401b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a405a7ff5d853567287c5fd52a50bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18f1d49be59d571419b5f86b1ccef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e958ec3eae2b2ecd81d23a505f952e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f5473bd9dcbc07ede8722cbb23622198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987450c4da81bb3c0af348dde8feabc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2bae1d0d88da855f9ee5a5cd3c61b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296f0b824d72b56083df19582d94d7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aebf3c8c498059b8812cb6e3e20d15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fddee0c752312d0a498cde539b76e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af149f46b5f63dc6edf2a4f98effe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d833bc4ec70ec234dd704f1f590af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810b87afd4a500f35f48227115f3ca6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882909e8c3f389dd335b429b65ad81ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dda0ee97df5eb79c70457e464cc81b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e056e38e5406eb53e560f45572f719b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8eafdda2acaeb539ae06e5a6dbe5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea57acb3036647b54450a59582b35f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b698dc69a8579b32193a3531088a18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b8598ccdc34c55aafe2d6c213e078213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0db95ced35dc81a21a8ea0f6f9cb4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7cd0dedd342031af8507d26bba287215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2391a2922440c9d6bae5ceb6f53f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b67ca48e4f2ec344a98d4d86e8805217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e68e70b2ec6b51b03a98ac7cf35ccb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da1c6c824f3eb00b6ee6f9bc9facee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c612e7047c8f9cc30557823adcdc32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c38e157663b62be36cd9997904bb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346ee8a29e40640f5f6dda0406979b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60a9468a679d305f678f99bc18d48a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce37faeeebb498861dd315d5ac11737224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dacc1c1aaa4c4e5cc53e53e36898c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52739352cb4ee9780fb4a8637073352226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089798a68a517a25d9ed5b708b75e775227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d01d874d20a9d09eca9e689b24f924228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab6b93bbe2daef3ecdd30ab67feec8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af03dc00381d3df36a2bd323b4483ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d480fd29f664194bc18874cc15aba46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cbb9902526675b040a14a22f5fdd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43218cdc01846dab492072af8c9a5ac6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d053240b2fd4e1fa4240066e4d3ded234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c270be80ac4230df375a8253393eee7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae7ba3db8a7aa26ce0cb3f9e3901a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a2f6de0acd13fc5b7c6cf76d34aba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f8bd77a9aee35521ecc3eb4f7f3b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7349e77b63e91428cbf043d3a050b1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8996593c2ee34851e31c00dfa2345b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741c91e1f61c7cbf4c5bb1f90bdb779241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704de5b48fcb42aea81036acdfa7b9ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ea0ff8952ea4036391f0495fbcfc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3df7d0416a34fce79a23f5e7e8c31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10a13229e0af884e28607d5072ca2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b173b5250f49ba58c1c81871c85616246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b458f0f25afa7f11b646ccebabb0422247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e913cfe598f57b26252e6d54441c65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342bd6282b0f6f7b61517a552b1487d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6cc5761c3a260084c8e3174182a23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ee8bd8bd2d3673374fe747e4a37b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e1e99da0acbd3ad7c976f47e7dfea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2cc61bdb1a8054dec50a45cb72a82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52ed80e7c3c1cb0b5b1c055abeef00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2676d42c47a8b9f21958cc8965a7168255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b678bfb43abd73c3cdc7959d7aab2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bfdb493ef6bb0c7915807f356a350257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed22fec6f4136173ed75bce8d564db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb56b4cb1e8edb915f7ff908b4a0c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259707a4ee59304ee0c0cff138d89b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf033a2dfe03c7bf3a9b65222f06542261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63584132cec4facb66a9523f35ab790a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80770d802bce68f25cd7ff76931782e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424674ff0a4324bd887bf8187f80326264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1d1140962fac268c0fb8a1122c5ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a493a44688f43b3437b774a7ba4d431266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01492341fee34be23271cbb9741f8959267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb22d86872457e10883dd1bea288bcb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8082b62f6a5f37a39994ebcf06c70dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca2acd7ba7bb2a8a37ac367bbde1b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa885d5e2aac6d1a8a8be82db5ce36d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4603261be21844df3a8dcf25e28f75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d65c76191f25146bfd51e3e693957273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650083effc13295619531c612ddb71d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fe27850ea3c75aede85c17fb3e0d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249c828b9b04f7b81852fab0ed257bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf32244998d702665d36fd77e87e76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136dd9ba06bc240576325bcef509e7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c3041ed7199235e77da3035129c5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbb534e45321fb6b8b5d3bccba8734280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eb0c3f73ea73d46bf58f8def44b01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccccbd7d7eaa761041d31f9e7002010282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbb02d3433e927dc5992f3cdcdd059283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fa6c50bfa445824e0f21cf58d70a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc214127c3acf93dea686a23efc7ef07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6eb09e176eb088af91038b2d04c88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad93e09d52e3439485aa4211a77db07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5be76f4c020f88a2ee059704bec2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8a665592452095ca48fe8b163bc92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941e418ebe9e20bf2120e2907c8378d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f9abe10a3c41e74b0973e2c61249b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f151c3810fa2dc07ee094e43aa0d1d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9372ee25f3c0d8e6807404f2413a8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a947d6b0b631349b2a2e9039ec96b43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89217167cab5fdf12c6da6994446bfaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508534eb117b4a8a1e8f44031cc09fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4736d2ecae8fc628e0514751e6fd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbc5ba2c1143e2aa67a73e4be21648298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc755d65a663567dcadae11c68a18541299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd6503fddb028fa18e003b6d0b30cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cd334b614db5644990c769fc63511301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12f4b12b6cdc14c5fa297b624cf75e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4de508c39ec90e2970008d0945465303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eb71c90a4190a3ac9c07749c06aee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba11dcffa1f368c7ebda15437f69d20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1ddf3501d7e704f94506c12152ffd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9f557d8555742b68f17f8ba6c1965307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651532223b8ac1d11db37bc90d73230308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960fef94d17521aed05fcf3021b73b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cea5740b7d6d22ae05fbe2b3106c24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3162afd9d8012d67149eec7b303767a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a684e508225e6356c7dc85aafcaa52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844dfd370f03c1dc2953340de7ded15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32332eccd6cd4b38e34604b57f3e728314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e55358fddabc11ead6286f6afd90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743d4861e0ddc437638aa8627481bc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb542be10050836378a7f2c80c2f58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1a65be1264e081c58f9d3a813206c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6ed6ae5c631bab1c23de8bafba4c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc4d479a71993bd89e3ee720738bcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c883ddfd6678b5f4773851b9688188321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55155ee2b8a7b0911e0104a6530db2c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabc343a8c4d52c1dd9b93c263008c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e983282f9cf887306d5a53fd73ceef5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11895f756807e24ed5770f01a5b9d441325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab80a0166ad6d743c8747ab7ff845326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77ddef937cd99aaa3702192f3629dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9435f197a71420244eda48c953d0c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89fe624e696367fdda4137bfd7e230329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed1356cdbb3129be700f84ca7648b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7967c0e1a0669dce59ddc7fe40049331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27678287c4a15f69a63f401577d992332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4629df099dcccf1043c7b4160bc03eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a89411d613d53d684b7031fbc65d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6a926d4e09db0ceb33f834745f522335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750977e458cde34fd075391b148e022b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddbaec067d8d27e9f30302c0d8a658337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18089ffabdc3a5d484490951e7bd15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62cb9ee7c9edf9db41197b2755954c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea51520d88ddeaecb8d501ae2e8b9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fcb90d3d20b6eb3ebc5cb2d50a9e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21849f1f426892d4d1bb514f4d769788342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eddb1ba574b1b809248ad11ca99d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e44e31959ae1ccc1884b0a43056ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f28608f86a45064fca63c985f904b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae93a10726d28203684237344bfd1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f01b09b616e3cd6bcb9da7c93afa6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15e9584e71bf5ca66f774d71d214c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b35a4597d48b241e76b04ce8fa0ec2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8415456831efec1bd458a85e59dd244350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d57a5cd6d0a9975159bd1ae7e44d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d003a3df63b0a1efc7d2c628a003240352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f14656178eb0c1c622ded8890b2330353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ce5bbf174567dc47c6c5695b601a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a429acde57970ac6e12daf2235746355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734fe9e54ac92861d88560b0b96fb17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563123610171b58e3217ee7e12a71595357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd5194d3c243edcc98f52a04ed8077358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b2816796d1c04b34798df41c54cf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcfecd846b35aa9afa9f3dd232e1eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf6b422f8ef04ffa4348cb5302c268361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f94518df690bd1ef918cae618056a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfed4b5630f04ddbc498091dab00964363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03818cc86ce87390a0652a99455dd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317bdf6dec77d7a3db450ba6306e09e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb565731132c863efd5edb37361388f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6ef0c9d1ae7da444923d33c3fcea0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fc00d102cd09ecc4b35382cddc803368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c793b04eb667e91d3db25ef1d50d16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdee6d962a83d54bf820aa206967bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31ac5bd95c915af74f2867c910c14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516d00cc017859295993cc8b075fcad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce610fd5da5635b2eac27161e50c04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcd4ab9387f8125e4ba13f875abcdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63bca15d3375fc09888f1c8520d8da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641a8f2afc05fef272b33307c257479376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670cbd7cd81694b8030b965a55da81c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c09e0dbd9b6f3019a6ec3ece6f14e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac34fb87220e0dbb345a702be652f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abfb0be116385143f14031a7c96b43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d03a193a6a30ed405895d10bf8c0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b22babf68d4235f856ea5a086f61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bf63b66ba8ae2a9a3f23329c67af8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5604a58cd6d9b65b87cff6ff89b5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d3a7b223578ee9960b17142e3ff9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f568da11304c7899ce998d1e443cff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242a731689a6ae3dede2d5f850452fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5a3e239b9072cb379a4dab114c76c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e33a034d9113e0947750077853ae7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1604423f12bba2de595db0dbb87e37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3332e954c0091247670e8e30c564cad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d604c10280de38b0e46b220f07d2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652ac3e92ce60134491f65df92f8587393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8c7d081103b8989ad57f0ea93379f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc453eca641a37254d81c82720a5d9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b890c9a86dbaa98b1df9a128b31843396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ba56e60bb14e1cd5c302d58c4fe2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0a578998772a1c5d2a73c091d8632398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2864231ea660cd4fbf329a6c2a0975f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e68e34146ff9ef0b585f080caff2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b79f1618c33c1dbed8ecd357a0393d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e6bf132b3d7568ce6251d1151cb16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ad361e023e7b08444959267ca46c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce043a187aef0a2f2befca770e9da4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472ac58a8f9012f1663d7ff48e7a2f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdacfbf4ebbc730cd604b5b43bb33b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b42c7cd940542f918e00941773f77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e6edad83f3e10d45c5aaf88c42c2e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbb9a284fc316beac5e039679ac64a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83597bed6bea9b489dd9b206a54d3a6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d6ddeaaf0e9ec735f9c76e505bf0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e44b00649932c60ffb256a1e5a11e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f9e26cc23610e7c2f0e6ce28aec9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f95c0b9057d9998c06cd96ad81e39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce326951d96736f9cf9a7affde2842b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a01671cb9fa6d7bc2ffc8abc2f6e69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71a05f69fa1cb19f4b2e099f5d5009417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5325278be150e082bfb9e9837653400418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746c07de1b05e0c8e0ab5ce376c57f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18bdd6789e545885b7725a87e249b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20d066a260f43809f440368bb6d2c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7130d80e663004adef895b7f55281c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff34e3e87cd88053578bc19b22f4b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214dab8bb82f37d0f31c11dfb89da39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eb5931ce33a584b42c1b8a187951c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ed3bd17aad9d62189a350ba6f30b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f899c99db1dfcd62c6698fde7fbb40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9955f91d9f7fb2c0293734728ee8609428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dc0c23d29cd4d8d11e4f822d0f490429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fad37271f860ade3925357e701871d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bec578b1907a149b7192d8171ab1c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afada906e8d2cc8da74b58006a211f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ef5e1789927d424354137c3f61dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e960d26a1ca9d65a1913332c9325d69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89342d42043b74d046bfeffa72e63b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c037a79569db92700b7c01d5d96b00d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619dccbcfdae32afa5be731936bc5dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62b4faf973fe65ac05083b2c9a058c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad57220e19ed85963179b4c8a1164439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fcce251b82c855ff06b951f9370f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8710b4e37dbed15ad32a821989d9e1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310098f4fad3092e1346e7616ff7cce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd1e4bcade601619a9fcb37582a28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95767473885eda0b4304b202b5cb9f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aeb81615c592bd204fa68a6acfefe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4412355b7a265b8ba486f09f009c5bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a5bb9632b2288787b72de4c9ce7b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7620d26110a82515772d7ba803fdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f275ad11c914b041d1adcf35fe75e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afd01bbd8a417e3ef2af53ad157632450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f9530987594743e18be4b718860b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94969983bd9f991bc2179aeb70ec4919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f397c0fd41ce78e2b5d388e2dff4ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c11129c76d12c28e388dad4f7f652454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c1fc0ea51103d4e6ea63fcacb867e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44120cc7153131aadd181d71842f059456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d9eb719eadbc2c40cb56117a5b6c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf995ad276d840d854dc719ce7b4032b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab20d1f7e68078745ed07db84a8ff4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680f59a92fc0d697473ef954c80f5a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ea45d8f8e36246f5dfe054abc7de6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55349ee6015335c971c43b6b1855003462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda9d2160ca521b5a9fc5c3efc0f42d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4d94971d972a6d3ad02aa9a056a5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146fe7d38490ae626d2e78882e95442465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525af56136c23cb6ec5c6dfc2cbc24b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f1aee1016ea595ae545f3768cf439467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d2426f21be48e1b5267cd62c3bcf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf9704a39eecaaa405b84308aa7b2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12390950e0c27cd16c8a3b33170b092470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f8e8ce83aeae3f5e59f2f694e74b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43af320b1bbefa5d962a76a6e42d59f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb8477ca52d7789bcb696aebd79fff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66a6ca5dc39b77d31c04c81c8b27a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628509281bf9bdf685505539455ac851475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193554679ae204e4f8f5413818d47ce9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240b53c0ba7e90deef73185feb157b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322992bf2db544cc94e1ada73ed6394478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fad29ea458445f0ebe13050cae857479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15acf119e11e42f18d7f6bfecd3802480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb75d17b48b1af36bb758d3a9ff97b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47091789c534b61c8e8bd4ba39035118482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080db0d69d55c4059696c20eec7c336c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93abefb4ac3eeac5f4e3461d409dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faef25d4aea3b80f5687579942dc658485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156031e83f038b8faa8b17a380ccfb81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f493519bbff4ca7ad90df95e4cefb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d85e4b6465d7b9c5d21e48c514feb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf35943887cfc4992609903b413d91489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854b30b17196f9182e1e8c6619e354b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15982abb459d9817ae1835fbd437529491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf79ca9f029db9d49b7709162148527492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537477d779ad3dce0487fd0c38e5704493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e42804b810fc5fa8fa4f6bcb300e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c221c0eeba850cb35886a89bfb446495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bfcb2a6a897e74a9b8d3a9ef0e909496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148538b0be89a1fe47e9ff793291e59a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2808efd1d1d733a14494f76a2c8a9ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd933d32c9bbb7e6066e164e6cb9cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90e2fab1d94e3bed6b1a93e4657357500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bc98aa7c178e69c2339915552b41c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc576604885bd4f27c0c24b163faf92f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4316a3c8300c50f0bc298cb239f5b70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ceba8e68f9a50a9de1690eae9397e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa605930621a82aa42815e9fedb9a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a9f89ce5576aa259c5ede2c0164e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc354db0c091bf99a89b871060551a41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f38d2a166dee928212929234a67b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11075d21617668bef5732e155559ede509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27284b9faa533338806106a45eadd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d72ef40b21d4728e02543a720ac0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882d613a7cb2d3536936c679eefdcb6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce539f30df73d629a8a710bd170562513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80660e826890a42b2d41f212680755b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db919859e4c4bc121276b53c23419515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e29902dd36661f1b0fa37cd306903b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849c809eb2900b2ba042c21a4f90abf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced0b80e1d55a5eb54f4bda8250a100518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a24ca40428f2b9dc07e52e5ff6e59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e07bb3a0f3f6ee7113a84921bcc28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0754863c40aed13ccc8b7e11a7ddb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ff6350b69352d3639b9ceefb2a580522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1082010a1c119cee1da07eb5eb91fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d081f68153f36ceab273e8d80a0cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfad05024530d5db5478c8a89f95de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e10413cfd290bb55a39ab6f6ad884d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fd0c035362ef621089290e9d0a5ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4cf1a15192999206b3afea312587f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6e0bfa953d9cc942b04c698d74bea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd575f59a2371782a712fa5ecf581f0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d4726e52313bdcb7f5c86390461bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cb374a69a9bb0c7e1902c3315bbf4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedd5309aa70845625b4554ced0de00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fc4d49b7138913116b7274a8e2059534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f1c6589ef2fd28f0852d3e6cfc6d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d7fed6f423568f8f4b2c78268d02d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf6557a91da1b185e09e8abfedfb9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0fa9f0d4ccae258d3c0fb6efb0b30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97971e98e27f5d02a61d92c4fbc4170f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971a5fe81594341d9fc48911734d95b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f858e17065d82c50a779aa9f1c32ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad020473f3ac131e8c3c802b7893ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7594ec003f5bb171a3dd629417f2eb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c0e6afb8a1876a46d6f91feedf5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abb5ee36ee336a2e6dcf7b272229cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00849954aaa2606118f1833a74109893546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740f37ff2a1f618d8f58a1dfec74dfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add2df26b0e8b318cf37ed2d4c9bfac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bc690c2926228be2a20def12d2c25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694876bfea446e46a05cbbcc6808d7b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af9fa0c3b2daf39d42d6ca6ef42f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5fe55d3925e22bef71c02d4336773552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce832515bc6447126d99400ae8813f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9efc0406d8910172d69f07bd926b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace91ca64de2a64b803262c1072347c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9652d33561239f8a912342011ab58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32629a0078a7c53cad316c26b42b2a88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78547ef38fda7c7e435b4667e8ebb2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85d40119668ebbf1dd5a334e58cad8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f81afe24b090e83bba86932ceef290560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ba86a99507bf5ee389672071595ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80132f301160c6728cb2129e372bb74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330ab5229ad3a9d15a8b60e5605d718563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d882cba9b0818087b8c48b6138a537564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c873ca501dcf239b164b22294809a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425038eebc07de6c3a8ee7d24691786a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fc8ef77ec0c53126eed83841f8b9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142782e914da50e52fe31e1ac6c8922568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c856cc8dce26d2eb0413c926efeb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4de0bc1bb8b59d22699d9a916155b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c94a210a1706e0be41e696ad8f6619571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a4dfb728a763f06c218544ff44602572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d7eb2c5d07974c006f0e84d973907573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c00976222755e907bf70ae4cbaa5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ca8630290d95bb6bd4a26e2590e39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce24a07a84d5bd904629014594d610a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb025acbe6abf34f89e31c9c3f2f71b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662e270bc86831a700e8efccc1e8f93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52344a0cae73ff9953fedad9c31037d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885bf9326fb5e27b31c64d48741886580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38a86e2db9885e4c48408362847e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f3e09277894f4b99abab2f8d8dfc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62610cd03c0908a0be00838ec962ba1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8acd96258c66b4872b61adcd30369584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eb4597735af6eca01e770905937f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9172ca568876ac95b6d38152560a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793340e4aa9b698f408b82ccf8372df3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a9360fbfdd1572936e0d70c392731588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f849299ffc81e041c694166c915852589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0420890260d489914126dd1ce90938590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bfc6d5a13fa01997ce36c78beaff0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe53685db45604bd4d081e87eb1dba2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf8023a1d46a4582bd4fc74f71a149593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacab83c481855242fee64e15f5bc6f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f5dd2fed5cc41eea9ebb5a8b8c478595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015b2c3eec1949160ef2437edf63c25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60d28d68e217d712989518b8e5ab09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113226de88089036464c87963c7dbfaf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eba7e0ad6e3a95baead43e9b3dbcb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e47a9b17f1694ccf83511b5a6739b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aaa287ac305b362067dd0bedc8f87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3ad4b80fc31d67970e25f128537ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0b9ca76ca147c3859f35cb9e36379603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b13d7c50407cf209472cb32cfcfeb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e8a87e5db7f0ea6ed27b5d637f3cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18d8f36c4dda7729f36df1e9491c45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdb536bead74d38590e2131e5cdd42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12cc6dff62518015106f5f19d1bbdb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de1e3b633ebf0435683d2edd75ad38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692919a8e571c0b32f845502df352921610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d5e5d9a6ca13b51469a0f3b68d893611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca29b2c40ace5b8b558334ff056ad58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdffe8e67ddfddaf271172c55851517613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdbe3c31993b81881a64a2d67b9286614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50450bba84e3ea86311273a4dccb9fd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29665abf56f851e92c782690771e5f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c91b7a72679c8c4b2d75563f1c5fb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0fa5de43f611fcbf1cd9d161551ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf9864612159cf1ae9d485edcc5453619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b47eab1dd4a0a9bba44bc17a82c7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2f9d1aabe426144395d8c95562e9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae56de4d6e55e914a668fc4a7769dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fdf5374672597b186fc6cccc17bec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b9e64712af7a0b05255ce909ddb67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e725e7d15cf57f8b2cc0fe13b847cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f365417305a707fe606f7dbf63fa09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ac3570dcda39d7190f6e4d2e2fbee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bb1ae96ea0c447093bf34bad83131628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439259626dfb0796fb676ae599515919629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dc801375331730091ac923b2302de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2da4c194fbd8e964ca4c78e03d9e8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b43fdcdccc7e55f7e11a47fec09fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a30c6e990dbaa1781caa02bc38bc01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1c333d26e628ead10b9072791709d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e5799f89e5c42b3c3e3b787de1731635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3a57a6e56d09c7364a6441db77cbf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79914158c5a581693c01712b9d73db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abd6f71007c2b6a6fb023ec99fb3b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa285c15eee602dd9a974ce03cdb5d47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea307bb56be363193869e00f16b504640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0713ee05954b68f0e0147fc05e934641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8811978a425bf816801a3d15d0c97fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d5b1698f95263d5de367911340aa5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50735fab8ddc37c86ba349f34dc0a9f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9d1bc3b7f506f793af8428910b44d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70f5c75d9b7398e8bfa3a1731e8442646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0ad815f165184f844787c939ac159647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea30596bc44d9a6bcfeeffcb554a71e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeaecfcd8390b9fe583bb9c31cbed5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697330c3f2146dd3613bf245fc81016f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a9b9ed9018b26e1fd54850aaabfb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31903a301033847a0a0747b212fe2952652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef09445ebee5f9d49589fea399280de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7cf301cbf9c1564c1ba0d722345ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb4ff76a3f4bc02c5c70a6ef9492a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186735c6b96f2c803e46c8a85d0e09b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1227c5e55cf2b18df32e9a7e3393f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02ee44e185014c069f6fa4100f8028658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2df815f90fe26548f2cf98c22fb7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b8f21b0e44f2b9fe4335cc20b4a58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd215bf1073580d3387eaf38d61239d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cad7967f3193bd708905dc568bc2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173eb6a700195cfab74bc06904d66b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95445bd30d322073dfef46554a28908d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680330aad9407c65978c3a83acb39eee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0bea687cfdff38524245a5d90dd13666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ed6060bc49e17c08702ce98cdeb33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e6bb8602fc88e47b11d66391ec0ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505d2259c90629fe6fca606959becf6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a634b6d81317c255773f2e83ada3fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d73efdcdaf3cc951687a4535388a47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152e4625ee4d39aac8ac5f75ad536fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23932eb7066dd3a1dc6fe3ec021c974673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c61888b7a58b44c067a78eb38965d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83407ac40ded450b0f11f82d9eaa36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727607675c59983c33da5c27f99c110676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df71a28fc3a55ffa064679ab17243c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2477442a0a12b99d3389185061f28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f022a5e32ed6075d924157242dc913679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045792871f563b0f13ecb9b815f98b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9d2b6045090a1766542b0fe0408d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36f0881b3877bc3853eeae3b17b08b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b186524addf6e23b6563f204e18c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccddf3093cb56b2187ce9b03d17665684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234322c6a6f1c5b8c3e02d0cf78410d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced9d88b6fe8192f6c41bc82120d072686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84920d39c8c67b7c3e7804353fa7441687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbbddbd606ebd8dfc5bf26a7509358688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7015699a1095b6e467ad4a0bfcdfc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c586640d5759031b48e78552b0c6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68e96f0400d15757ba87b0aed4a1f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7852971a6c9cbef2c943056df1a24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796c3c59c4ed1f88da7a219e5cde1c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92ec2246eec204f94ab8d182036cde694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59b6db0843e7b832fa88b7c2ffe747695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07626f5c22146300089976bc4e9950a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f4723e25afd06f459cadac8b829cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ce6ace45cead38e2470e30d9f28be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42150c857da16a1ea609756c1e811058699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dec1af30b2b84f57e66e1ba484ffb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73850634242b7b788eb9f5794425c794701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe82a27505573c9ce46a72d2a042f96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98a06193d81c5eb2dddeaeee5cbefa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3545456b836caf8fe55986cbe99d0e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75fc9233acfa59d994cb7e28ad8b2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba1a7d84685a6eb2d4be557e38e4d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e27ccf1e0c8f15a474f55d13097e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7ee60d0db5764ab31b956bb891f43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bcc098f6c780b9390591b5a531725709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a06860e3ca754b6d7815ffbd81b0d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a4684bd3fc98afc88d9c5ea205a73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537fe0bdb0d5cca61eaa606a6809cbe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ab542278517b1d286730297662ef1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d355c02faa04c69589f0c7eb384a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da6188c2dc0736f331d5c539decafb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020c7370d3b3055e7bc55a9f47643ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640402fa23423e1fc5bb3d59add01488717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77c5b8b9f2740b27b94eb91ee68bb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d35f717c148773e781230508c1f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc62923bfa12855d73dbbc44c2b484f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289136fe41f79ea2539c62ce6117aa20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ecfc424f84bac77017d64e5b2432c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc31a3c7817bc51adbb272bbd0eb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f972e561fb4d80a23a95e6e3ec681c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab300fcd52f57b0705a3147624521d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8deb6d8f39232905c8c67a05e9e39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7ad0650ad674049d435e2b55b1e97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de84340b10c7d06f015c502836fe8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c32d29a6ec0684fd4defe14d251198729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a7c2e86f7506375e7266b3bae41e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46b046fd5f4001699fccc7056f7bc5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc9193381df14d1d4d0ffedd47fb17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e620768ecf7174050269625fa402cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5582872c799a7b99dad0a3921ab714c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3e829d1645fd1503c57c704504461735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a0ce90936e5094fb79486425d1bc9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202f0ca92d1d22b0c4edef1ebc16b21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5036a72edc972a58d8a72d5ade13a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5ac8eed5dc9309699594199b9ddaf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc442fc32cae33c5ec94571e52d5b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea5722e485b72225aa40bcb6bb8d08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae249effa785785dca02ad1b0920fa2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6079d36c2d1ebd2899dd52f18dd9cf5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9297787c26146c264fa6f2491d71d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbaa3561f19e5b6ebcdb27cec25f57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af338c41a63bbb0843f5c90231d9dc71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b03715c71c64f3509c3d1087d70af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d97d6def7c53c2cd61141f6223c86748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17347e99108d62b2c5ab0fa537454e8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405707ed9cffc9332e32a91fd0c26a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3276c056774df423f6c905dc4db7b39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb893a8f0a13b2e9d2434c1557b8cac5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4ab21fa18d7f6fe7f3ff170538021753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497549d163206dd01687e390f88b816754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b4d674eb175c1126ec23b8d18913b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdf53135f3e8e85148efa19e650ba5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349828fcf4c74953e111833946a09c3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f0b49d6000685e2762d3b08aedf7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337cc7f3e084249fd46cf8750b3e2e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44920b7d543a97201f225ed6e994149760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975745fd8c998996f0b246a7a828c183761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7fc699e3352819b4ab997152f4a56762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfad801ca2b93a7bbea86fc47dc12a1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c394b92a1d87a8f2206860fc2ffbb6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d515f4d32dc71b5dc52211e8947fe4b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0a948a343dbf505f93b7dbd3cefac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8c712eb19640fe3781a584cef49c6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00823462dfaf5bf328d3691b600695c5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325d3fdb35df47311be94ecb538b102769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864edf3762f5c9f548d6adbd27665f2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68a7de513c97c1dd625e1eb54b537c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa0e98792d2b03dd1347a4f47ad25772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5aae30f19cada876008e7350aed48773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245986ae634f535e93e160d2d889523774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2829308f09b98571ed53548820136775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ccbb9be3a0a68da5c80919fd9e1a2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cc6c454b1f459486571e25af9ce44777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fae5e07fca49876ebb21b0cada086778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09914d1f5a584a4d9edeee98cfccf6bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247ec13cc7cec6c84ea47d004703205780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376a4d8376770721cec2f6e1536a1d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e13e3fd563222c699af377ea454c7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9043dbb74501d8522759f9b33bdcc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b54eb92ac92ff5490d36e2bb77e7e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ddfb46934edca08daea0f8d6a471e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f951693ec9dfa6447472d4967c9824786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15102144f06e6ebee3692bba1a397b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d189d4253267c92083849923fbff6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114f1e90bef4e752919e666d29fd888789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82254be4a07707a1a09964f18a81f354790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f73e48286bae909a6d4d532d89ed3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4816399f934e4533e2edb8eb8634a9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc0574ef9db1e3980d4c8b9198eef793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92829d52424ae6a0e1d02ea609278534794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff84c93393d1e49799b655e564640795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbedc0ab5f6791dd413047ffb780279796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7690097a155794b0ce242be687227797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f670955e51cc3a47a397ea9f09179e5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b2809b49af350765bcf2cee4f0db3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e10d6e675e8bfc4b9a61b88f52d4c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d842d872b9cd477d78411d88d2a6ca801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e475d9e3cd7f44596a78e6578461fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f3f02c436d4fd56e65ff6bdc50a2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bfd0f37833bb464a462bbea8d5a5e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66d5026d2d149674ac49d5bbf071ec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b7459d02039e9c10c72041757a23e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec12ab1eb12a9618eae3aeea1b37f2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e80fd1dad021456bbc1b01b94ea694808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c235a5e232adf942ddc1dc09726db1d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebbefd75acaa8cfd25ee984bc60e17810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf3d37c8285a2bcc14cf20a131938d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f945149847016e0241e87389a0ab01812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da51092a22ae98457fb516eaf74d00813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb08bb03edd99a297b68cfa440263fd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e3be08224cc1904221987769fa114815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d79f2802c9e8a330c6faf6c028cbe816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a798a0e74cf118e45923cf8cbc841d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98e4e9b7b09bdf02546a23ebeeb19a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf0e8aa325f9490e028ecff193688b819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2509c49c130f1e89ff7af75fb3664ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47bf5a4c139e388d77991bc51805482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b482e622832acdabf0e9a4d25d46b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377988d99c79f84d4e591668f2551a724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431d83a8b4a894ff505930ae9b528cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352b51bafeb998ad1a6e35ac3643056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650e61d929a801328e2d297f1226a687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693503e39c3a8191b93e8bc7c9134d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30c7c20de19b040ee01603014816179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a123754092ed83fe8f75b331c60ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2a098ad0e04e410f0d8163ef2d5c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585c85f7772b4c86b26e245d3a2f16212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d79e2c864514bde260b507d9a491d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339b1be841beffa9df28a03b56d9bdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c551279d3e5df3d2454d88173839dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350635ea1acb0755a53c37d531b3f8ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe4353403b2cd0af3d409e11d8423517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15219a5a88c759e47e7e425af7c73818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998dd1c09e3f56ffc8100939d1bb64119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b3ff6d4bc74f6da794aa2d20af4bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b73de4e66b3b25dd0e5794c32057321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166031e1c287ebaea61a60607d8da3d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8313ffb7af9919f2ce15d8c2bffcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cf9004a96b399359463b8a9b6c33124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06bbfe85ff1ff8d10f39ce503802af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607d603a72339c6d33096396a017cca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f532678e899e0ea36617c5f1a5718d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894bd5271f3567774c4fc0bbd41c29d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11040368d273b4289f2bb64c74e7c98a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb40ad66063b4620f3d3e686419df830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351273938279f512fbcda64d8c7326be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61abf741fb19e4e120d86283919b8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eb2e0405460bcad250fe347d37af233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6d5d38432113054d607b32bc1be8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a11cc902bfa8e34a82b08d030b68335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49aeab6929ac8f6157ef7e3b9a199e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88946045dd2988338760ff7d75a25e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b01413ed1510709753ade3878f53c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb0f10297ca84e630dccc004adbc1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8032842abed0fe7ff919be1f8f8ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec078d05f943096a7dc1446ac061f4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a9b884412108cb126886668e1f04a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62482c4b32bbad8bb3496402db00e2f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f915b4af42aeb8cd68ace37f6c3db144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896fba2a7905cbe27d8f384495d4c5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423010254b9a68d307c792b04508e9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6e8039416825d945cf49d4aa48e4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c1f0b506a80f59e6b05132b7f6c7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a0479f01a72c51276dfd6a22aaeb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe904f5598e99d7bb119bac46d771450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837afdb139aaaca6b6af92b4fccaf0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde4ddb7db2553b50f409622cd8337852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86bc8c7db76b94e8801d04a3e876ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafce75e790b3c97f983b857165030254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ad7fc8acfed5e101ac4f331329fd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be01abb5b37a615a9c5aa6212a990b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7b4b74785996a2daa0b257db25e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb779507a2f66a3f3d07b423237a70a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dc48ef134d1abb769fb9c4378f1cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263215e33c9f91e0c9d952fb715187a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0411ef4d6b1559434d7a9840622a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9628d0735a85bcd2e84490a0b50ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd884e2979e5e0ba6731bd33a8142463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ab8062fb31dfe292c666ca4865e0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c5cd90753c6a1901904fe0f4fa9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dda467ee9e445047ddf36f5aa7f1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d31e9b550d041695259e2444ab43d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccc1c4e51e26756fee1ce40bc5553b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404155395df2962dfeb76ec7a04b18fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a30361b69824fa454d4967bbca724670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9032508754d50166c9bcf0ef33f6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6844f2ba8804d0c2b9b8e07fbcb91d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbd26e0481eec6a218d2087c4b6d3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f5529ff84d25acd373bfa14c1a5b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e12b7bf69841530f04c8e0664fc6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02efe3f0caba87a712cdc541038fd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c0670c5a688b273a9bdd56ea2e5e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03762ae92822c8bbd0f8b13500d2d84278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc65bd83c7523d1c0cbcb32605152579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c81a101bb030b8e55e0d1d154830e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842d130df017236bf5e8a9450ee04ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16dadf4c1b3f3be7a12dd843b806dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52333e803bd5e2e101979cf5d737d8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab151d88003e6578f459745d3765968d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45553ed93c1160eaef3f574dbbf80085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464d81f189c556be77e0f64e5489b3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e07ff22f5fd32079606f12058db08487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a67d894f778af2e4ec8ff26b7d2eeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c7cd5b3c359c43af71aa5cee60cbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67106a1df78bca5c77913d45b69f9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af404125a409056cd6b806a8c81342291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfd92a9dccb5e4f91ead3f6ba5fefd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44864f490c801611a5d6aee4928a1c2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9f369e28e9214ed39955e9571606694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a62955d248a67c571ea7a511c51e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195df33f017e73a1f3744d40ed67ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5424e5b5e811c0d4e8425a7636df34497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde0d05a22ee35278680624a2b5627a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6369f59dea885de649d50b810fbcd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078be214ddde557af7b5c5468a29833100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23ecbf49df74063806ef3c4de00185101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49a2bb9a272f7b33d7baa9ffed76f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e8cce4af8755aa3b71ba149d18008103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebbc580a14051aa7c158e2b36ea2c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c03f32e7c4aa60088901d441341a16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee277a2126f18a088e23551d5edc3ad3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e784397433d5842f433f6fb8190fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac7cf572c9d0807ea1e3f08ece27c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ad892060a4fa3f7af85fee3ecd43c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34525d81f72ade0863f28d4879ad3a48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615a6520472aca605a7b17bfe2099ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bd87603df056de390cc470e9d3645112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e03405b7842383c4db37d810e3bc64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c2b35f2069c4c1c2de392092f1b53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a463650bec32aafb859bd712e08a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107a5bc9405d8803b57894771b1e594116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0fbde3b1373b8967a3c60b5fe016a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c927650944457b820a680ceabb3e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c6f1a1c8290e6f9b8d257b02b791b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad12c5a918f64df416610262cbe9a44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e45c2e3329155b907b86d103574c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a240827c8f8f9a7138c5fedde2494b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705126d9bce101b4734176e8d0cfd601123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af9b0e6bcd807d8913c6477cb8b10e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08c3d56330e7992079b130ac730ac9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0852b9e246271fd69fd75350f9a52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8674b2087843682459c1ca53bff92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e05cbbbc7c7eb9754e9396c1e94e03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b7dd5f193d17f44c7b6ed389ba13b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34c910a03a1cae9df4d281f50ca12d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6131a4628ecd36004a4b80358538d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af3d30e73056ebefdd82c7ab7478c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893db899a13eab5b773372ab34a262f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7731cc4301807f5bad073c7691721134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97e98f8dabe85b7016381ed41139c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509e6e542fb54fb34c73cbea0837730136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118d230ff8173cbaef33a5696b983e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b8205cbcbf15916bb0929ac49d3f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b53535ccd9d7c5094f4019bec0293139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f685ced03bb3b7354ad136cac4ab9df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd011d455ad04112c3c655630b4120eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642607a0d843855b6d64a7492fcf800f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace3be901e0f79929f1c2723461f819143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe4a319cf39f9b68ff57cbfc35a83b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60328fc48a68dd9332817482f8dccd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b47c41449b62a348aa78035af35e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2afb33bf541ba512d4f91a9dcfc66e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475acc495b46c02fee7aa96fb766c15b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dbcabd7d287acee2a7ef0a1f89cc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bf101b9a5f864d71bb81d97cde54f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159f03d537f8f286bb27948f60d9178151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fc02c44a8b8bb9687964b687c568a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9470d0f8bd7d2b745445aed6feedc8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5494ac54abdaca4aa8447a4390534c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b8e756e07a7d272ddad9add64f510155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e63748dcc0767f58a114f0364c66fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e979a4b2bdc88886f56f10f76a7eaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27193e033c5ea83fef85d206f3f824158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc132ed1a260204ae4bb225ab6e152159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3542dde5dac0f2ecee0e05f2b7e28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7eb728da36a1520e1f934f8154185161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8976772089aa458eec93d014829b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9479562b675fb5687114e397b5a8e84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf923a151728700a375b690466d2561164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b88749df58bdf655edbdfe013a24a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb817601924c95d0c76f8a576a5d24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ed22f5a670eaf92de070b994cabb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7661f8e4d373a4bda20bc4f9730b77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4b11aa5f8262efd39c8f200b488f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14b3726f09974f3497e5791b4144fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5310ce7f3328bf230f11c6a42115171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee835d78eb1a76680f10be2906512ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fe9b1c34b2fd79cf982842f77b746173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba25cd5be8bc44b6bf5c5429af52541174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd083636518f2f54c36e124a01903ac2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8855c83c77fe7d1dcd90e9a7d20183f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168c98c1698e71b457f90b2e93faeaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43267ebab97efe5ad6452e2a053103a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412268596fb1d106847f44d755fe9d7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7606bb842ea032df2f99cdc9d210532180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec01091921e9f94e725a806eec16c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61733989abfca195745563b8ce4bec67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9b942c2e6278fe8ed8c15dcd5db3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1bbb8d884a98a34fa6e51a8f16e1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757e2e1b88f4e001364e116ca3751a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202ad98b18e92cc7663077ce0e89721186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126a48fd479ab8d2fe63f38b91a379b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0707846e2b660bfc2836b32a9b5024188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5431b64b2f42198d25cd2719a30b9d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720c4720d22098ce31dd64731081c5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9b6c93d15e8fd870397fd65f07549191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bae4c1f9e3b47e28538ca97bf7883c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a73a3175841d09fb9597566f9a1711193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b512ec0add230d9dc40abbe235953194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe6aad6978a0aac2c103affd3cd976195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbc6115c5a4e08e9fb3f0443b459ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682afd697bd6c6c68529420cd6a72483197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1e9f122f61676291a03dc1cc06154198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5f07848e5a9d96c0c43b5158868bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b2e1f351ab18b022445fda0bbb2a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6987d4d5c6352287740055404267b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260254643140a221c16f72a38c9daa7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324297ce27eaf4864484a55473e031ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ddc58be0acf9f8dd5a3ce5d502fa9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eb9dad62db83dee4a526a85e79046205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83d1421d10a2e4d2baf38c128379a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5a2775a0e84c73724ecc848c9c3f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a634fb3087cacc499513681e9a2b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650bfc89cf38e776f8938148912d1a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b77f7b1e1ba2334e8e1ff5cee5fc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7866bbf4f1053b66c0cb756d6177ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7ce60260acb47ab6df39fd5081c7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8602ed8fe162772380ea7ef3a3d90b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b09112a6fb4e0687847b4ef9e6f8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56555051c3f46954af9726bac0fa713a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af981c06b40b981fae1bbf01369ad37c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1c8a5ff20986613dcf88b2d0ba2f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3bb0fcb75812f4f1dcf0662ba4f6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9f59a9444dc3d0422df44fd29d67b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72a7cfa83ed6d4ffb8a89e8eeb1738220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262671c61063a6291d7450aeee3360bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f012a2ebe9e3d4a1c853f45f604ec8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd2facf62ebec9c2d1bb4a3a2a2285223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a06664122dd738d9a8f7f402d73917224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8aa028788686a2b275775b6af15f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c0dc956754cb790083ee56b82a34e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814988456180bb9a38a4039235c2dd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed8c046a709ce12e78210b74410be2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc087edfcb399539307c6eb0f43e36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eced62d11a42190004db8f40958cfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562cc7252e47550cbc6f122f22509a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e904d84735e2b4867545dea00aae5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cafc0657ca6843a780bbb0c90b470e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa92fcec2360066272f440d7ed82423234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d749ca679628cc4802a2439cf6893235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bf81300e3c31e9cb2e3cb30b21dea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed352df392e0766d1c14460f189f1e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1691db95178ddf26001a52e2821d2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd761a94caf300371c920482bf920ed2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b973efaa6a8f698d32d57a1dc7a3d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a448f455817f02bcbe32db39a485560241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18eb86d29f67354176137bbbcbaa75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f90bdd4ca7bb932b9d63988bb770e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c33cb1bc8cd17ec857768d2382831244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215572ce7f17032108fc433600560fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144c361e75a311e6d2b7646005ca95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e54ccbdd6f020293156875aa91168247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdcec654e1c005b9ecef60641dd40a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391696732b596be0fef718184840cf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5563d88b9beecf32bbb8eca13df1bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c788eef833516a9430f8f871c315f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301002e83eaf78b52063bd89c150255252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67677bcf039bcc7a7fad21bda1e04ff4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4c4a70039a25186ae3573eaddaa91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94403977479aed54ce555171bbf5be98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a657aca2cb7ce9bfb53cb33313fd0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfd4560abe9449a61287af354960e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025b5cc6a8964a3a22829f6e745d011258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506fb5f307444cb1c81c4eee5dff4cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6856935b087820cf0c1cd1914a8cc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51396350d3f6f70d0f9185d62c9a89b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02d78e81a2a3f2e88166e24063c32a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64538a169c038f621b75cd5fb1bd2a2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c8bffef26b9a2ddead6d556fe90ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ec3bdc5e4833233dd80b84e3e7cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b73bca981679e6240ead800e5966f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d811ae058413ff5a9000a53f81df0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a10cff711de48e09d50f16093cc948268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fbeab2f048c775698779763bb3865269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a0420a9eb88c6b91c0158500d7d25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8089fbeb400778f9c495180e3038f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e688673687f957c9e545e07d8ac0d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63720e2b53d027c77731dd5fe5a599ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c10002b87c5488be99931ca2f2a74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e981596aca03f7af6d6b3152cbe2de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c515df88be1cf1b9e202482615e7d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aac94965b6c66642579d31e2684d96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888cd060fcf9eef782662d5e4430c16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dd1ce2a76a6a6987accb2f5a51160279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58a53eb79e1840c00197ed19e39247280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b8431ae29c79c0339d4cc4085ef8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d63ce2c727355f0b9e328fb1fd9bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e02a71237cedb4e45fbeaa596317df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25066cd86b9e97cc418a04b17e1f3eac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7815f52f60aa0468835d2d917525ab8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e616180511e615a31771bd265ea2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f3e78022873b8fa793adf0db78f44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259424e4925d0c1cfed35df10e824942288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8735282a5ef1297d3648d8370805d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9fd0c95fd10ddd78c7bf34a67322f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556756cc664f0d9f27b057d212827895291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776531cbe08d8bb2f18765539027ae6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f5af60a4cbcd3d652da4188eda821293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaca795e309b35d07b72e66471330c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceb3ffa77ca46b257ef1933afd0685295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8402b5f365174cf88789986d52b46c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6ef6d0a1e5e0bb99e54776046534d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6878cdf6e3709c0e1071e0b0063ff59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7915dbd3d5f9fd6866d9e902b6ac96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7215320822071f494648d2dc1997e21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba7fd764b8de504ff567c254823049301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000af83e05c47536a16e3efa9b9e80f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc92eabbad4c7dfe96883dece5526ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f08db695c77e9fc2b6615e0ec48f7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82065618dfc1bce906ce6ef94217cfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ce30be29b10089b31e9c9673df626306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a99f66d024e606b79b6f6a9e26a0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347cc0b0e533b450f40ffbe64e50e22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3816fa8bcc760e6bf226d1258714309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a788fea5cd5b1d085c55fdf4b0a3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4aa45ff8de0b6d644e419aab6b93f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea07e4634d578e7ee02c5acd1e5c8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666a29f3468fd1a3bf05820a65c61f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0746c1a1d85cf60933770ff4dac3fe7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2af1dbfe55bd29b1826559ed89e265315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd4cba8ce9cbe81c33bb77c35d5f9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e62775b6e8adb79126c30f2d726d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb525232302efe0181ead2d32c6ad1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f99cc29baa28d50a0f3b533ec3745b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a34ffc3ead4cfa0c3a19e3b5079a9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0594d227d34b243a2497e3317e503b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e1893327079bd22e304366744a96e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3ece767731a9929683e9bd598eafd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85332b4b7e2d4766e5dcd2a2fb66e12e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ec699938f6ab491431ad23abdb6a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fcba9d7349bade835c820920ec22b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ce6cced4356cb7044bb0aa82702d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38073f465982bca7f4a62a3e6c61af22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd39a0bed6408c437085cf93968bc6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ff19aeaa30c805e52bfc118e92f69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d3fe96346c9ed85acdc20975675fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb53543e385e0b29a7cd95ac551f03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40da548c7cb61ae77eaa903a4a438bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe72658257d2975e125111ab556889334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a11c8061a02d591efcbd481c56211335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de5420233b44c2c5d61b65d4da3fae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c2876d12f3458d55d97726b97fbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e159dbe185b7434a285e63e4c25939338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1861afebc5ed885c72533e4a600e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82420f307fb79722f577044c91070126340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37040950a5d606406a55bb00e22921341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6c1accf5d9214c23b617981a45aec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15d00f1dba0990e402519eaef8a354343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505b1001282f94a9452669aed5259d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f145f4fd687b749aac0d46a6d502b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5664ebcbb918726408daf1fc2c6ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cb16d753a28ee47ea31d495c255f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc3b0f9c97a6e976451849cdc0af7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05949d738fc7d0d6903d004966fa529349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8da614ff80d571a907f760d2328bdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5a21ad67f3a683e4f718188b4be4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f0133003cf1f44bdf959408856bfd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81471bb78b28752a5b8856820b783d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36fdd1409af78c475112d83a60304a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13559c32e73fec0824fe121a3d041ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a5d39f2dfbe0d1213415e401a433d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba319b98c72d15b90d3f13d6d22545e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a493416f17db12dcc4c094b250a22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604f908a11a8d6d6c7dbe08a8fcd21b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a651002d8ba2207b9c74a6f3837528360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e77887bf723579ccd3ab1e4c3dc96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c34c72cfdccd9ab68c2d338ea5133a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584dbfee82d18b84bc512ab4584e9c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d117cc0af6469aea63a7dadd5200bd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335c4f33c48d9324fc0dbf3e3cd3315365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c35d1f52cd3830a7b21e8ef309b00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d63c1494d2f3829bd572ea8acaf372367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7f14117e84d8cab28877582e39193368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bada75e8fbe674e070b3fe8595e31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dfb08f0482a4dda5fc53cd9e25e80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c2d6b248bacec693959e3933cef9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383a1fdb7efdce7a47123c3f6895d97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f5e8d9e1b252290fb96ca8ec44410373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee491de4b1f36c5003837c407ba067374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca791b156a67ceac8d32b5fd12182d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae186d1121ba0c32af2fd49478c6141376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46525028c069f1f2598b569149c10325377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c417bf17ababe816a9652f2b9fcbde1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36a45a9f881cd451fa41fc9130131a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194d78d2387381540f607378dabaaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88d08cc2e9b94f355e76cbc05c85ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1a7c159a5bcf8f635d3fd5fce14f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c0e798b4b669c92cb1c21313d77c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5add6906008f5e03b2cf12db0694ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794fa8bb6e1cc4f4324540acaf8d140385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fc57f74bbed0124db75de44a724be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62b0c75af115e3e3c03d6914e1be74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57988ccf58a7b7231c5f12c843c1ece1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe205dce256943acaa7d399a2eb9641389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf7a9b5ac53e5b76485ee375a93c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d05914ec398f56e8e09f833f64499391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f3caf891f5d105216c467cbc20388392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010e49556b7cfcc70fd231262b85e3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d15763707891132ddf3fa3d9df5d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464150d7bd4413781784da1a0edae83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498f4db80fbaf5eb0ea27010cf8a22c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd43e9042246cfb71ec6dfee69b876397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54e15283f7e2ce80d41d7492274dc5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cde4512da6e336c4f505574082538f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a2de3f1c0f9d2a4ccd5b3ed72a396400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a775960fefda2192268e5468c772bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767a611d455c5c6493e66e593658144402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffcbe82b05f7238b2662c8eb9284c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c45842bf4d28f85ed2c9fd5841e91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d4afbd229c2262e10f55cda65a8b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fbb040cb8228fd59eba0883943d96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c7db194bdd64bd2768debe19086ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f039c665632448868acf82c187543408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3456d5a7dd269f3add52d585cdc247409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4af6ac810397ef0d2741ce16fde6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d5bd55fc954b2526e20e2cd12260b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576fc2577a5b300810a332b37cf075b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4257ce68164747bd635edd5c8ded9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95637d3c7eeb1bbcf8d0dbaa7c97f6ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a38acb0e6cc8d638b18d3a18498953415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3de7e1900844e82e0444a6b31d27fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888eea1ee48c251e3360a8aa7fb52ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978900ef6d67b22286faceff66a13f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f21395125c191d322f7d081c51762419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be512cab0b136d99cdbd97e048aec2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24656da1d96ce506580f371617bb6151421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f769ef24e177c917aa52ac4067a6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559dd42b04994b50a14ddd17ef21a4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb26afcc04ad2beb6818ba8dcfb3743424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975574b8623c476c6736df457db3114e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634ef8110c6bfc9d7aff1ea1016a515426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23034337caa6222abda2242d8255de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb658da3a8bc4e8f52cf3a61f41c060f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5dccbe97a18149bb5c60060879fea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9195ba27fcf212fbe8fd7aad3357a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0a5af52bae2d0a5ffb902df3ca083431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49f7f03ef46849f668a98575efc808432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2774332a915da40c98473734cef9b7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6144954164ee412e67e1b10e052ffc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738f92e4f8c6134241209e9e4d909b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014df957af1668d3aa85ef89efad064436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d45de3adfb454d4b11b3165bbc1fa1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ff58fe297e2015b14d5a87b445086438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7890e9ef47a999d09e30b736117dba6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d988a1572423c487879af02277823440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c07a82283e11eb2ad36f70beaebcb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666bdcfdeaa77f7c0c02e71a75442f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff68b2d17beb7240ba3a753dcc252bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4273ac6d618e6fa9226e03ef858c5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be68e83c2fa98c32a9f44369ed6940445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601278d6a00c260e81191921f9829c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fbaf19300b30608b8f4062a07e67a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c00dd23d2ba24eb2c4b1cae56f20b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d0be55a4fb3eb651e79373c7b2070449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e90ac16e9b8650dcebae5e0ce3862450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab629eef5132abda61b4078a6a3accf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b338d89dc3649f6d0ed3cbd11325c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b915fc51efdab901af8c539ee0a2b51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ac89d2ac2a467567e762009eb4ea6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4cdde82303b237e82b273ffef68dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a0b0a8b039693258724fa85c2439b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba827c3582aedb0b957871bb4f30455d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5173eb95fc76c25266629ed0b7ffcc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f494557c52a417859ae0b9bc288ded459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f964ae1c3c0f34557110888508625d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ddda2f02458eecd3bafab32e48df7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d7675f8492250dcbec2a7eb3b8c70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa87d3ee377b723520d0f9740b7fddc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd911789282c0fd8387bf2110b785e59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc91753722318d1faefe763dfd06697465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b09bb76e8cbbe1af2e1e874cc26b63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c712481aa0028e23d1414c0fe63e99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04483362e2f59d3cb75733193ec06534468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc1b39b479678cd69158589da9ffb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332882b0a24887b7fc9faca6b19fe09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac49381186048cc90d89621d4bab16d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac03f59617d38b68d76b3e526cd324472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de858d68d9d5f53f373ca5873f88b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c58f0c506b79a55b5c7c84683f36d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2cf3c6a8a482d2f120e74d7700f07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630ed2c76f3d592440fc94825d6d45f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb475faf3db6f360a7876ae9b7266ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f9e449411868f2a639baa2c8f81c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226679c15a0820b184eeb1a00441af8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de343621ba90f78a40242894d5b18ccb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313fd6386f27dc1054b675c387bc1d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757d652a22b6d262723a8624a20e0fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c5372b45ae26f49d0addcb21e957f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d837a11a70b470f12b3974b7ba88c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0947e53eefb2e8c3f33615cad2ba3b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37271536f3871df35367a0d142051be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16905b202111d8115753010e3232b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c771086f07ec1a65572338694ce3035488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ef546c575d133f85daa6d9df4c3a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d531e6789d164d8dd8864927af94538490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388718d06a006af17d74226f6c01185b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a67afd2893de062dfeb41cfb00024492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24bfd32f3df55b6d9b5cf45c7727ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a4895431151d8326fd691490ae4bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73801f226aa2f43eceb97e135fee35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e02b6a35d392f8b2e808a49a23ae6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca382d4a6953d1f9e62d5d0414c14517497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded3af29b0a4a95d176ae424452b830498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86a8e39edb608c1ea722d7c44fdb1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d7f103598a3bd0b8c178a7eade638500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad68dadf576d6dd7b90043f0f3fb07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c76ed9bd3ad98b8a2a0540e804d34d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26587b8aee2c2be51c3feded35ebfed5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7061fef25ef41cf7e5695bc636a33d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494808343486e706d66beead8bb3b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708494ee07dca5e5153aa759adff1dd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc3f526f56cf4e305f61f5feec2738507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bbfbcb561564b8cf58b1b46614f76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3c99ad9f022a54ef9d563c630cd4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc0d8009a255ebb681c9c41d5031eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95a21aaa17523511c20a4589e96b73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8474ab1d136cddd6accd68441e4b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc7f3144b796f93a014e4d06b345ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e0bd45ab49ff1c99a47d0e5d3c07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e93d048258c7ad93bbd9226167c7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43f487a22039494b9515c8d332111c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9f447eb32a53659976a9d66be84cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378d100eb9efc87cb348b9377aaa3d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac651706dee65b088489466de8b8e96c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0766903e1a53ee8f0d063e48954f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cae7f124a014114117bb25ea889deb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868f25231ccaea809c0f03acd214d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78a9b7a668f87229da4b26764e24f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b76afe27e39810502574e1325cdb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc29cec74c5c21a671826d97a1e73d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6778d00b99ac50f87b805d3fc870b23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6657f6abf1502de4b9ae6581bebe8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbd73fda8e87bec0f815ae89287fa1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058df845d514b7bc9399dde1e29184e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbf887564341b98a13d2181d6c6dd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e4ad857f5ea24ac81ff50a4c3e042531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce31ff104e1d8080b5d668d1c474e75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69f1cde90ba432b466c5f111b5960c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4a4622e5988ae8bc9d4efe95b9fa7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67bc8af7e678c2cc7198ec250f2d9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b471991bdbbc953602c93b8e0c6e4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc31ca261e796668ceaaf303610bee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dc26ea0e485687965d1acee114782538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d38feb1caa6fdd62bcccdff9412ad1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d41b201422daae9a1bc90ec162625540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ad51ace343cd8bdb638c511786372541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dcc3dceabedb94a6434b225b58075542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cdebe2d0408bdf8ccebb376961e06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cde7f3ce76789fcf6479936121fec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66722fb126f0b863e7c4318c8fbbd2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceb6bf94cc37b4b0e334dbd90ff118546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f1d0922a0bca9e040cd60ed7c68f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275edfcecf192b52e37ec6042cc9c939548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefe0fe7561027b36bc4b89c9b7a674549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237a68ff0f0ffc4c68882831124dee2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b58382ffbc3f673445f9f6981647ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d185fd7cd09e624c2048121395ca21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbc5ff23e578932eff6edf2fc0fe5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeded5b8b2beaae5f6d771f9b672d170554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208d68fadec96da8582d83687bdb204555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac67ba835856839bb75cb8e76f6ac5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571755120f44518937eafa04df8a349557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40de8b18b32399dd1b1df581873f51c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc61a1820ede29db0ca84f35716a7e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2ddb34bab229880adfdb8c0e5bb7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279ab17566a749cc5197a84e7a43026561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bdb168e0057400162c8d43e84b50f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbb5bef80fcb104e23133ab50af9d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04282fabdbb95ed1c8d3c73d68fe886c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f67e5ca58ed2d96e748f47ff2563f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7d0e64787b33cef1016aaf569f3f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6702004a2fe85963ba31f1f6506ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c2d9a98639c06245256c92ff5ce26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffed7f2e451a19bc0f4b1514244669569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ace66f771cd11db35c740862af6f5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854363aeda501ba1e21299fd5dda4420571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe220efc3410fa30d91e567e4c0d2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb00563865a30dd289950737b91637573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a0cd4ccf92d1212a4391e08c165d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea69dd545b4d229a05897a2a58c02af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c66fd2e514f103d3f03998a8a71150576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35484db2a3c0d35dabd714f74142f3cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d4c7a9a5680074a7859c957cd1fe8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b4ef5bd1239a05d81e723f02618dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af78753c142f51072116ec9bdcc64cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f9db3b712ddc461ba5c6a128d363c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dbdc545bde1d9ed8c6b6c54d28fff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb594a6db752e9bdc132bd3e6e474e33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a487db8cc78f20455815d8f70f0fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245bff161a8370792f82d4151aa859b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf883495ea35d696bed32c05ece63a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72f271f0d3f542ece73382879516c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3a246eb5b0c080df23cd2540d939588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5df11d69d3785f3e9da2c2737f86d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5851f22e8d78deb6c58f4e1100cba5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ead1ee7b0cb2ed71d39d820605965591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bde8550b51227f5300c5278ce942d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62d6e98012fb3bd36ef55d1ed5612f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeb13165be74c1374f629fda852eeb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957517136f6bd4b4d99590211018f18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ec823e644efdefbf3bde0d329e398596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8854456dcb21c5e9617cc43f94527597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb94dcf156b7b0bc98c222a519c144b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e296d706866b5cac10a98ab49caeef8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc62bc232364bafd787656487a6057600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78d1e1bc906891b40b781a24292cd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86568eea85736b78728ae3f5bd7c036602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d09bef26666a6484395f2a180e9ed5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4cd282800f3542a135dc41b72e58c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc861ab1966577c5b77e01b01fe55c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f7082e417749256d480af2734d9b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da8c63e81edb15ca9070703f3fb453607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1886ac6f7b5d376af686b18e8b7070608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac888cb839994d3fc6bb911adafc4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144213a3946ef5c59f6805e3a87ba680610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda783cf322a5931bda5780b3b9abd8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fea04468a0ce296ac60af9623b9740612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71982392fbef920c1bb8c0751684fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce105375280bfcbe48420e722ac8035614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94e063ea69a1975ada5103129d8525615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a61de5b9338723337433d8e1e2fabd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06edca64f81a0622d25ad934bda8140617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15b5ea7e0b71ce504afd81cacb1ee7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e09b5d3e90c0376caaca2f56bcce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118003deba81c0527e87d22257a0fec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68605e4043dfaf40467057ceacf1925d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844d626566263eddd0f95db6c0d3832622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9699e617058e66a97705f21ee77b1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78308ba70b7486f8a674ed9c63cfd760624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbd15764eb208757b2ee135d2a2217625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7417f1d640891921032c88020198c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ec21477f9180dc6a57f53322698ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e623a8f9be996fc901b777900f6d0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32996fd460909fd10b7e55c211d1861629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23409e9d4f412401dd3b11e2bb23c868630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19929809ab5874ab8bf73d9f2a44b9d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71b172a07e1ca42b051b5ea44b3c3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f813dcb09213ce8caa53784cc901da6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f4ba26109afcf71b9615f32189969634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4a752ab6615911be9ef358fe4ea28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d5db10f4b21d18e585ad57ac1ecad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcd4beefc621b1915950fbfc201ce5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be0645ba491ad921e9c122674701b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb5f1113e125edf3d9b411c442f261639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65058b7fa63569b9ea8d8e56340cde77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29718e7dbe41bfeae0f022386377b3b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f75940cade06766d5a614a1f47a76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbba31442c3eb05c3fb0e14a53cacc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340af4d81cdc93140041a0bf63e9061644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaadb58c7fdd5a9afa8b4e891c39fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e3c7a94f43d487f36f0310b64478c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e46bdd77ee648b99ff6212e18960f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f3637356e3e0662dbcbcd4d1ce83d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4d661aba13e3866f8c97db0918a92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d83b1e963b8789e596e7e8296ffd2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138916101eb4057a56914276e7e9e71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329615d06340b7e586600c79c8ce6b9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338728b09b5a2f4afa08be14b3c1b2bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5eb55818d1c307c58181d2c0b0404654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3dee936785735267561e146a2530f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e0e040805fa8ea95a11c994cb8d9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81977999000e23ac65f08faa2a2750657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9cb8f44add7d60f7cb28e1394c9aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8e8df9f401281fa474faf94d9beff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d1151cb42b722f7d64333383fede8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5420a248caecc97f6a14b050f6270661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40194148489c66ab609d558e5be3efb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49135215cea744c84583ccdda916ce29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329a01adcdbdf7d6ed2977a3d8f861e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850913f5034536da8d50d400d4d030a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f08089fbb9ecb704ae6a158f50943f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668ab330350ffbe1a69745784034fd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe859e4edebd0ab520d9a2e6d0269bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0aacededf14e731748dbeec90a47b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29197eeadf07ae58465eee2d2454f3a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49906888d6767a5d0c19c9d534f2b10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b353d880c4591fb3591c7e32a268e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634f853a1764f1c76e32b3d7f85e857673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f59b5241fe8418157ca6f83882f02a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9aea01e943cf2b6d1fd9a30e3e51d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c63ea47f7df475045c5797ee968163676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe3dd3ab237858b0602c6c98bb805677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e657cb7d2e9c69563c19a340bcdb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fe4c211d0a95edafb99d3eba7f694679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a34ad694361349df1b6b5a40d40fac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e58349ef975a7ffef9090b63c1c65e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817190c84a267c9063699a87d28dcb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0a93b693e69e41ff2e5a5d8e4a56b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d81572326db646cbd01161ed8e38d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6496ab056cf1c2fd432435a8c276b05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ec29459bdf570a71fb1d38bbfc10d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e441ffbce3ab549f1e70b246faf6408687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a4087d4a92dd3998df129d5dbc87e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d163b5ae8c1dc5d3a93cefb885e9f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7834f73a34789b51caa220db59001690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efac6536e55202f4925705435534e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3060069cbeffcd44e5e7b33e28e48b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb536d062b040d9cdb10ad4839cc22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1743cf1294ac8c14b02768f91fb79b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943fa4008ca2b8d5157b4b79b028014695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25af908a58703760dabb127ffec909696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e272a3ec37f79df261028f9c208afac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a45b051595d1b93e0d88d220d22b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7e93486e86536a932a0e0d8e759ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd6e08ffbc8ccd09c9d9b0c287f13a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c39e434cadca5f1bb92757f79e420701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792e60691559f60ee1a0f969ccc99d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8498b50a767020546773c9ad1c5a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614224a7c91102fd1341fe2e8e06bd58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f9e52cf0b15b68751eab0ae64242e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cf47d618f9ee90ed9ebf39a1b1570706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761501c9224a96137f192fbd0c7b4773707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e766b5f1f93c54d0381e7b4af5e731a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bda110a731e19fca2f13c75cafa10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743bb37f5fce5282a461e2d83fc28f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e071dd75419c79f0ac21ca9cf8d6ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91812a36251185b3591fb960553214b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cd827985532107fb3ff8aeb16608e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b78685c9430336aea8dfddd577fa2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e2979161d9644d19b7685d565e2c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd546120dd94901a203c4959bf86baa6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11563304dd7c37f0ffc76430ab152fc0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ba0653694f22c425789fcf33984de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb6cb4870f458f7dd0a48021ca024719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7db7a4313d91432b4a5f222ebc705b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870ac478f69b77cd611ab63061722c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384961715c3d94a677d09441c1bccf17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb9c35fbda285466b59c9180eaa7e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821193a2481bf1b2c4ca8d95a84c351f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076424a1f086c05fc4f73bb1e794da8e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e7a5760c2cfed88275df62a69f2d7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0eb178c15b45896e95574699703d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660635d6a6ea60e9bde42d1d9493e43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69083dfebd9becfaa70813c81447314729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed78354a50e352dce82064913b5f0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a0c11dd2bb8ed0f07e42b56ffe6a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d12cfd5cb770aceb7d5883f5bdc0d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f081334feaf301480bd1328ff156a64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d791802e87d726f13f46f058bb66a0e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb3bad4c4e6ce8e55f7df660223a6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4027b74215a0edfe1a7034d60fbecc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4118a39521ce901eca6d6d15f7f0fbd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069585aa0c2ac3106a2fdae2fb0fede738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c024573d8de8d777682f60f2eca9f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5765ea6ca91c7b5f4557b6d900476740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3eff397c2f709c5222a105a44c4a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e529538c05d787a9ba2239b6474dc5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d625f7df92ce9ea0d632d45956af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947fc971d639ee5d643125d7b43c2be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd45762c87e39a01321d01b5b8566ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1b0f134cec1d766a4fdc56042d452746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb6cdce364c4e097876ea38b0d305c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6468bf94b2e81e8babaceb0642750f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264186f8659d93d7b5add6ae90df6e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfadd42cc46334cb740e4905e8417c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369619197bcef34e690264ac74b3982751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433c90f7fc9d99d70b62db3aee31365752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58341a42b08bdb6e065e170669cba1b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d26ac83f2cfbe35dd8004ca647b3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe2048d4b77f02356ba67d5a0b33e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa673e0de00cc1ac1cd26f6e1f5933b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508d5113da66e8d37d9b9ff2096f3c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d03aeadd2fbde5d5bc66a24f62aef0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09a563a172e77e87682448b2cef245759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53566ea13677cf0d444a493e178d63d3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f47097a53871d4bc55332623c410f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47477f1327518187df8a603f1e5d46c3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0cf71d759d1ab15d6476d8fc83c39763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec4fb0a9d7d4ac6142ba703f83f561764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a3e736b379c5414beca36d9f2ac9e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109133b9a8c36af5b6aaf92c35ccb8dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14180c88690aa8692ae1fd7a23ee79767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>