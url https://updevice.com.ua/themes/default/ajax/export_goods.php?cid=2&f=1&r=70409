--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cc1f2054451a5250b5c4d7942a5911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8946ae428d4a54738a830d0e92a622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e023e69e5ba5b79757fd3ff683d743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b8d9fd7471eb7d2e8c91b1b22bd1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a0ec7c5d98e2d4984369be9aff3c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d93118a32b4b02f0b2b7e05b77296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750680e4f7bcc1d9b38d672badb56d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8cd741d581464a41fb1eec89a8b138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b01b61e7a2526a6699423fb360cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239386252ebe864459253233434b32110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d391f08dd2c8ba7c540fd4e4bcbf0cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60768474c8cc6bca046a5be7a8a150512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aadcf0fe2ab248677f11dfa8cde9ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5324894054a5f17bdc29f5d4886fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e914d9137c30ad0e9707e8685b7138d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0ba410c52eaf9336d860c136cd78a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb77c2be19f2b9cc25ebb387e031317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a43bed525b4ef23a77184cceb7c7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff078ebf12517bd85bae8019c8566419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5f5e5c1fd07a2098d5dd912c522ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1aa38d2bad09dd1fc76aadc1ee56621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726794f42b536b99c2ad5ffc845811122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a079ed15a426051144d9420e4e276223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5c0f0f46a1a7dc5b145abfb3c7ffc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54c8bef66cab367bfa4576d60ae02525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb279574d9b39fe9fcf75a51d34eae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12aecfeae79dcc1dc94813861b8eca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2f48118f95cb73e5b3174ffef1c1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7636d2e2e2e0969a873fd657afe8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b41cef8ac0004cb5d78b4f14435dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa4c1c92be7dac407e64e83dbe695d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f51a7bbf0a160d4ed18efc04caf5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e669f50361d725d556959c96ae898033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c334c678e829cd9ff1ac27c193bc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92cdb15526f63783fcd29e7ef59eeb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c049203bca9daec2a52b98d5471936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfad757251265b4f98bc0c2e991a4a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32726a35298e1bcaaad436cb2caa7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92221a9323f3184ac6c5b99cc24959dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cfcaa2be0891402e470b4678e866440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e81f127a329dc5cfa4463756a6181341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac02e562fb42519d6918e3607a84be942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353603b6a3f7b15bd73877d0988308443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7c4132790cbd857115f5d1005b42444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af944c808b081c410bd44bf23dd874d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4a57a7836bb31ec9ab26c44837f2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78ca2079860ef41e48d0cab2687baf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28382c9c543f0f7ae84a6732e4a082f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdafc75aa7552b43f2dbfaebc8bb1db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d47bd0372bff4fe353c3113ae5331650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74672976fc4f076bc08496351cc8889d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd89f0efe5d9c69be2367106a08b02052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c110a3d03597d48e5fdd305d36d3dd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14a64e762e90a75c89c23aca6b0e9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef4f57bedd7bd016833e9fa746d4c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd103413bfe38b0e9c07a894205ec7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5b1601ab03d71cf37b89ac25081b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33c5ee4ed39977ced1d3693d6d481c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfcfe4c0694e8a5bff27390d9a210c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970f9fdc84695e27dbc01a68e9d4ce760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bcfe475592919e0a23b1fc263c7b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5738a319bb022adb6b7f5350e849162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37e9f7d7a41ae5ca66f17f26dfc28063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b14c5f3588c4847afa248fe226a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef806ce3a8bb13f0929fa81ef390597c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051dd5f57860790e7bdea0f55c592f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e295c8dc60c6f1a7d23a79e295efdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a350c7b8ed13c231b014e38487929468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205647c3b289e47f689f393843b1472669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948424c6b62e7a72c095e474b43eb1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe63490502bdbcba76b44b6628b4e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37606a9044d18af4b503508aa75d38572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46dfbd7f8645729506d77497a15a0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f725e51329a71a588416d4479c3680874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5988a0b89a48fb3ef3c5bb2eef4aeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c084c552f6f1a930b650d4838918b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f572d5f4e41d8870042a093a3c12c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67622c9c1bc7f5e6a405bbb713b08ba278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed7997f4c03bc4198b77d4129daea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a19d50b63318a67bec7d01070345e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7e5a2e70889a84ae6bd9229016d6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cef7dbb9d3d272626b49168b1d5d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b3b14eb3cb15c82d2000555579f5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6e857f28e534e91e698fbd0e8973d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155b9930be42420589d5857d4dd1dc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19e215c5d867f461621c74b8d3e02286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292af82a1545f21e802e5f6dc9b5972487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982f73b86c1f4f31377ac00eb5fdb9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d131d829bbfeeae2184db35718135d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e022c0ee2af6d95278f8d57f92c0f3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfdcd60cf4a07a25c3603a1356955991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443790f878db1beb31554a5fc2614ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1307353ef29ab240aface87cb1f87393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec661238eb99b22538d26ebbaa21c7e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a689a9380a7c2cd5479c72150419695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f22825585ac7f3cb46790a0fb695196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e83bebcc4134ce6226760904a50eb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754095093ecb319270170c6a18afa9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eca90dd36a6ddf4722c37843267e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4bcb24b9117b38261c17986b52d69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1948fc6787308256e63ba717e34e8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d28d4520ebafd35424c35986c7457102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab38b1fcb86e87e8c5ff445d59c1cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c6d2f3a28d4a6d2f9d27a37d4c47a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f5790ddbaef3d5c23a1f085566155105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68603b100ba672c980be4e1425bbfa44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13867dfb85a07f0464f429d5cf83262107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b4a67eb2da5ddb56e0a5edf8ba14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883db542dbbc9803e35424c31709e339109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63547800122de30237037bc57cda255b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab1aeecb9b3e4ed4c79bbdc17469eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adf15771551911550f6cb0e83708fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35999bea8b467f13ad1ceca6fa71bfb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175fb2c3a5095fc90d129be1ac4c0b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7fd2ead6d87a99c458a8affd60277115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe3ee78f8561e9ce145ea5d88f07c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0796ed3f44e1bbe90676a3ee711e3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166cd8af7a77567b72421093c93ddc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067af1d11521f0290e6864c5a852266119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b2137849b3a5d0bcd3fbf3cba005120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbb9ffb7bb32e2d4bd8a79be0dc88b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87841ef9ffb7a07a5c0e032dcc364ddf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de3e333d3c4a1511e5b182a99b6cf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c9a1bff2757c6f57649b2fd926066124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a650147c953303ae1c7800cfc260a5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cbc1cb7953febcfa1829c8a6f1191126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721eadc4781c2400dcaee0201269ff3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2c4a99fac12f1938ab2a929b6efe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25905e4a40fb6c37f5360eec7c28f4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07e5bb8bfb2e55f22dccd9f5a962b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a87742e8c94a6ac41938fca0a525e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69d8a5e692d82488b5337fbf5abf91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e94c6b7063ab48d144922d3adce2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cce0e6cb8cb4fd830ce952b9ac0334134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692d02fb873f758c4645698a366449e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932a5828c1e2b79c8d948b40c9cf093136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b92312b1f218f40fba98301b1e4e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a56143f353c0af39ddc9e068891d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4abf76f3e031274238e5e0255699d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc5f8b3c54e2c2f702362bc660245d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bcba014d278284d948d5fe5f1296f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345b35c09ec83e01141e238c4bfbdd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ebabf87f775ee0c93aa08b7b57c65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400419880990b1c0e9016ba80ad83af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a279eebf78168411c5c899d7914174145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb594ab81ec7035d6733eb85f7a69a17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43952ec4f4b6938eec6d33851cef0eb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f35e2271f80d01e4d476b9086384bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a159517fcd4aef36c7f4a621f1f47dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72044351cab093c65f461d088a59e69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd9e8708de4e0e24f06f8bdfd2351151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae4048c4c68f41776b097cb6f02a61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dbe008e41bb917eef1ef77c485130153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1447ade730b0c0b38090932ad8dce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbabfe99eff63f78ea478266e98bec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3d74ad6dfc2bd2d91fac95eabb040156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a59132b5d02e273af92a282b985eda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c596855f263193f0dd9bb9c21cb46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d54bb1d2f2be9b32d74de8f236838159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805b42b4fb908027bca4c090bd68133160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b224ab188169a8ae96510e63e260c1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294933a0ebb0385330868e10a08427e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd179deb723332031f4350768bc3d74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69141dac7c76942b2c201a5f637a8b26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344401fcfa75819edc2c6f1bbc1a2e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdf848bf21cf3f7b831aef69c030a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5a4d82b05dc5da03403d05b7cca49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f89e3f9960b98913616a98c5f0d487168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe8fce3fa36b997cb6225eea3062ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99b85919254f4a81bba940d7e9646b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d1297219a69bee63ac82a1b2cdabb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a885ec0a840771d13e47ce2264416172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f21d9ac09422f7cf74e870f9f9662173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fededfaa2dbb7d97dbf7396bc668161174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441f82523d962e623eb8ab45431a90e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b79d9e245f4a47374dbbbb681917a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba9acffdff2cd6b1d847bc5954a6b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397f7c0bc19f8124db0355eafa9a09f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c677943c2f0759807234cd59f8bfe0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea088342aacef49652a09b547624d74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3460d40087f84b684d0c0c8266fb283181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41855002e93823901c0d66c4aca1a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b314c7039677d5a1e5d42a2fca771ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139578ff2d69b2f02c85147eb51ebe42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edb53945a1ee5036e2ce45e77b7e5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7582c3a14617a48ca258d00dc8709186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e961faf0fab15b3ff4a4488260670a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14943c7fe4c0adcece9a1e672f5c8e6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da2c4bfd864573e25b6a36e2a159b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8551ef6d53733156b55c7b4df4ab319190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3e1823dcfabbe67592d28dd7899f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed5408866c15d84ffdcf4ccd90c4fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e59ea7f274b33c01665adeb73f00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b0fd8f7c590fac9c0ca5824e43a48194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ad61193d0560f5d1b264265b4df34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8c1338a342ec21a1b3c55dd9c1e7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00942a6d8eb795dba94a0fb3455b391f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937782cf56e6a2570c751f6293a1b78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e380c614a2940d941cf212d0a3c36a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249c89bd733a06a91edbd5ac576cfdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b1ccaeddcb52dba9a91b33ad25ae0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3088fff00a5d9b787a526ccddcce1a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8236bb77bfd3d330f887a6d17a50367203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676eff475de3f8babddb3a7147700c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c11c3ee83f61acf4c6a329641ee73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821b8ea9d3227c27ff7da35f3414d4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8466a8b7fe0db8ed7223b7af0dde7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c3f8b671cd4baeb07afa1db8de0d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f64d4c8e69e88f1e158205381d553209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa10c6041eedca011adc7c87e23c1aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1379496df9d6d55ac1831daf112b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4408397328f81d631b8cd51140c61d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca924d625505c7e7de748a54fd689bb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88908de1b7c5e83af97f560a055ced6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4e063dae06e15f7931abb9b40c7bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5608ddae9fe31eedfce295cbe83664216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa52c3b0bc5c007fc13d6ee8d29aa30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6daccb76468ee4806a366a527e905218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89f6b965be5a418f0333519ceb4905219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008105a5906c5d540f1741c268976c56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051547f27083b6d060f2320b10077363221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855ec03463dcc8f0fa9646ca208b38f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5539ab484fba50c78c0b68e694e550223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a75ca080fc0690e509c8a37286fd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7e258970f1ac18b40981f15e6e90e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b28e31e7981e6ca1c618f5b61be67226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667306babb855253727f037a22187a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0796e043001d46837b8ebc31165f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08311b5e0ab12adc4e2739b90f93f072229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fa6577eb979fe6a60ccb55287bc28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe8b0a5cd7b3be8f1a4ebf01d9554d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f9fed323630faeb2738b1967a2d9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433de3f7c3bc7c405f372bc80b74476233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fffb4253c083ec558a8b40ee70e63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421da387cc3ad21aaf5796b377e412b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c1ca822036af961603c3e6eba68a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37588f960f453ab1cb2665b35b7bb829237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a163c057b66ff6f25ae7ed7e7965686238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71894e39bf73fac3bac0dee0bfbdf419239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca6ea84d3c9b22b3e561c75a5a7a62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1dc66f79bf2b968297395a2cd9311241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccff221e0e59e3aae31730daa33684242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067ab9136242e74bb72559fef9191e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6d64a6aa878aef1112a2f94312a9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddee7159fa7d1b8c90532e15c47dbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417873cad12d86ee890c9f86422e8892246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8e3a212154a6a95ebf907bed301d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e12c9a1dd03f2e72df3dcbbecbe48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f076bfd7d1cc932c778c9fede6f444a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed34fc4152b6b5d9cc6bf430de7067250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1ec99cd5ab51f10f069c67504ee7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b710053ba72b4e5f4951b7a53801b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703bd1da5f22cc459362c0dfaa9d88a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bed0f4fc107d409da41a7c1b5489f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a4ed99a3b35cb431bd7467ea40b38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964e0bf0736928cf7fa151f1950a52e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f58d0a503aa180915d8e0d8e6c00c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5758e0a1671bcdfb9ec15e9701a67b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6380cdec04f0b8e04ac6af65af47c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda93dc4d76e219c2d7a442c8a01152260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570ecba35abe42c1e1805c303df0f30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245e8414633fef72fed8d2fa184b727262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafa7d035575626396837a38ebb10dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9ec0cd5994e9c011cd0f8a3576208264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a6e45f7cd5a96d3db1c0e5fcfe7fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b824b585d52d9eec7e3096177381291266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5d74b40bf2d3fad34e7f60c429462267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9e0a608a86eebd70b5754fe1c247e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260319009e15bf05facb3d22924fde71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918060cdd8e5052de960d9ca3746c7b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab085f3b5160fb6273d6ed57e51ed0a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1975c81d39d0bfdd7b84f53624085c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8707b7e1e179f0a061fbbc5b5b8593273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2bc997df6f5afc7b2c26ce89cffd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b2a0b18fdcc46c05393ab29fed110275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d1695a7842de1f22e049dc96b6687276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984fbe316e057139ece83ef2021cd42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255721aea3819a88e74d655195f2a009278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde4d6573cbbb28ddbf7a34d30d6dbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969ed1d650bc87a4950529bef44242d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6b8c742eb4d0db408011934ee9aa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077eb7bd89950be2083f1c1d62f3c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27585cca186b336aba783c8667cf6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb44bd7e68914908ddb6d73cdffe2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d354e0818299c69a8a77e84257cb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a39fe42a5c1f65feeaeb5d1a0fd240286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515780c4ba0481a3e6d9431229adea9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae85b87a4960af7f887c7c17120ebc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d530cd6b1566a8415888bfdddeccb87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a92f16983ea31536831d29de087909290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca7e20f7bc48457f050793d8c4fb66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceefafbb4175d549eb5facd27d6682a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1bf79e9de7073f3294fe015ea34fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1662a39fb184d538ff7a1927811f3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699eadd35262a1c97f2773f3ceaa346295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccd64302d0320b3e4ff4252df0ca25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d40d12e35e718bf941bf280473dcbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675baa46b2471dea32befe70650621d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666e2b4c4b89e73e68003a33ecdf588299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b105955a420f8b508aaa1cd87fcf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf0a95e8555a30a7ac7385d71c25a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979e7288a98b732dd121d02dad4ff20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ef12e7c6e63844140a965613f51a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53028ec46b9e97f6fd7a86f0f53cd749304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92199031946e2755e718b99b738026dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0f6efa15f6e49f6ae3ec6f0284179306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c78f4394ce05af97f0d28fb8c4e239307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425e90bfd8f5b415f79700f75808b1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df359797734e0c18abbf0cdb749a5f79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026cda4ff10cff1a9b698a1a46fb87b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60613f690d5db82ed3d397ca6d136c59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efae2bf6a48000ff32b3f29a4c43130312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c162c318656ba6951dc31c7fef018313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe6cbdded9b6fd2356ef528de01c92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd911e0439cb6e12212362e661aed2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc7c848f07447a2e4a745d0fed36b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7720b4d91cab33a4952b6d532e84fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b9014f991f17bacabbce23b68e550318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda57aa4a404539ed47b71dcba9362c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818537b5f0467702590ce552d4fbcfa5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2e651f4cb7cedf53dae9f10868b88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37076872b59171dd62717404d5402d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba3f840dbdc57b82341d1d9228f5fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4435251dd8445ebc19b1bdf0b9dfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd03781e8c69e421be946655cc0c414325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f42282eab52630939db89c6fae0dac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5ba3adfae3ef8be5f6db262512dff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8d5637e8be35e4d4f5eb5494ad5e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99d5ab7694bbd41d87701746844c5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a5271e172a11b5ca4ed5be8150f4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ec861ae27ba99fd26c3a50288a7c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38e266d353ce2c3e050e6e831e6163332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1b356a2946ef959e20c1abec37598333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e61ae177c12e494b0d5c0423d84ccf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6a32a86f9bc5ad71c28e48133e3cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef8886fee7d90be5ace1dca6ded85d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aff4e48218a150e0143b3b4504417337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78397aaaa7b099cf3628feee96ae4946338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f96d6ce8e2a87a53f2ff0891d202b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ec685c1c992351be4fb6297b10de2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b39760c27ae46676200b4ed05a1ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fc662518e929a82d7c95ca71457a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aa0620165bce634b0f1138d0caf13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c45564dccd6404c0ec8ba86a0dbbe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e93b870a2161a75876e6bcde035305345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019eff9a94b63b9af32d01fcced6a0a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba06861db699f1ef178418897d08e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169b8c793944bd0b090043a3e1492a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db131b284f6750af0b17f2ac5213c94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673ada58dc1a9f8b29a0c8163b52f2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca52acc3ef8aaa11e4a6391c140af5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c53ce928a65891e0e50c8f5747321352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ae8620ea3c1a686bf7156b56371a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4183d041a1b7b5c775f890413986e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4764b78cf01cb36511f3bb5fe4eb43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494af250046eb53367edd6376a608846356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870c1ce2e3cedbb1999015aeb4aea70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68485f520addad17752144c97a351a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35546b6fc67a8c08528344ee95fba077359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7ea01807fd193061aeecb7c07e82b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9317765f083c83b75197a374870afc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429762ff1475694fb11d98f34cd8485362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b182c495904470acc410095245023c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a07c29917c60f44d581f3bd33e1f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd934df963f51d3c8b4ccfc1c8b659cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0051859efb82791b04db91366584542366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ca8da7e4b98d31c70fecdc221fa4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1030444eb1eed81e06b1d2ae5bbaf9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ff6c06f6f8334f7c02711918314be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d094761b4574bd94862e83fc6d241e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b342a8b1a55eb6b3d576ec113ae5b68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17832c5be4f5f2e3f664437bbe5622a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93a723feee5b30d9c40e0b1d0780b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cc74f9c280399bb8c41c417431ab6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf868546147dca63e495265373c8c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6991c7abb75e9d9daff7cfacb071f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026dc2d456cb3cf519bc07f3a686c10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144d26cc2a84854527588954ef4ee5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7862f05292bd39cfe20a585da2e02e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001cd448e959bf03d1eacb136a06476380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89030428616a79a10452167060a78f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90b0b2efe5920eb97be8a0dccb7da0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd531dc89ad156374a63119edacf10a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7236e1da112fe4d11874802f26952384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d341cbe976477b13f7cf3d2ead8fb9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8761ff16d6a70d36fd100df36fcf6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376ae23f7ddb438022e75a1f7276f08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c6975e26a4dcb4e63cf9414d56623388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01296080fda896c4655104dcd00209ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63254cd1f3ae2860d68df923d6e384390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ccb2869a43a465e7cd7d7dd4a6157391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbca9b63e528c2a0eb799a482b74e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006985835a0078a980326e6efcd820b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0389ced25f67318b4b812c9f2a64fad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b27f42dc9139be63c3ad1765b118e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527ac4b7f742ff574a29f6b093642a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bec3536a2a4c71f892f8c5f032b9ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b35a3489724e867a2f00803e3f9ecb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3621b5a7df0015107e64438caee9459399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9fba58dd10dcf7bdde1b276c654ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450e462c6c63ce5fbf271356e6b29f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05b4a28480fb3cc9a03ac4eb9a8293402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244c990833a8f67a97000b24fbbccb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581230846a555003d931f3e4638ec9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d71eb8b046aef42acf8352cd3f070405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b0d6fd8c0d9e815114e585ac4201c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117b3366a914c130e6e140e85a617b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845f3dfc622094f29b0e1dcbc3c39c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fec757540fa2b53a26cca925f5498c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d10bb7785ca662df902bf931a40abf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146357a00933006368c41ce64f10298411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163689d7f78996f2b4c070a602bae08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7c83d073a45adf099eff3012ef243413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73bb6d9460ff8417889e5144a3653d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672116126ad6656d886637f2fccc8b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a077103e39aa896b53f4b4894e9dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a7b59031ff24973548f8b694d7f7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28741aa773b50c07d8e5075c684d166d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9786dcef748fed770fce5f4e32cb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aa0b01886ce6b4eae266acd7066a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a7a76fe7ad28e9ecbf3ccf02db2c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e05f4786398221cc30dcb11d47fa6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c56a5ae3c4b6046e96bd45698ac2b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c291e1af6ce4d43b72f45e7c10cda40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363114593171895f8ba938454a1686b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2ec121c69c2be91f1049a48662605426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1f55072d6df262675713f980051eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b43bf5c97565020ae381ce46e95ea0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84fb513231798eedfa53864d921013429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74b7c0aedf25ddca5db6f23be26e13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e12bb2fc0e5c01f40250729878963431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de336005f09134ad23c01e94839713432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caab6508f823674d5b144896c7dfdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873e78353ec237acc79eef368f45f4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3654ed46364707b196a80ece9edcaf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b236bdb01f616257834d4c1949eed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e780c64861f896760c09e5a02cf31a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36046bf81082c5e7ed932ad700087438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e53ec53b8d6aed247b49a0c4c46228439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d33a88dbf5cc2febd8bf82fde3f1a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8acb032a22909637eb48a8b63b2e56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a36bef01c988ace90333360fa4180442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3677f455ef82d1c652b0b65fa7a545443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff652b635cd8d5a547d4a60b917cfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217808af3000c3e82350e5fe40844f27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095b07789ef73f1a11d0fbaa84e5d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dd4e5a42f3cf594fc033e117888e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1cf1aa95e76b1fd74fcb4996224b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0810f898e7734a0e980ba516b69d9c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a8862189dd2c4479f48e2edcebc47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d00c8fc1e3da2073607f721c50a7c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a75f925f83a3cbff0bb922a158f742452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552e2205bcf97cee16d4970e5885524453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9506ad8193a2d4fa5d9aa6cb074754454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70b1c41bbe7a9286e6afe2ebfe2f59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734cf38f0387fabc39b906926b72a39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d4d2fac47b549d0f1bf31179ad3c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca120325a44826e15d71c6480ea20baa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638f194e7ae88a271c62455298287ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78c8062d28fc7db23966d464a6c8a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109bf602c2b88fe3e98428c10133507461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14519a24524527c41cb3e4d985823f4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1e550176e6da5e6426728c3f50ee2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6fead669d981e9d9687d39e91593b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea47f36fd7264b194411fd8296926d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343af225ee86e8f86854f852b4caa74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac1e8424ee354e57365122730809ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e7aeae49652c3e2edc7c9094c1bbb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24087fb3753a8c70f1943065966315e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0bec08b95aba078a46d1f17c9c080470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af2a6b46ee7290bbf4a8c6c72adc37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e494d489654ee6012b5aca81277cb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ac2ebdbf02e06a165dfc95bb8dc07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a0b86219eb933ea64b3014ea757d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ad55affd26dc47fdae81ece2915a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97376de0a1f486a1ee099da9c67609476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea60d31506f2b93bcf7cb23cf74c73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13c8e3d095db354b71e33481a10f96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c7499eaf7c4e357f6042868dd390d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb83c43b815d5b512f09bbea513914480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8d132ad303bdb81b8d01c473c3c0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41852dff7c3de67c14478360fd5d567482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78489452873fe76db93e6aca2fe1d21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f84fca035b99ff13047aefa5dec7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb54003ff989ec07e7992f73b9942d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e5a81e312a0ffa692d005d68700d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98283fc8e4646cf2cdbdc7df3f947a58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889fe97114ff2bcc6e9f534090066c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cfc02b23f141fec14fb16b018fe16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8a196a1e456c2c4df6fe6e04137b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50fc411a1a72dcb2200452dcae0deb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3de68008462cc44501030834f66c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019efe6323272127fe6efba42671d1c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053c13e3be3b83274c145fb77337067494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34280ba7d4662f45413501fdc0d718495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ad887b4f9bb11234b907827cd716b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687437616f32d6294712383a023e656497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4b4171d5b64ab06ed0fccda7689a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0877945aad354a9010104c19ef83c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151465d523801ce4111270008baa750b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900816794f68f9216af19dddc3e35a94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6074138c2adc0e21845dd2d7d3b70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44983741d0108ef99f2d65c55572ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0db1c9e9dfb7887ffbdaf22fbb311504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86113d5c9e02e9d60a4cd2fe14b15c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277085032bda54a481c45b3f09a7de3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdaa181fc20d2483e0d0427736219b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ec067541c7cade98ed7e02a99a96e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581ff048faa1e536e73a7f2006f89a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7736d23a5a4c813703f7bacee9f9c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fc0be2d059bf02624cc00194ab3b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ad65c01b080d60ba8356f34ec2a03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3f0553ef0c18283ded1d18246a91e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e78bac9c94a4832d9afd11cb7a439514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200067dfab191ac751916cfce5770cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999bb7cc447a463491cc90b316fd408516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2460763d5dc5b97befd5599f181e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e564dda440f88d6be83e411319e7ba3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c438637cc2f52185c2d89984002a4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf41fcd771363df35b9ba55692d6f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf1d49299e052e7f94fa07c34744a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e6e3a5b73b000dd934bc103914c07522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d906dad43a216c737764d6d0ea91d16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe8cfdbb28df0f2f6c52e8424a4561524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaac3e65e3e8a97c6f89f3b600ecfee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beca603eb997b5d882293d5f721efdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cadb69b5da8f59fd7866a19a58199527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520b6dde64b038bd633029e2bc26ff6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa3a4e6825cc1b468ffd312e12f435529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af86754e1e30406324820d3972211530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc7829a19bba9aa6994fd95dc6ec2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa730c68fc566145b7be1524056e41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c637f8302d1c020d9ec08f5df52e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e753f68156175d288c43ee3c616da2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b285bc655e2871b707c8ea5196698535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beb8fef9f5cd2687954d33aefe9700536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569778941488c75f6de4a3499b3fcc0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580d390d18a2205061efb118a140af8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984337bac3fe493e2b3bb288628fd9e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d66329c789a11221b963d675be954540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca06acdf18158ff4f5619b764f60a11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49917cd67ba2fdeaec9df1973231c89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8742e04ece7b9c7a65100b6c6c74f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386ca921087fd24b36c1db9e148f176544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd206aa60bab4e5160f1a09bb69002d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab257809f5a720ba042bb3fcbef821546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e887ab91adc872b627c632fb6271920547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dace27b87a8acfdb40ea9bfd05a4abf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349f269d118d37967c9fc16120002a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1412e84b0d3fa36b7e665aa46b637550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047221b9387fbff511bb0e5766f2f68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b92df2f85f9860cb39e0afcbb33d6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb775cfbc5d75ba61c7250f248056b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b9b0a168b7fa1e38d82a079a6505e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eada2a25c665a5a64212cc6b74fb1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ab135aa750e85757241a33d6542f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f3a76901e09b8c4afd0949e0d6490557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce029f992f29f7289856f8743769f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef6aebd603b060c8a0d4d967863d80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88cc346286149989bad4f6f6402a19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd204ec087b386df98e9d48b4b8d24c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d0b0671f77e02a59d38795b7c3322562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d90711e886a2f79fa7e61cd5436787563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec916c91a9afe322dadd701fc5f5e053564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2e07a0023623dbbce138b3bbe9ef4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a547214d986c8a440ec77846403f0c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29896a2dd9ad72d655fe117a648211c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1bce83ad0112bc117b188070ee458568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9cda290cdf589997580bbe59e3237569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482708b85139fd5c8cd0c41527341d6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426ed016e4ff9ff12073efa17c524c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911845a43e7bc02ff229b3b0e8db6da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bc3adbf53b3f642371b0062cda61c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a4e1ba2e7d38db455d70afc43f979574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a01e0185d7bbc27f0e0738d0c2e711575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4d2a407a20a80d19a92fc41d30d9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfc5d003c91604995abc3af9b031dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354957cfbaee97b22904c6c25411be4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6e8b1a70355d493b632e52b01a7ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70a653cc1dcd2cf85ffb6a03c3dc16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b9a1eb2f0a43877a57d432a442224581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccb2b3ee8dc60656447db69b410c98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03266b0146d432bb6030afc40b6f2de5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa4b40ab14662411aff1308c0d9ec1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002ca934fe264123675cf25d3b378d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59df443d6404d1c11fd50cb1e5097b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb24154f4d39d4a9306f8fbb6d0f0e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238798d9cc7a87b2e4b9a10e8ffe20b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d12a3aa7a797a6b068a7a8493aaa3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b35443d8d5db1b8842afb3f3eda0c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66cca7fa17446a7fd65f470da7b95b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bdc620b181241a5642e071cfbedf6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbd6f30df7223b300c0d98a0003f6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9901728a2a4c432270875550273cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774917f4c3ea60af914fcffbc9306e63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b3106aa69d2df42d79a636babd699596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17387249918b4212ff180da8b288738e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fa84057c4b3d41a7a4dddd17454f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d949e9d9722e4f6db31ac095d1075599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11932a4667c3580f383603ee974c77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a385d4347332d79de9c2f756e1a6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57796f5f9ce61e5678c9a123cb1845ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6615c53c26649a605caf5255425051603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5b2f0efa104a418ff712187bb0f48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5234c82c8bcf8d1619b2be3e1c7be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbff92b35c905962a9cf33c8c451547606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cdc8761fd4c3b85e9cde681823635607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad637640c6da1a25acbb7c6a10386608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7b05878c64af6a16baca2e618cd26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ddbbc21a106f7bf0bce184d600729610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faa9ad7541521bbd70c9aa9a1eb80e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec74695c4364447817a5bfc07344ca0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523241db0c637d99d14f934b699ef3c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22c07b81a1c4d26ae01113a0fcdcdb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05ea42b84e3f68f793e235c9fc3dea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67a7157a5f78ed7dff4e859dacd5f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da39330899a3945b7354e7c8f6826b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33367d2d8991e1c4517a395968dba841618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752db2ae358ddec41c6f5395a5d674e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6a54d96339edebd7425181e25ada5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6d055c8d84bedadd008556220655c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801630439c13441430dcf6ba85c194cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065e01078d6408b9ca0b73bd71dd57b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65257917499d8b6142ece9675d6725f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c4caa1134a42e28eb21d0f775d5ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c6c82c42410a21aa051e534e2cd53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d6dfb542c01af6ccd05389151ae7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726447bccde077b80a1caf915b0afb2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eb25d0f3ddcb74f353b297ef148c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a72171c79584aa5d271a62c7d36d35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60536760f0fbd22800dfda0e9b5de6cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752bd95ed4a7678fecd2f545fe1f449632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4cc4cc8cc1960b235a93c13fb7ced633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6a6550f69c10484e19b0a8d6ee2c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e9a4f1bbd8b61dd5f0e29c8e3b99e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10f607dbd8bd52d7b3f7afb898c144636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a548ba357faa7d07253de4cc93cd99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aca65c563192ba2cc99314505b20d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f46a18cc02b89916c806a82865c32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adca78becb9b7a0c3ce450425e8e475640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad22e198bad72671c2271e8a515c2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4f25ca7ba9b73854786f6b13bf153642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4404a9b01d30a96430313005001c164643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a6f4029e657f2a9d0fd1ff815b1bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4668d74352c61cf27e42bd86088fae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3dc975d38ce9223123bf7df2aa07e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04734c750bdbc8792641ed7b07fb0228647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e491f99eb92499fa8e95c8ede5ecf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7f2548566fbef2789e7446bd5ef00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077afd815ef802c73cb4e8ae7e8d354c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733822ed6caf731bc9ad729e1185a7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29c15942f69ed07ec8b68ebca41c84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba319ee22dacdb7f84ca702401df9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5f79e96d4fa20295bc3b01fb6a3cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33d4e88e206b26e0290a957c7b29f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ecc65b574abba80e3f46cbb064ea0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973c10f039d9f3ff11367c3a6e0977e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31adce32019ad9f0f66dcbe63b3b259658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16e52862fe35b0c61434b526a16085659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915510a1c3670f5897dd5aa08b7adbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e89ab9a1b776bb7f23759cacf9f0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a091e3d4ff4d6131a4c3fcc6ed602fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89981ea27b05622156bccb7f9df5d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd23ca714d35c5791b8d3d3346a25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be276eb1dd1c858a55fc38500771cc68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59658279dcfbd789b23ddbc244b5e66e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9099aa970d8eb66998410a7b033c2bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fab8591c2972f4037195b804e7a82668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d05e0d0735c3f41f30d27c80dd1fe3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c742f46b3606ae3706ed7b7aed5d011670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d3410faa2cb21098c1ec4934f692b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8bba6375480b161cd000bb15f9e4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018a5a159048169a7896a4cda6de221673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d86b7db9e8fc84d20957de1c920bc0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bd80e68dfa1a1d278208ec40fd78c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e93b438dbd0de3149970d059da78e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876c8ad44dd7ee41ab3cfa7d46e3a2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627df2bc46279b5d1e92a513da2a87c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf84d5d9f10c42f9c1ba8051a8d0675679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d928c7e078a653014b7c1f25dcf195680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece57921ce233dc08591d9547699cc2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773728984f5d4c0ed174ccf0ca6a4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94df3775abb6af1c68a55e3c3b063a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f16e491e9ffcfca4d45a18c074faa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3fcc53655c6e9121eb1d972382030685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab96404827e2512ebb2654d5a2400e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be0e04258312a2e2f4188553d29646687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73f7cce3ab2073f12aea9a9d717a88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4959facad533eea09bcb8d9f9ab4d9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9b7962a76b42aec99366b94579c3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8c91987661f7dccebc76c8dc42938691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fb4fbdb0f5ec60ee7bd123ccdaf6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b5f18d813b5619faaf414214753dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbf88e392b3e0279204b8863631862694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b825467fe369370cb5b490d8bb40b06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e62c7ac845127d660187eb49de11d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c3633840881de0136525be29fa17c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582b5db3a3df8c4648d3686e1c5150e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28a27bed1b5a75a9a5477b45fc15e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb643d4f1630b5b0e42907a6a22b192700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c650a0b9ca2826efec97227ec33e20701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af919ba5909fef05a20017a40e9f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5b771718dcf86080d96d627179746703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ed4b7389f9b9bfa49ce4565b23462704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba35a57a868344c011699a35df7a2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cff4c76129ba395dbb7fa4f08a9d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2f23d4ddd8d488a2373d76d9dbd60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f920cef07346ca7e95bcc21e458b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a20ab405a7c723a1cf1a8c50d7826709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c7a94d8f62eee39d9f82d101ed879710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85314eecc0f60cddb218cf5c1fbfd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64801f14b80b79c5cfa45d70cc4227df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3d04c3057f61539cdb590a5c13167713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fb014b54795abd3fe8729089bc290714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d428f6af5a0997a21a98b7e752c48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68463e7b481a33529f62100ddab46e70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b86e2dd4af61e5b76b3429fd2fdb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bdd9313c40227ff79b54927f32274718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700dd813e8ef25c07f1c6fccc60eb4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bacafbe855cb064805472df6df7110720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cfa8214580277da894ddd630e21e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc56c89557c32af813a16f478cb2556722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b6ab1025b1e200fb5bf7dd636ba1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489c99f4974df2a18a9ff377af91053724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e040f8c59954a1d77e43a25bc39b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da2152f7e724b407e0aff069ae5c89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc35d368fdbd891e30065ec57e7d472727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911f4f3670fdd4c2cbbb975764e3668728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e072f542426b1857f26e0cc9d56549729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49164bea379018f920e4e36d420faa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c0a43554ecd2a3e4f046ac7a8ea07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e75695daea52db9e9a7b83fdb7132732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b657abeb31993f21dad1daf3fa9195733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67102fd00f08a8422cf45c54bfdd231c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6469eae4a45ef7e670247194d131a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e4cd32daee7183b48f91c943b23b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b8e5a2a8517b0b8713de21e7bb5c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06e2f44ef14e8cfe9067c282866d0f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f9ac39a1e5c3425d62a7e1952e17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3babf0e3a9acf4e4a507b76cc9b77e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fd4f469c89c554cdb03954c0dfeac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15763bbf9f66b59bc67e7557965a2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c21bfd2464a19ffbd4a57357d788f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ee480fc01c771aa54df8e6b80bc10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b41dc880e0f0fde9b38bb1e23d6f91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9d3a7898a7aac6ff07fdb50f3df08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283cbf38b49e58e61c738ab2e1ebcfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bc96ecc6ea4440bd7ab32fde6da17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b85144a12a7b02e3c7b4bccac2912749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa6e828a8a2da1fb1906a137fb97b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031efedeb37e49ddff0403409ae2b42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e893a48f906ecb4e56bb5404c2bc5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731ca14013f342c95f7d31ed65a8f58753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73d7526a412f163b492529b9dfd40c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471c7dc8a3eb84cd7be231979bb4957755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d8b688825186442d442ca13431431756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7942bf2cba0dd7498ccf7b3158e50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ab4fd3a9ede1abff8ac28a305a803758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5d1f25f2ed571336f66b5dd2630a1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37615f1f1d5b802915879142dc98ddb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daca6b244c0d1a9360149336acea8ea761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e68cc25f3a3648eec0758bd6088fe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a8ac3a7ffbb1911e083a0f6282163763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a02c2c8ac04396cfc0276ba7f5818c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3296a15e6140d15635daccd58fefac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e8923842db33e4f06f866b96639e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2415d0b7219cf2ee7fe4a34e0b9a4b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2dd428d33dce1e663a593f41ddc6f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334026351045af9229569f2fa5492b29769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36bb7cce9a9a8fd543b63d0ffbc3c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bca72309c3c38e106d8ec4968adecd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260027d89ec3f413bb1c386eb54fe85b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a50fe7cd92d71a2a09239248acbe0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbf058713f7f149e01b649040d81e2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857c382eae3d338d20b8b2dce17cfa4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2930128b34139c6d161310fb6a1595776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da54bde24dd59c5de84345a8fe7ee9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753bab9c825c026625f8196397a26fb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fec091555443c85647b5eba6dbe50779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3b02a4bee0dedf157dd541b670978780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8fc957c6dc12df1bf9c2796ff4b4b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f2e5ffb1d06b121f27265037abe72782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52564f8647fc073270ec4d7b58b0b8ec783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022c5692305c8e110a305699b8909e5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dc608294e965db4936aa63b2963da785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f032061b8a53a89b6ccf576907107786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5189d5d6d630d77dd246731220ca825787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0f91d682890469709163f3cf41d9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe52684a231c48c3d191b87fab60e1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bb33bd908b1d2c987c0cb5e43fd38790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353feb83ccaecf2972fe67a3377ea67f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc65505b74ed65edada2f79b1118b7c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284fda631824bb0760c3f46f5b59d08793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c58eb637c89fa6f8f26ce248728f4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0628ee1095857263abc7ae4d8c1c73795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df0edc258474252cd0bee1e099473796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c038b50f18c895890707612c36753dd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e04ea2c7bc0028a182e525ee3279e2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0d8c6f13bc098aa0864e392d28208799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bf6d699cc40bae4bb361829d6e083800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737796fc1a1a6777ec7b9dea015e7d8a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda76829dd832b25e8cdad568f75321802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfeab2cab6e5abf77959cba8432dfc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db00c5acb53d79e24104ff4f4f77ee804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8e41c0824a4a5b9fc852622b821b7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2b2b0effc9e653a3b3c386e106f75806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcab72c6830c8fbda15e7f9ca8116da807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952880a2f63ed61a4db9e21b096574b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cf219fd8ab903871bf9d6de42f5e5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a562c80760b0bcad7176aae2bf544c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a3d4af550d5f69141dd0559658307811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f1b0e6a4f53ce678ad58b440d5190812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49279ed8378a6da5a8de2f2916c663d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474eddc822bfa4c59a13b1188fa7bd9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb529939402b83647fa468164ecb923b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8f8634c10b00a5cc4031fc2dee05a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656238b0ca5b5f645d6fa88d72dbc74817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7d8e5622c3ccfb26915ca644877a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e9da2c6ddbc21d432d203a5c63e012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f75f47ffc5f1dbd2c0f95e2c051d0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f751824518a8d435817ee0f63546b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571624aedc66530d3e6af9f8304360f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415b19edd577dbbff8fd5b1131263de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481a796ba5d5a1486eb29a65af319ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe88337d6a54a3713f76559d5fa22b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ed27a9ae5d1efbede0d5d1ac067649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ae3f103f52f7b0e4cdf6aa5f0b0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d045d5e2feb5cfff6ad3d695c46be7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf9fe7d5636caa5ac04b62be2204012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a911259b394cc40d80f959d0631cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069f9e449a04eabeafffd76e2bd372414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b354f8e7effd92ce0534d3808c6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ea342f52639cde4e312342603036716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52aa04b9fc480ff2b700a729df71a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84010c0728e508418db06008ed8c1e8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40c07221d54f518739e4803131404d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee578371ac459fa88f162cb080947d1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e90d875ed25c3ee6f673315e894d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fde502384e7fc53fd7e27f13b5054722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2765d51fdd1e2d342929af083186c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001f7398fcca26760a426bc89d5427924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e8d732160314d7eb41a4f9889d86425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240177c8844f8d1f443dd17b3ae7b6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373c2d4af1bd6718511fbe3fb89a5bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92fe1d0da78b132994ecfa0360373f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51763c04772fe769fd9bd11c56a2fda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968452280bf0bb16fca51ee047dba9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c43016c36c351f123b1fcf4a16461731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7e9cf4ca8972370c3b04bbd0b4c1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fff98109c779bc73ce41f7301f297233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8111228aeb681eb4a8e957fc5ca8a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ee8bf239990c8f6e5f3269b7f301835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3f25c26b7c01fa23481d95e7ec9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b307979ee0af8e0d27a68286767e2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2b726995c16d60a00d4c11dd51fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dea8c3f203678172c783f0b1369b8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3ff9db7c50f2a93c481944920683f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1721c8790e97709e09cc7f40e5d0f6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49df2e44f261e8ec116871f27f1918242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670c7bbf7eaae8400bba9ce3a25898643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5047a6eeb17345339ab39429d5273a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86727cc021ae8041d93a1f1a98bebe945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cddc9880c51c6b4916fbc4cf3bdd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2482bc20edfc846623d81e54a5fcbea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a69ebdff81132affc8b8fb4dd8741d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2784610336837f48a6e1fa1135845ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637978f419b4cf3b35ad59fec61d97150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86663d6621ab41fad837461ee972b2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40a1b373e72e1deb6547455dddf7e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a306e45216e25cbc8bd264d899d43f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fcb8a0b95e0fa108752e45c976d7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3806aa72d91ec7540a6259db1e79255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035452a5c17178a7c4177d799935f9b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2f5f02ec945e4629d6a91709767d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0986a513cf40105acfed5103de7a5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c262b949f7b9869b164f4b3cb73d9b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d616fe36848c43378be5c820a5e9ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b8ce405f9d790533b35145192c81e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ec07dc3c1669f829558329a8ed31162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe339eb58c967bedf5605cb0b58e26b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e465769ac638197d698b524f9a84664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510bbc29884c225e7c72c3d591541a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfef778c151405e491bf33d8f299d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074448df16b04f6183eef4a00fc8d7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35154abf14c5c9587440a1ef8af41b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5e4fb3826f1f4a8730ae8536cacc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780458145397f827a8d35a5821e09cf070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58ecab56b3b09ef5a8e705e5ca546671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc95bceda7f6f585780eea36bafe01e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6245a349aa32b21fa5a3b374efcdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb3baa1e8b17e7050e365f2634239074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97f55ff977d03b07ed3b4b54d49a5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd75e396115537f50959827f5df3b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57945fb916ea56936ef58f5ccf3ddf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9857658a90764506179dcb9ecca5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacdd4d16d2f1959357c0a93df84e7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25731c9e8a62990880125ee4df2c4c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f737bfa77d36d5bb5353da58b696681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1725ae0b4da0aeede19427f91c268e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eddd6f9e05ce1e6a8dac5cd43836a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a0e4783346ea03690e4cb2f4d5c5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45351aa8f20fa63f1bb7a69d07bc10385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae6aee756cd6a6ba352c56540f88d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aee46bd3a93b4fbeaede503227eeb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d0c478e80dece7e870b2f84fe74cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b9a93b00812563307f14a38ef78e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7061866ea9e68908c7e6757798f4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98109d7d61c109ad4106aa4da4f72eb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b6b79ec6e1957f9b3c426575da2e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f21af1033687eaa617e0b592282ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30506bc40dd8feef8d7301736614ae9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e76833affb0a6e19c47045e44679795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0e0e9a3e9ae65bca1ad3c54b2017396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f149f44badd914e36ddbeb06cdd8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66b5b4607437872b624f731e886bca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09218850a331ee6c0ee7c991b42a13e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab58a30e2044f8267ba4c99a0d126b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bba4e24b974e1ebf269edc802ad3fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f88e4638c6605429f63538f079309102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902cfb36762411096aa752ab0984462103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f3bde0dc4f20cb6fe454850afe595104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d41133c5be8bf6273975fa99f25c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8542c57be2eee6cdbc11080172be28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97d17c5a2ddfcd52e8dd2086c5255a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1305dc9239318af44f28788168c40d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb4be24adf034cd207d0d3d9e88a62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5f5f775a1db4e70e63f73b259ee01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f054b9a22920f50600f6fe0e6077f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7b4c1a99bea1913a183127126c5b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b02ecf54f3359b3dd349cb7a91f4f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cd2c7e0ef02ef498aa22b20e14d1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a906e5045809c03b236f80f3ca6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85409ef5f6c07570dea89db4a9ef503116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8af759c54ac95e234a6e6de15f312117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f4eb7afb2554a1057e03e0f2b9d2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73be229766081a0bf6af12e1c70c33c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b9de80c32d02d4c89ebb9652abec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a201a4ece5277208918f188676f1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379f1336ff382975d0d9c55c13c409b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95a325ffd03b0dc2bf6ade36f9b547123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9df447b5b6b57c362464dd8e3572d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcecf64d72c04c015b5b311cc507b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdda46c808171ed3731aef0f07e660126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c259f552b8db971d2502b924c897c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266deac9e34ab2da912bf2e6f836037c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1f588de8ff229533ae07090721820129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5b042da27bc68da03c4350bf74a83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacab7450d161fc81205457cb2afba4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c1b8be021f1f8fc5d16edd164b946132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba0b38d304206e6cb74a596651216d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b1edf375906b95d97e51dba081b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9f8da223d8a5717997cf49d08c82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bf219b8a682954ec5752416b87414136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f51e71071434f25456ad6c4e4c14eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abd12692037987dd7f9a2fe7533ece138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc1fae74c451ff14232cd99cf5f7d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80f5605d581372a156f5d7bd1be1fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234e25d90b55d49d309e59c0ae9a71a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b29cd32ddae500f733353a50fdb7b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff94be6555a6bcfbd9c9997c6b14989143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfd17aca20fc08c7489c5f48b3e931144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fd349890c7b35cbee4e81efaf876b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84a329fd9d73d15b244e7e85a62a58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf5a0ae421ec2863976cf40e252a31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a76532f1cbc55c686465d954c2167148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72513d28f4edc8914da9488b3ffa2a00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf14d5a22da3b61432723a12cf828b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb3aed4bf2759f8d23dade21b56b0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac8e4d772cb28753da90325ba67e6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e2ce64ac6fe30ce308dc7b391abfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5e9f62662c3bb2f7202a7171d33d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047de5602b614191e42eabe5bb524e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac2d8e70b63b46d7d13d44a6908df7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3c687df2447d92b6f572d6744789c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf081a82b86ef49556fda45d5f89a85f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118921baf93a37740de42c77a10a4a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc306c797177ab5e3f9c675781c96775160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c3f568f0a034c5f489b77c78056e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858d6b7efc71fd227cbea7a45ab0b2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d62621be08ed3cc0a651a9be65ec99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf8e79eb7301e9c4e8c60c636a7417164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8fa040a3e324b15ab10ac1447c98e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8141f6a411d4fcd01dc647b914c98d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1d6c85a22e53f14693c1bfbcb5a64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e28167a1de1e0dceb256063232d977168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182923f729df813d7466377680017cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d5fc5e7ccc03f15cbe14315e6dfb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026f76a30675542f16fe8187df4367c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fc080462a600f458cd90e2ff18b3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bfd88fd4ea227003ff26ca95eb5b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84d037071e661a658dc4d40e2f31a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b313e0f3b11ce178b941bbd34f6fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2be95f4dbf62440efb677c55c557bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843667a259af71c86a364305baf3198177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea601655ce5959b0f0427a3c9aaf450178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f3cc484dd989a9b1d7f9293002db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b48b1f29d32c3497a89d437d1a5c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60614b811fa793d563eac8c5f1e8a10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb738baae8957056e8982bb349dd8013182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee2dfae05681577bf407d4a7581e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7daed248bc84c8838233279ed66dd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892bf5a119ffc36a2aa6544b76e85c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b9e7ce226040a53adb7548751b4c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9b774b7cb65fb6e4be4334613f737187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef499202640e191259c92528567dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e78640238233d318540e8cce6cbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57e7316671dbec01da2cbc96060954190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea560c3d7f0cccdbb627fe90e0564d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e2ab226862287c96e1f0dd31c45f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1a40b79ad46ac737f25e0c6444320193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66050f0f704af932c75cb67adbe33d29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5406a79f8be67e343c2ffdb4d6f85de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2524927b4c3414f954ee4ee41530196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54facbb99ee82c27cc0d524e69ab4050197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64a752a12702a3fc773e13074d4040198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7ae1ede4eaf5a8a16e04c57ba60b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00060c95d93b683ea26385dd39e09262200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4300e246fa31c59e86bd156e3f051201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793d59b8e9ed7bab0d90535c6e80e94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52155c0712eb03daa0095b9a48bf83e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a474406d1513d6b66a14c18efedd183204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab74a1d7a016b1c9b4fbbd1073cae71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa172712961912dd38966943d195da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36b66e218764b3ac98a439b7a95ea2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af36bdf585b21a06574cc6bec01a4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe870842b365deb02903f9eee2c011f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67fbe6347747dfd52e028574f8e507210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea974484eb5fa61aa3b6334711b4c20d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249190a64590d93e340082d99e635e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bae1201779bc04f3cb1cb400589b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f01aa8189dae6e398b1be97d1da3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc89abbff1da42c013c07ea6fff71a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec17d99a1d8069286e624f8e0539d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2c6b2109f3518b13c69f0500adcef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251efb6d181a4fd708aa84f4c75b34f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b0be76569b7db044dc3000a8743ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea312a767cc2df4d9ba39b590136fa6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba54c3001bc79dc0cab52f12f4dc1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5327d4d4aaaf628d2bc61a17fd5c9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a77ad3b50382fd41b824a0cc6d63e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184d175655f7670cd3922765e3c13bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14757ae7f3eeeca50c2f4165143f48e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff97e3ae998d834544feba025b2aff0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee3bb7c33354d034487e96327ad0b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60adb2742f3a9de28f46e7dd5d0312228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4640431bd776b0b0d4812daf25430b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d66adf6f07eb602593bcf87527253230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e43d2fe102576aa487a8381280a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb382856cd737f84ac8f84cf2708e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efee925ae535731c984868ce433d83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb0e66d06a149d75b6d9856a687fc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9b891f4a40b234de87b12e0081782235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527b13c8989adcff24b147e50abf35c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b93816c17f773a5ddccddcbbe0f0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2b4afc72d8900c71739ea1673b8c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3f6486c300dac3e0938bd89d2b2a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71708170ccfb60aa44c3f4f7814ef38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adb46c98f98d07f89ed97e7f6f56cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d20d63aa1a35fd1ee9f391772c199242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e6462630435796d1f910e25b647ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dce142ee230a2fd0bdb887d7fc5d4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d82c917916a84ba0756941fdaa1a56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8088f728b1db6b62ef7801a8334637d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df5054fc9ab9d0e30f8899f0af0e8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701f659aca9580ebf7d9c308d0587c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9614af1875657b33ac4ff84770e2a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b273c8f1c546f78e29bdd6fce6ef0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731d038289cfa13b07165f9bf7edafc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbd7cc1bab0382384be7e18ea2e6c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7542ba9162ca030da3a52888c83da19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30ace50c9cfe4ab1b2ec72ccf80876254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130af7c4ed8cc02f59214c97001d66d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9af940bc6c35f8cb3072b49be7d42f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fc8dac4551b757a27681aee83cfea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80065a34d852068866df24137d6d4ad0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17254fd5073a2bc89b0ec25dc054f70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7470efde7d77bfed7455da7a09b53b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3f97de9d7898326683ff440e74e66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1f2293aeabb18c50acf4df8a98f74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08bba152ab4bb5263fd0c381c52224263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac365fb7b831b75680cdf05c9a29b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8016700150e3561833dbed8aaf968db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100a7dac38984d00b778b8390b760f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7bf53b79e80fe0b24d1d021296a65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c03aa508568b175aa44042a6efca7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c76ab8f2ffa69f584d8e452f1b16d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6079aee3c3f82c38a1f4b08f56a2f91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaa4005b509c2aa6f4efb6b183058c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3288890a1d9634a424653b4ae58fb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e112930b8b747560c65ec1015fb50a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b72d82f4b817afae5a44f63e66b4c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500bc44e6423da2cabf4e3018859467275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca525d6af4e7bdfb91daaba9eaf14f93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22012c0c31a00aa9d87c79de02423d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42071ae475fcab6d345024c8729055278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af344052a1541306a06d086a72821384279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fc49756a5a59f5c28fc9cbc0447d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bb157a41268c9a74d8a54c330898b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26466419ef6826987e6c4352bc362a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca576da76b828698b5885cc834ac3cb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b6983fa847641860bc984fb264efd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0961318ad37540fdc78590c6eaf2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c1d64f3792f51c4833365a302d5f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a7791ca9d8b6c99055eb0619b7615287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b29df8a165654dd1fbecc035ff49cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940df85dff1d6c11d1c59583af29dfa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba23af808627cb92fc35747ed665bb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae0d28f89c05c62a9100d829564d05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5cc20df42a7fb4406efc6bd0d901f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810a148128ede55b6548da6fd008cfa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0164d665beb99d634a2b73d187297b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5c13fff8473fb1e89915dc4386cbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638702dcc655e4d3e0d5d2c035e4a1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6f4b4e7def03e75d3aa1892d46099297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcf1dc79b09834ca52b90f2570e0f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4074d4f26d4ac197a1501db315d50c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16505423fd8d46e16cddc46471d8b80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4910f3be457b15790d2b15732543c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cec8b188521ed415b35d998c46b8c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89e2cb2e1cb816457c7a5502d1c7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55750a62299e21131aaaa2ee74856663304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1ac573cc090a0d5276b2726c4bd39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a82c0ba04c3af4f0854b3bc08b6dc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d30fbbffcd15d7add19486b4de16a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a577587d4c225e4bbe79046bf02d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3ddd781d4deb1fcf908ac5536eee5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f97ef64b33962ea4dbf035abe3cf6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2241f8f0bf56965911fb15370e742311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa717ce3355b35e2e188ae463f976312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7afa5d83faa56c562fd7d5b944863313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dc5e93d84e88eb81f2bc476f31d4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2dea047cf224a46434f092edcf7aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eeae07e42fba55dcee0b45bee2cad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292f48eabade48814f6ac47cb029f8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41afc986e4ca1c9d13dc60d7501513318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f55e20556fe6321a4081190aae243319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8e282baf079a91eefff32530e6af0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e858ee38cb61f9258e48545d5930e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13accc8c96b9943d1bfdbc30003fd331322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe3b02181fd87957f7b2d294be5f0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb860054df1eca060a45577adbee42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731bb9b9833b67a2456c2121dc9c2a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094393934dd68296bfb55077335e491326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd55c8cc58d931ad42a042e95b2e21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cdf6eaaa529838133baa91dc42b7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b11459a38ea7c14238918b94a01181329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69d4aaf0b7613371971b2fd0ca34ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32e69752c408ab04883c894df0b354331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939cd1b016bf672553c5bdea1ba2798332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3087dbb0ac09a54c63c2055a7f922e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ea5e0733a4d304365be1a8c94aacd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87e8368880ae7643de7facf4e709d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bfa71f330cf520e6097c0d2a3e5ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67734eaa63d367f834a1ae5e55cad4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6198344b42ddd8ba6e590572e23bb12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883783c278b10003b9712bb1770ad156339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25460fa94a272479f096f6a761250f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c18add29fc4fece1774f22da52993a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece7ed9c55dd9e8431581e80f7fea46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cec850d98673bade256ecd680ab627343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c63cee8430442079b32b0ad01535e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd470a383d72217c2457370cc15a281345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76b9194ec3c9c11f55d21686c5955b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a720e83b9ed826ea15023134b390791347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac31e1792d139e8a989ba178b1915d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6803f325e54f8152745087e9770c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573f996443bdba6437fba4529db2b42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3590370e3db2ab576bdf0a3761de48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9631586f1c44618762ceb557c9cb61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea640b024529d39b436b50a5b466e19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1632b0688aa48067093766baa52a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e60fea3c5d989430253209dd847f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919d84ce3cdb9a7e1b5465cb5e322f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1bdd6e181931450bba947772d6227357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a483d8fff03d3c7c3fe023ead9f998358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef768007d87dbe8e8d7e13f2267976e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54981e4b6e581f4dfe0ce74312106690360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30fb93f77a2dff1682b2804a5891d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22721043af17bd3df52634684460b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4e2ec2a721e1877b4e414241e67a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247731d29a1d3e521cde675678bbfad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4f3c0f4d978f078c49c2fb7f51864365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb44cb840605d128f607c296cad8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6deee2bb4c47a8c7cf26de217f66d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad66c1bd5943e0034f151ac1adf6c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97990286112ff8e1e45aeff088868c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa2977e841edd62f259bc953e1bc45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a162026fb38c381129f87d750ef995371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b7f793ee71a1376b5d22d0558417372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a759a6deb03f5f9f740f5ea1b2549f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01784d3c2a79406d7044fb1ac093f81b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44310912f7bd64f13b2dc463ed15585c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845fb4ed13734572b954e3ac7632788376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a20757886b47b4adc06e312e5aff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29fae9eb12fa03c72d59671ce3d2c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b809de788f2795e2ed5ac5c9d11e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c85b56f17a3fcacceff6c60bf400a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08813eb2634818ac818a26d60bc96b6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc3d616c4e66354bc715871d2b550382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec68efb05d2eeb0dc45921827efc14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2596867ab514b4196fe12947a7bb12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25fcb962ab0777d9b6bb6beba982d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6beed3f08af28fa36b153f42cdc21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d7a12de68886e4ac13fdcdaf55785387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585704995d43c46209ee6f2e588090b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e61cffd7d71dd3e6860dd30379b47d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc6ff35b7f5cdede8b76cac922e1ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e4c4f03aad5ab5ba72e467bd197f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9adb81acf8b062de1b718e3133dda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c67c6335624709c18eb88b1a89486393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d452a3c3bd77280a9205921a58445ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27d3e293e8fed829c1cda7d828dee2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069874dca0680498a217e8193ec088b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298ab46a311de6db1bb7dd9c34ca413397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715397165e07ea2ee742bbd4e45a81e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de034bd0adf1e86f59813eeea912a4b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77e55bc3f0e22ce0832049f7329cc0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cff4db94160d0bcf5df798aaa61e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581d28ab9e84e9a882905ff28233709402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75ef5ca74ba078a10b89b651007acb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c625f4cab9d330c935c3a32d619e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70ea7d6ad30ac04c9bad70580af6f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d35072dc49024efed931de26a3d88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d239ea18621f98a6960e5f15ac3e8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7886058ddedd46d3eeb4f1fbced07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f02388c36c52ecce46a09d1023456409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c21b2c2e2d41739722382a332c4a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71e9b3caccf9e2f2f4f4c3c3207374411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55214d87d3a86c892a6a358fe9253a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29560677d80a15f333c8a94c369e1622413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff9a5a41f2c677552887b75cdfd44d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b77ed725409e1fe66fe49913e5124415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10360f5fe5061f066e2ff7e51cadc292416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045605a560e15d1a352ef7c014bdd13b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77cf1c60d67864fab1b38fb8c12ae4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a74bd12c009d95800bb483386e7e83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc01a8cc02e51125cafd5832be80e0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2034179dd350d9a3e76600ab9482b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdbaa0e761aab8b69f17d738ef785e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c03ebf1b4b320a4b9b4eb0bb883f52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e499328d29b8c3bc4f56a5075356194424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca32b4a99f325d516b3a0ab2a405d61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c21834f9308df7134741a54f9942c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2ecc4cd37050601b897683104d37d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d0cfe8601465ebb19211ce6a9fda8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972741f3487db373a92ee6009bfc795429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e339637e1483ac8f1867ef9a2510d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d17ac9b8f030f3be89bda3a12bd46a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ae3c577605e40454a0bffbfc59c12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b357b9d08f5f2d37ac269dbfcb396433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597df93bf8a8eee7ce330dbcd793f39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4d437c57955d73b8b8c7aa29a2773435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac35273c82937c583e370adf7ca5f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a175172d4b859d025a4b8216c39dd0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26515dcecd379db9a81d6a82b1c66c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f6cd1592b1e9798ec35baf375d1d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4957a98cc1911b14eb19436660558e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17c011b5f8b12bc6569a26e543d45f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a6c3f65b2d835780948d3f589ae87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8426137b09b8484733d0bdaf29ff7a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6a78455c39258578c5e92648eb89b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c15c289b23217a9986c8fc2c625cd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694008997107b883fd07a0658636b6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a68d5fe966f44850a8b127f86502a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b86f020e638cfe354160409f6c63e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f67a94b0c07beac43b9f9b61b6889449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72edfa18fc1bcc5261c7f9d3eeed7ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc203ffc0b2b6a39d8c5c3e952dec43f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4010d7d7a19cca98e3077d23db250452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b52fe841cfdc918d5c7e21ece5b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdf104cdf8f7eb01fe9f96b50b8877454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d17a9fe56bb3c026c3365414b69a14455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd60c3b1cf48e10b2cce4ca7d6d994456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f273e7900973602a410cf16299109457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42dbfa262096062b820c70b49154d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6036a3c84b9169da8778dae943f1db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0f5e6fa8f74f26fc5aadaafa8c683460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04df07a9b7e8e145e0d456f4fe7c0cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16d6ca212a331fa2f130a401292ec6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee944314fd48f920a5634338b4fb50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a048bc28baadea725dced4154cf257464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f878098bc428365ba18bf70f48cff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1522276dccc878ee63b5d0ebaf6e5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea292952f00efbc2830c679cf9ac78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8af15272b710175cb991ab7f3469b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9757e751842c95b86677daa100f21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43d33635ebd4d9e233b7a2e0d40fcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1c8086328c733727a721f327b44d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e5d6449b5d97741025b9bbfb23b1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19369f063333add00a40e51079ae5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0261eab2560de367e67ffe87e494afe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011ddfefcc98b619136b107b937b59f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd97b370e643356d0d9a92967a0059d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8f2cedf812109d48fbcc85f4de586477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61be4eb52af75c372a3952adc2b059478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710919dbb47e4584387d27d912554e50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c39438e23ddd238df268284948388480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e466b25f16007eb6e776b7c5a0cd4c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086a7ba315521697a810865d34b5455482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a9c93c298706453453a35aea48674483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c361ddc0fed2c49033214020cf7bc24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01b90d91860e0022928faba1bc2209485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d30f52bcfaabf78b848db3f4021263486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa2abfab4c67f8ba21579d15c68638487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028f3879eba96867d3a71b423be9c97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ef47ec1a7e6c57d7d70a6bf9c811f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283407762db9f60720590768daa6e73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47163c96ea7009a47ec60ce30b71294c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1273b2033a6d783f77a46867ab376492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde27ddbb81bda0f75d5f71f1c353fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f6e720ca4ccbeb6439150d49c7f6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d42de3e73f864082832623d6a680c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb81e8daeddea86ac85c5201d5ad83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df05a46aac1a30735d31a3875450073497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7699e817d1a06b449c23e352b645906498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c645e4b802f9dfee4b7485b3d41c34d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714eb47fe255c146ca7f002ade18ea2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da81cc510669aaa11a3bd55c41714b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fafc7adeb3f1d0c03c65562efde3a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d90b197e97a17928e9dfbfa9a1b5eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df263d250367d49407a3bbd704710380504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b3f8fd8faf2cd35da8d47c708d16f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7ffe6d0d8588a934681ccd006b6c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b496a5c92e7c62aa71f378572fa80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1bcf11845ffe0e66aad364003651d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a292220488fd718b022d95365eb331509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6333c1bccc2e82f309c66bab1cc8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1694b9deb152b356cb2fc573ef8a18e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b13b939cb91bd4dcc5eb4e0a363587512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3798e9f6a1c02c56b59c14ded2b7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912238c20940d7075d563d10c58386514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa3efa3076cfa82336343c20c11449515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a5519c0dc98fadda63b9ba43856f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168aaad44087677e25a86555e587962517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04ffe6dc460eec7dfb274704a443b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8702ab0254e22787d1c07c1dbe2b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d452bd92894a1cdd21d1794c0477978520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e90b5d53c90d1150852721fa2afe18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d083726f913e497f30e02c49d5b36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b63de509018bf4a6d3784610f5498523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0680648a5138d909465f53f1dbf978524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1c5e00ba50823d0e0f93f65e55bf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c07e43a9dfe461d42e29ed87d77b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd38ffb04e179efea6a7a4875991db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715226dae2582b2a1c0830aa7b9ccd98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9d4baf4b9516581f2fd8236f30a96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a070552b30dd347b0602a7d0b6a062c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914991a3cfccf17c2a4da4c79a6fcf5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1d8678a1ce951cf6557e91a3433e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63c59c19986151a63e99cb83fff4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cafcb116b9885d85d5447ed83abc88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790c02df9ab30e1bc0c46a59c6cb3d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a07490dceb7d2f00cc2d85cc94068536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f491c61f0cb0ffd970218175ef827537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa3d7d868087e9f8893ea5ceca8e45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f2929f1827c66a7a787253066ea50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb5ea321658470532aba11e9faff09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7291edfa120f6425716104c0560c3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ec29db5b8ce0951e63204f5d14ed4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824d5ecc9df0cfc148ba059418861a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9de5d66e5c0f3e4fa37c863068189544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafc65a5895429495f975b5aff796e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfd8030d27bb8369b0b32a4b689884546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178def292425dff203d4ea93ded4531547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc260182dc1ca3a87049c7bb3112ead6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c80357e90cbbbf27ec1b06aa98a95a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd94b507cd01cce3a84ace7669e564d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d29dd408f6887da404da2b27441d65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8101780f919cfd0236dda266ac199552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f38ec1df1fca0095ac1ac9520847f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4daa65b61b51f925d4956eb9e38c14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbce0dbfe6f6c9aa02ffa6dbcac5b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05be8ac5f2775637ccf8ca0005ac5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a54045d91c510195bba184984a151557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87230aa42aaef49847cf7557a7fbb7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412811b4c05d4fe815ce3a015ecfae1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaee17b9f0ebc15928769d1f983e58e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982961339a1fa3fac6612c75b789149561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8e50f8e654e74be155b967f4b396c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac09f94f64e0505dcee54bc2d419965563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2d3bdeeb8238d1d51a3da0bed9b52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6ed3c4ec06b3ef3bc5102bd90aa85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0ab17f252ffafc871012029d4a3fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709bec3404b2f03ff6e1ce3277ce1f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93422b6d00187e0d2b0450ce36a15c01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fae9752cfa10c421919f25292c5e00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f0888da9603c01d94939d6039a58d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621cfd847c931e83cf3ce5d969f94bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71439404e337e467155032525c7091e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8843a1ca014c9ee8dd9d5d885063c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232a771f271bb8232d78ceaf15fe721574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6426ba78b9bd1a4979bb1954b4439575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d04866b255a59c08129c3eca4e069576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbd841879a0699bbf2bc484667db06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b8c4100aa364be52ed5b24ce26bbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b432f9cdd1e15a02abfa38fbfdc40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d4743a6508a695e6cbe2b457482c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50298384cce51e806f01386e0136d459581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c225cba1eefd12f2bd0e3cd7103ae8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af4137d014aa44abc96269c09cffea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e04d98607e72bc6c5b4cc6042f85c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db8f8b3e10bf5db87ad1eb61391c88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45d07649d5360250566fe37b0ba589586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd2225bd1e7a4b8ddd30725c6e8ebe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac051c965370d74bd014f5c9d40dac7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf383f53e7da0c83ce90a6a24f0103589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0e3a5ef2ba3e319775544aa88220590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc690e865d07b80619e2c0f3432b55f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd30db0694c392ad48b87f283b3efa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faed6ac4826b1d7a381430e899bdf65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938a37f855e791f4b40094a38745ace594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede575d88e6db95ce8a3a0c6620b7ef4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca95b35c0d4103ee8bcd3d203e8aec3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb8169fb9903e312a41087dcc8ec59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad2ff9a544e7cb4a5fb737d9334f0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab33153a456a6857ea77c256719b065599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4f33511e5be45032f1c6a162d2aa7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b365e0ec6412f1c55962c16f197bf0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5776cb8a85d90146767cfca73d3210a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62654b7d2a59709c48ae4a5e1e32f542603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0d18566146f42e0c00b585a1ffb30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830703c25616e7985b59729d5a6222a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf39ddf88a905e2eb56d32fb27b80c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea7dd6004e63c69e3f8de165c017c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363c21000f65d93278245e8b2c67289608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011c210a2c7b9a40c099e3ed944944e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e375c3a5ba70b9ac412d25bc3f8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e61b85d7e05827bdadcfc24d1c77c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fba8f5d3c892d6e3e1d316c9c973e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcc58dea5f72b94b7fc8a55211780f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3e99fa941f91b2c1e23056b87370b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107c8633c0ad3108de59a8c647608b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8711a9f6f6568e767b4bbed8c02fe4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d31cf29a56646e42b30b6a6f5a676a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ab58d12fd6d2700e98a81392ad6ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16fefbd3164e8a13809d4f9f631b5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777cab52af4684a6cb82c3b0a700d0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667a9b24bbe2e61c371b1ff8ab96033621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f52210a734861f6504bea6a1c4bb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727887e87eb968d8bf781da29006437623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd18f9560aeaabed7adf7aab998c8c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344008a4becc811553e421904cb72a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e0d8f31809c889447fedabe302a1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875cbfb034855a4b88a62b41efc9792627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6265036e114124e1999b510a1768a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ab6245524e1c3d0065b0bab73be1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d8d28843acf992821f8b6bcbbf51b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa596800cda34bf84d92d4fa58ed2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b63d7416a3cb4964d093ffa3637ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220dc0075aaa402e3519b956543b9b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bdd14d440ffb481845280c368eff6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06fa93545bbe5020e531104fe2dd99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45541547e59611ca33da4a7f052b69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95017da2e317dc660b430fa0d50d7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad97b9d788d955b16c1a9a5c8e8623c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca33848184a5724fbc70c2cdc377987639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe3fb10355a8c283bab101a44cbc2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd9043cbf1b8d454385b0cf82fb76e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a139eb477f005140671c7c7a523c04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a8e3db969e929fc5e79e8b9120b47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba23d2fb7a6e4b6b128daf7c663ce6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b005c89df9c6b839256b7db41918a34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94053fbfddea58588bb1e11c14f04b60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03df490ad3fec597845899eb6ebfdf1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11bb829201653057dd74b40fa3ae76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e0fe2917e945f27c4b7fd7b154ecb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c7befe4fef58c6e3e9ae6e0d2c1e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99dc0d98a6d2af14fa9ffc97d07631651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5e3989e51e400474d6dc8834a846d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a541d30ffadd2b67290cc60131cb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbcc563e7174b77196241e2e64bcb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e4b340684176d0e0f813eb6459f18655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e260d24acb2dee66487750bac97cc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f4e68a8103c17b00dec8c11748f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38f9839bf20433edcf21e6d9cf5929658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94f16c6ce6922e2757bf61e830ff4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd937c0ea923612dcccb0b6c281e295660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7716c0de624a64d8a2ad662e4099a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3e5401b051faa5a240f2c9e286369662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128118e6a7b813bdefccb5f17371dda663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15702fa619d6beb2b666eb84a9d021c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec8956f606bf48caec66b7f0b766cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7a0ebc22dd6668352de908aae38b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1db357130556aadc852c7b288d79c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d85678be05d378882f8b264ef055a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2b465af7af6414146b36d71b6d958669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d131da32a5ed20a0bacf1bf38db4a10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1739bdf65fa7e41e9c597c32f6569ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79766ba25423006f28fb8b620efcaa0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78fae3a9b09bfc77875266d2cb0fe3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dc5e9627c2050ee68017cc58f1f9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2549e51edbd657734609205dfc256e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37e9f87d1945428696971a99ed3f4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65289e03988f4908d574a41d0bef65dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a64d293fef6171141f2de5c25981a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7780fbfb2e2b945ae0ebaf4d85ef3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc901d47c24ff75ead219d3b735b8533680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a852e294d8e31dfb3ed7fd43ae4ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b0fa229db80392d63956b041a4215682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620cf65ea3a9bdeae6d47d9c3c8ce90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a114a2a51cbbf8c3280bf9b89c4859684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d9d1846d01fd31e61a905379d06e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fd7aa1c6bc6ed51c4c8235065b019686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882dbc6532686924af0d3be61867ad4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6aa8eb63168a1062dcc0526bdd6e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633b8114647c1c2ae81ab3a8ac6967d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449d3fc18bea220d9f01ec33fe1dfa7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77bc3898ba502a574292a8e81b75ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d2f3d573ec219324a11fff95a176692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c715e595b7e3a109adddd33a970b23e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab47e2679f11cd2340200567c28369694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bf6e5919e4beab4e199fa7dc66f6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074b45e885f30f7c366ce57396f9297696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5954ab90e68a62b6d227669f2c74b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ca3b695eb7f675674b9d2afad1dfd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acfbefe9aabd94b64ef05c40c93537699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32939576b40be2d8525260c3dcd901700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b297919d44af2e94a5f5a0743fa2705701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af629053f09197cfee1329e190b3c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f531c1a8a4bd8f63da7c9804f3cb2fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8bea3480934d04865e3fc575a7274704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845244c6c02184c84a6987faad92ae1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93360e5cb015d36629a0225942400262706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2981175be77f68ddbaaeff8af5f6a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9beb7edd8e217f5adad675105d1c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde509edada56472f9c75ef02f20136f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a071064cba61ed243f9cbf790ae4254710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d8acee06bb08a441b184a3c67eb0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798ff930bee13d6ca754b61ec1bc2ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50e1a247f85f0a14215d10ace49e54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caee58b27ade0f4c4a5ddd6534b687714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c793f55657fcc6dbbc8b750022bda715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4d3af0bf45a0a68236cd26e18d0e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e941145c97fda42334236564c3b7b76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f05a1104ff348a348ba693b719a5e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cdf281bc8d42eda9a2f41c016b587719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f9f7db5b72cdfded00d72514535b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5227b5e6f3e75e47001aa3dfcf75b7a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db70c439ab18ed5488ceb21018c4a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b7a1ea295cff876624ccf200f351723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b11bb9aafb646916e10560f191f97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacb5529ce75a39e5cb93d60ed93945725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc283a451e505696dd64b5863a7a603726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cbf8bf0073053671d876323efecba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512506b172eb19525d029cd835d7205728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efce91702e8c8c2eee379b191e51d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f4d31fa4a6a59e67a79cb6b0d287c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2df107862493764b5bb645774d2126731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0070727c0d077edbba3e1b0a43f135732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268145eb541b325a4567bff1484fa3c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84981900f2c8157c47176d7a41e64145734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a55bf6c0a53b0372467beead92c4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59951b85f86af5624250b5ebb7c934ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7d71b53ce028ed10f75123447aadb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475565f1631484e115ae582529397ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f596a2b3d9cd73cfe7b8c1fea563d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e30610b65eb621c82509d8db3164f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5e1ba040186a86a1bd3c2890b0ade741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a379a5c726b6f6fb8c8abb3953859d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ddb99c3a5a245b0ce1a4dd3eae52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549d07aac8b6e82395f676a4912e15f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de64ab5a771d3949c6414b97d033d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284081011e674cf96a90ce49653f53d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4d8e8bf8c0e219127d669d6e200e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ec6351914d2f3bad7953f5cd000e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400c84c9967608b26044865a5379a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f61b35600a42e5487000f1f82c1382750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a18423bb9a4670905768d418559a8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b06eb37edc416b91c419b3a534f2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb39c754c609396d102c0b140534da2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e6d7707b47c7f8bf6d3af26b20e24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd074b2bce3bef7faff20aba98dc75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50682679d970376a392085e7dcbf2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d6bbe26e4a16786595060e8ab661b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c03a1dfb7920f37d0ef86bf57f2625758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd21247962c17eee5745245a25dbf2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6191ab577ed955c42173bfe8cb7b9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f698b717a0f2e744bb91546d6e50d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4d1c06ff1789097e916430489298a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1d3abdc59f19d3d26b9833fb475a7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d003deb236cbacb4c8e174d7ee5f75764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0a6ca80dca45fe8639b81394ef935765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0081da6fe78da5fea29171c471e68d4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356259d34ebfded8771669b39cfaf846767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf58bd272e6042e42a04e5ec1e226e2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7931d354a5d7cb43a60eb28289de387769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db493b37c8e7fd6fb8b7b3274d948dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47c2bf98d62d82790e61bbc5a962ff771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14adf04484f33f3491e41455f73f24772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599161d4abd02847537d3f9f2118be2c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc6efade011d2c167a33a42d2b2daa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd9ac3b6c4a6034e437f0d2d814945775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04360ea11863582928bb612dbb63cd87776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a7c2c92af74cace9585b12cb73775777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2fd3c24e36c3ec1bfb6541016bb9a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fd05bd017a87fd602c52396302baa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9160c20d3eef1e4b48014a593677f5c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a68457fd493038a0562383577741c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92ab46a624f1f6315379cf61cd1a6a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7c4a7825bb3f86271dee83ea06ff9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb5b073388f28fd0873fbf49078369784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ada5e944872e35a2c4c50c4a3eddc4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57420360e363e9bf117a65c99cea7d1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109407b4d1fc4a4b769c2bfe5dfeb846787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b874584a49218731c07db26681a43788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9e1a285defcb8493914352726a751789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e1f32c1c04e01d4763295b670688e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a518e1e034d3f7a0bab0eb37247d7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a06f1d6f7a9752bc3dfa08368659f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00923e4d0dceca44be73edc8abe04f01793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518cd8b2ac333113b366a9d0b9a28b3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67345454325ef1ccf5abcb32d4f5329795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9badcf7fe024f83d579d4dc1f8e81d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5824f6ece444cd97ce76df035b29580797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048e09c3702b533115a4f27960ecb0e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b9801d7b1eea4e7109d0c09ba27f8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c4c778263ac352f30641449d885d8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe439d82a2f0fed90ab5c1154f2c36801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdb3d880b4d0b264670f9b35c12776802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc423e581b5c6155bc2e4784aba8eff803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f02866bdba7906b85f68c636eb62e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd66bae78ee79a5dbe5acbbaa5eb26805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d88929cbd2b400e952807be853aa46806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0316f83b52b109c97ec486d4061b2a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d7fa5fbe4cf766e67b1548e810ab0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13886dcbbfd6a967063dd60bef1ea206809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0404272642c3cee4c77d6f85bba3e0b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e88eb9da0d6bebc91daeb79a50a9b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf71c97b9d32e62114ea26735ee712812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8171ad02c147ec327bd9f1b277f4f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c10354f7af22d0f2ee6799263ba0f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c8206bc3609c5817fbc34786a0932815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf9db473140ae4382bcd1daeb58a87816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4531f91fd948713516226b0a67743817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>