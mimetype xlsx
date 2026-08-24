--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c1da5c92acaa6ada40df2463b6df41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73584692c9c7f890ead19d89cb9100f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcab5ce12cba1d66be34affeb7b9d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f143af5dec8c8d129ccb0d50ade31f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef074de692f17de1cd2e546c55d8665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989629a690f7b44435c661e6f9418796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2959d14c13fbf2afe311e9b9b0f79cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c28eab40895900fb91c2b29db888f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b780cdd00a7a2e9a01cbddf2305a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea41298598e0961016b02656d050c0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b63b99441c57b979627184b1e47a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39646df77ec32cffa1decc8fc0f7f3c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f689a0dadea799f12db041a603b5fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeed42fd80dd7cef895b170d55735814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770894036bd906a7359b20ab28794aeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d18f7873c7e3f11752f34f35cb30916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0100e966ff789871b1260c5d9ee05a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ef98c74081d1594a39ea81980e75e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa278bbda593472c89de95255d5c2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb88755a4fd0d7a5ec981d4a52bf9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfd0a0ff7cd16770a6042109a705c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5bc96efc1f3602c08565ba7ebbaac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7fc7d90f74621abd6dbf6f760db9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c81319c27e7e98b38000f21828b71f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301ec23d0a62f8c064ac1ec52f4c4fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc95f00128021a9111f4105fbbe30826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbe6d698f6fb24d66ab292a3a5dae427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3615adf6fcc32f92536e6055578ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82657b42be67da5a5c6901936314fcab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0fb75c867ad8521a11af2f2472f4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c077d0d8f81f105d7ecd184358cf0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7b6a8dc5d47434be84d704d21dfe832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c608307fec8eaec82e159d8d635c1a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a017b80d2dcb792230b0a6c9ae7127d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63edcf425958782d5ca9c1df05e87c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d728e6441112379f709e91d1e7f011636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746778d90c66f4ea9e25e8cfc6509bde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9aef8fe8ee7d7550ddd0739ddb30438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a661435e620a9a58c81d5197b9b74f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459381cf0ae81bf4cf9fe4539b6ad76e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03385fd62bb9390bde7ab32dd2892b6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de3b0960a849a730f449e1069bfd8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34507fd5fd04eab61261a1cd12d32f9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19e2aa2f94c8973595c88c2d43e38944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed1ba430949b9b23e141216b1e975945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97187caad8271deacf4cc85bfaa84ecd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5ab26fcfe19af4c7c4b4e8fb5995d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83a812996e6d6dd73dde6f39b066cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2b9178f02432b933df0d44d0c74649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b2093b0aff0336a4dc4785000984d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c64b556e2619df0f4888a7ad030ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36ffdf177d8a770fb21b8a3034eb9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7b3329cdb6f5868de0ad0b420c37053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c966ce7426cfc366e7db21151782cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2ded3cbd38cbab8b108aff782f88e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd16793a2cd9f4f0633544ed53c51e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a21cec2555350e9e5f892fdd9588a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658dee6a6938bad04d3a3936727e1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2029f65ea8d3f0d0c112a742691f1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae1c196c9857179ff693d8a7d0f28460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6784318f5e214e72b8716d383ef603d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44886c743fe9b8bd7a73d350f3f876c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee92283954f8c7f5fc121e9c48ee6dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32952dd89639f9fad71ed157a0c08a2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3fcdaf2b1ac21bd3dc9a8097be53065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e3710ca1c0dbbe9c4eb0fe65b7abe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c46ffde1ae833c33b0f2bcaf4547867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96a1688132093e8467fc3eff78005068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfddc0817435ddb198652c3cb734fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93f3aebf910721ebd26b27f1bdbf4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e696aca06a1927de22236fcf960b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800d261cbaca301fe4a643a4ee8374f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3ff05518db661c848370030631e9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211ff4e5a2ae21c15c06f9984a0c87e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335cbaec232a50690f3f33c8fbe7bfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2455d2cad231c830d4db31d3b2e04676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91eb1bbfab22e6e2284af4cc6e8b4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c460442fe4ecb59f2245d6d9e475a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cb9a9037c545b0d89d2b9fc4da21879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddee0966016405e3499020c89520b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9998ca1b75ae6a5ec02763de193998b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2d0577fe089afe15072e6278980f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb154d7dd09a76ecd089b1ea9ecbf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a421b5d5fdd769718c305dfee2b1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb7cd439e661e7b8dc5ad2bd759ec585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fd1db5ce97a9d3e1588f0fe6a71dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768e923b909771cc6a6783e39bc898987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80af91ca0fd84a2f024363c2e566f3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c9c913bc6074d3a8b23ca7fae209089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918fff76ab8f4f1729ef415bb73408f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134a07f61ba0abafcf69ae4ea7b6c8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a0b84e7361a815a2eaf6a5c36151592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd486910bab2970a206c1fba139d86193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40afb08635dd5989b1139a7873684094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991ea6e2ebee764072a5e0f910c11bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f9c292ca7d9eedfd9c89fa9f159f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f15f7e58740f8ab79e3df7dd7d1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc08c9a543642d8456230099d02e23198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba495efb27edb9fbdc9f0578592f381299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988168011d642b5ab8426ea76ffe036100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f9edd0864091e4f3ac31de88a7a78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefb408d7e148cc493658d151ca8cc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912afbf5291570c3567b067b33347a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4228b47f3cc649ee8fd588dda8ac13d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4deb7570c12122ee259e8fbe7b86c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750f9837bcfda00cce10a7e5ca8df8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdc66a79136e0ff2693a0d388bf963107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ab698d9b0bf20e5f9a849a3290936108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc51a891c1c36c43837ddc5e4cc5af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eba503f6170037b4e3509f0a8f539110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7441abd413eb1ca330e8f492ca71081111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a573173a837407011cbfc692faad7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54a98d9eb12f8e3a57a93955029118113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e00d315e7081e3117af39bc63fdb41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220124c0250ecaa3a647e3f22d8f855115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83d5f8da76a8146508f0ad8968352a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24e842eb66418ef8eb54507549e76e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1794772a383aa62e2c4877a75c73d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6fe96fbbdabf6691a27eb5b6a855c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efc02a94b2aa500fabaa6ac0ace75f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b5d97b97ffcfb4a29fa4d9b62258e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae97db4408f3bcddfdea39db6322b4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a88bffb929b237b33c92262e1fc3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37dd3760491f516cc97ac437fdeb22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c77d6534e15660133c154c79bf886125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5dfeb6a9ecc36ed612f69b429c206126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b650768f893896e48f166461b6b277127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed3625912af1d0c43793178baade0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ff001e964022c4f3713d2df403ae9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26685a73aeb037e4a27a6c2440e683d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4811072b2ee3a304343817e1ad3fbb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb359b917af83efdfcf4a55c4ed110e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52259cbec8994516899015ea509b6e0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69efc8e80b7f1dfab6edfc90293091134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a9f9c2cb50043129020d29d37d3b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4925ab5b0c47adaaed955bbca9b277136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ece8e93be22c2937230d069ca82380137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcc5d420be244c20c8c54a39dd0276138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7518d27d347914478e2745bfb68b92c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c305ca71365128167887c20a1f0c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b836d6bc57687a4a48767133895397141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ac9c9f51e50f65938e4de7f096cc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff481ab8de8309e1126e46434a4a9c28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe389ba07e6aa2636cc78fdbca9785f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f24fbef64943e8ec26d78b6909a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bc67ee7dae3ef7e689de6d623533e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff221ab9a2d32fa22c825d1c37e0219147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd631e49cc2fb6b0750c2a869bdd29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb5b6c230b2eb5235614e4370b7b8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e55671e7ccfced4745d15ae506527a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad528ff8b3323d4e29fa4bca183c37ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abf0e06bfc63075f5e2f26e13afcdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87fba5dcb25d977bc568c6818adbcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05a23f5b4835cadb452ad3089cbcd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ba32558b60fae67416c8f13ac9521155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbdb8485a37b1ae392e29af6b877cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f94b8ffa3e6cc09905373e1aef8589157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbbcaa0edb88120aacd6855ed19636158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abd1a9973ed1f74643a765aef8eaa5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75b3cd9fdd7aa2796ff80100314ccb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21574d15fe9161c3889b4bc45e0763161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0511bd8d5d63a2b0a5f9ebccf63af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a17839c1c7759fd0eb31a9fb03ec34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d8d55ee4cff769c86806e7f7be316164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb8dea63d6375127cba2cd8958c187165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f530b42b11901dffee4c4586c9440a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046572ca07048828c22d3bec91c8708e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d381814407bcf0a4906beaf849bf44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4026b11455d95c86d6efb824799a8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd0bf7142259aba57a2691b9a4074c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9f927033346990e2146ad7fb50889171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f894b318c692414cc805b400b27b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0524869e71f997890cd44c9c8f356173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af2b5b2c622f62984a75b95aa17d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc463665d402842e333b23bc4a403e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48d25e51f3b33abbdf9bd53ebf4d52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031423e4e534bf47a51ade747f647aed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db48ca71d4f041c438e04a79d8e43a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c78ebf16243bbda5fc5c3fd804cd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba0d1d1c4409c8c10c9c3113cf2023180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d624bf0d297adf85aeb420af42fcf27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056def82f6e83ab5acd5d5506d4e306182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b0fac97ffc9b52ae5bfe194aa1c65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b74a1f2dec32c00e7b171842362c56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c0c4f00e9fb7e85a90c22f9810f8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3284dcd0679a29eb813d31292bb6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b6a3ba01c5ddbf99e95853b78d0e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb681380a5952f1d69457cda5636e047188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfe34c74ea4df54fe70cd461e19dc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57413de4a66525c84d97f57d5664f10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d9617bab4af7ed35fd646f29a349c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e3499c62a03f50fd498438424ed39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a794e3752d4fe3d0b09d979e9bd722193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b759deb8193bc985f9b57846115254a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea696a954425767aaf577ea94dc4fc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c3d819a5c6bb4c3a0d00143a319c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0d56d62efc859fe50f98f5b17ab9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3c04d46d60781cb489d9ae1a6f17b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5951ec048af8b8c231f682d70d44502199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602de267fef736c4fb37640276baa436200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c37f46328bb933f07c7d66546f2a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db54b8351d4c851c504b1fc68ca026202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205445bae51098e2139a432bad88005203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a52e9f928e2c3606e3065a54df1577204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c980ec7eb0cf3c26ebbb3a012c63b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763abb775e574a08d13c0a11b447cd8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203ed71d9cda79a5e17f617a354a648207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4f92f9855908da32ac6873ae40b91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf484f6a5a2721cb79f9552a38abdd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987a4cfbc25265563f6e3032408bd1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaddde2716d5b5a05edf0b2ba74741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bedcd779da3de8bd3c343d20ca192212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291460e7536565b8906eb4f3613bcfbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1199a50967fe936fad088fbee1f3cc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3399a6068529c8a178b7f708c4e37a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3656528cea67a97889bd5328d00ce4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e61ffaa2725b90f7a3ad416c4c2fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831577fe193294fad451e3594a020c44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bc6f9eff89c4a389077ced6757652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab26d3003c67774d20fc8e22467209220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa274c07174bc2ea87530c74a4979669221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82077bc50ce022663c88207d100de944222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24962594ce3387d8eeb59b3b027e3de1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3338aee802970e4bab3ae315a2ed42d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127b7fec76e6d81732aa405b119a2c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08ab7bb9f428726556a69e00712c33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209dd9f32ebfbbfa72e0db5fe46729e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601308d5108900c58cdf0a6c8e8c0333228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e37c6427b1b7297258142664b6d2d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50caa515b682d58802050f705804812230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560a81be175e40a8ab6357fe81222ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a1686ed86604b32c8f5dc32b987a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59195f0d81a65040594279d86bf05141233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81ac6a7600b50dc91ada4f590a84c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc96dda0c3c8e6e3c2f81354d79c2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51039518bc55426d8d6c2e256f3615fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c17c7279538b52c7662db6bd5c2bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6023b1c603a071ce36b5e4bec7606e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76409d6ab05d3d0a9d205beb46d66def239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf1b0bf512ed30131a6f9eab31bf34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd241eef51df23c7a0e705efd521a172241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bec90694a42f39b3e46a60bcbb321a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60e6bbda4cc05a662fea402e2bcfd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d618d09eeec28fc005a0d79a11d7b19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d10d42f15c09b97a017a61624e870245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624cb94baad46376e29f764bf54a8f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94d28ae7a872a2e6cf109d6f3ca47b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e48579df50d44f8cd7e43a3507e81c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b4bdf707fae6aacd883b4a4eaa85e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09140ae2f072a57a801b897783d92fcf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89254169116152bed2f8f52ea128f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523cdb65cb70a857e634f7a7a7014d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3fa909f81ea24f43674727fe73d42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088cf3755e3e4e549a687566077c4fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750c60895c19a28e8be32ce2d47e3c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210c92a5e83bd7c03db7ba83b92d3c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb04e0e5fc0eb15024a0feab183eff5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b5ee691d344604f4be0aa17c024d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b552e2ca6bc862ccf214fee2e1c33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd57605b433d0c3af6fe8e3bacf11c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c578ec52bd59af8241c0bea106ae14c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f41654ed6fa9c2680b17fcf822986e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8161371d93f39ff0faf87815ae8f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e62218e1865a8d43637eb04c031be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f21e73894615cc6ef7a759a700136265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e8346eaf32fb0310a0e0cd3187f02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50718cb7f14aa9cc3231d74686662d31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad29b11f638a046686572679414fd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c716bd38127dd51ebdbfcf668cc9c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0f69f048276d00adcc6f1226d59dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ded978226c4ffad704ce5fc9c12cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a374eb3ec6dd627fce2258a4a187288272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee57d7fc9a4b896b9400cb137e4433f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6e5f29615e2e3df1dfbfd539fac2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a19d1381d76e752d82595bcb0b26fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80900afac7d24ae73793f3f647ead93b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64e1e9738682bca5b1772a82c1172f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc957585180c8dd37881e036c9db9120278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894de85cd69b01b9f00c66e02b406c1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db66baa6a24448e13fcb78a0c828b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69406f8804e9bacc4f5b6fb6ec85f97a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e922ad7a15ef596bb34b182b9bcc543282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd81c9d431f215e827d3e81c8c9fe0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dc7af11ecb151d7c6679fcf8d09e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68daae06d69cf54f7244f43b50abd02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94addfee6791d7d4c739e4f70156201b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04f2f3e58b2fad406e2e6f4f3a2812287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc51b106cf2cfe94bef970b6e2abd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de120b62531e5f8f2ee75378a4900bc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51076bf8fba0d972afc4f83da60b365290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c536b0bd4e0c537e0f28d9e739983291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21102a8b3ae94f8b9f5055b8818c22e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ce397124ab0cf2c86d4ac44a0ed68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721738c86fdeb495643c4abdf4f69676294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb40e3aad5acbb774b0f095b704b33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058090ce14a1611024800697a98b6f19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec150abc6450ef261485ca9866e2a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7ba46cfb2d1478324598f339cd2fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238e0b653b879b31bed9d3df98a11b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac7ea82b71b6e12c1a7d03c1e2c46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde5391bc5cc16469655e8df6d6e694301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d961c1358b20fe37decae3f2c4a63f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda817bae8fee0e66d286f96485bcab2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90b762821ac65cba55ed27ba25b47c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d2cb0ff94c2c8c8ed52bb4ebf0f75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316cecc13eb58fb413207c759846262306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88966363e4dd704b083e44f0bc76ac8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23657bdc7113083280db2a1fc7d11823308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434d2072239507ad663286ec97dfe86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4236d586b15882099e1947bfa2c0fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c99c5bb2eea47fa7839bf721331a63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31668e94fa205406983aeb0124059010312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21690181fef1770ec390e4b88799712f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517137510ae963074760c117b64ae265314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361b5ec496fb5a1e312acebecf2a264315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977101f4b95883153bfc37a339ebf35a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c57e776638476742717a303316d47c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b88795230dce2b27cacc37f7c07f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d242c9ea9b6358682b130fe5653ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fc838b104520ab2b2225cff336f10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c0d12b53114aaf8317d18eeb222e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7fe6ba723be161f0d7a040caa7e73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fa40f4b71f762489897c49d9431cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364fcd00f313d770965b0988adfef4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eed2a607e0bed315b8e0bcb487b0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2df05c81fc1663949fb78628881c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b5ba0566e5de298c9663a0e51a352327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdcf32de4fd399dc8c46f570fa82b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80b4bed67396971f9571b6b64f3cac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bda9e52cd73bc87fa4b68a3ae031c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b20e9ef638007118d194d658d32136331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a31900dcecfa9b13eff3a7e65f5d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40bd9a88e1e48f4fe37e852b30dc90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975c488925243e04af1fb44637f9630334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9400289c09114efd2a35ac59ab99e07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a26abbbf81ec9847284af6e947e1df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74ac0615939ef58febbded990964c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42679481345cd7e4036623e25f79721338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cdb7978274a1d9d9bc42022797aa6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ce4c65976bad799f8ec4456fbd2e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537418661ccdc7cae57b8b85c15d5734341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304822c443dc3a428d154e1c91ccfcaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0e8708364b680c83a154f8b5ae34c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116566a2cdb7e3610c2efb1b9677ae2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd154ac655a270ed97257f6ec4d009345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195c1d345f3bffae9522e3d6353e9b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42682be9a3d09a2259792a6d6459118f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f008821d8f7aed39e578c2f2444f335348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19166f0ae28f675956e5a07b1d416ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da2e6fa575935c0611ca75a7640fce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2399187f5e7bfc08c823b8855a4a285351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ff69ae396654be3fd16e3e646b5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07280ad34b481f03832cf03a011dac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611080fe981c4fdfd9d9b642a6c4c9b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f31000b90a4c8bb231d0f320fd854355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab87ec55855732ed9225d7d3061a0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02144013e71ef21d1d6f7de9db52e08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b60aa7209ac2e970727ec55a98a2f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd89c78d268a037859607287cc954b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8b20bf6fbaa82e0544c746b6b1490360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591872c58caf66d916ad98e17dbca2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af001cf3f690d73578d49ca195e651362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf591dd5f9fa4a967b51c383cd7f8acf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43514362fbfc42f7cb60f549118c37ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa06cd564bc7be70f161e5ff73987bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca779ae1a41b5135dee4e18ecf4961366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff05c2fe09bd51486bbcd1bbe5fa0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cf486dd5752c4e0c7a006b7f4961f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e76485febea835d62a759706398d87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5380797e8f21e73750dc477ecbfedd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dd82bbfacfbeacaeb0995499288e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29505dc793b1f3accf5c2878a7e8efe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee54ae5e4aee135910c076e730de55a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c29a09e8c31e4be446130ba9e92669374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831a16b6921199d9b087c2296c638d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3411ac9afd1c19372483c9f7c0b5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e56a29594aff4f3990ea3f6591b27c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69156bd8d39fb22253c9e463c55923c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871cd6b0b4a8e90e462e20c3ea5a8a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cb2703820255bb19d38b7a9f6a807380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdf0456147d78216817607397d57be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545e1fca28711d08f80ed19cb343013382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ab4207d1375f40890d9f0844b618b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c807179b8b5b0db7431ef92715e72a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3210602ba55b728b6fb257c6b86f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea7e0d1dd48a9ab5e2daeb24d8fb2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b8df03aa896bec8242a8459f7e12c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000501161a9aa99e48473294614bac5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168ef219b6c5011651bce842e7121c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8e8a7dd5ad337b587b11f2f929d75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25a48bd528c20b0d1f7e1807c44ea6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68ca20a016b549cf53b29df89fc2cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165881447feaed03a98f43b652aefff2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e5454785fa28edfc92330fbd26404394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a91981863c9a61af3f30f9b24408d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75a46eef72d7beb5ce4369b9f89df7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f491313b4eb8ec3cd0c8efe347806397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a6d602eb7414a2d36b0b45e5e9f66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4f19aec3b9bc5c8e44c64217cbfd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657978c4a6c116550fbd164ee9f3c30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9360968fb15c45720a1645f3ad5ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec03de6c6dc5eefa9b24873323e40e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723657c8cda6ff0f7ddb88576271b66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6ef4e39c40ea588340253ef8c2811404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae85d4049ac1346607546ee1db9a24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d975d9dd6746fd8bfea7db055ce435406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fbc713fe9ebe0a51e5127023297d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffed51d4e1accd65b2a410953d82428408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698b36f83a40297814765a95877a49f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a06c4f98294c40165e87c5532ec890410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8e08bf2937be66f870afde8ae1958411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9743910edadcc46663b2f7182f140f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334572ffe980541b1ebac1c279d07b2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323820e050ea70f10cc01fb67d6b25c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76884877d677accea674a94282c3a797415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3632a450541fbba3ec4f6caa09f54f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ef6cc37d687864c4fa18074d8505f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0645043de976155b04f6280ed0194b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7539df5beb823d60d624d8a3d0d0c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8dda47db519154faaa543c21e3b9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a08707daadef5352998996459a7f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2caaa00674ef8dc8703c0c4c319229422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaedbe2317ec2cb394e10bd74bdab3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b6db6a05234a9537b70f91274453f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8f44fc0f874f4dbfc47a2b354e2aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261aa900b0fbea17db556517c2bca3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf59e10ccb9e17e12e3400918fb9efa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132dac2e8e151e5d16452a1a6ff1a20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d411f90d173a94881a124af09afe6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb6c8419fbc11bfe171647d208ea54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae30b789ddea93d434d18e5273e1686431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a2c782cd232fc9c0ab3e8619e17e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20440f81913566152e5dc993eda51d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5925b09f18c874b35e83b83d9cef0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc74f12fbeaeb6a715ff75377050be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5937726af0f6b7db8bcdf2c735bedc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747b7637979a0d6dedc3723d03321b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012144b547e3c8897dca068243dce47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7013c6b8de3c732c56e65d84e9a04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf66205850d72c871bb31fd6103544440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520f4348ebe7fd1248c53179b091621441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a1c2e605cf7e93c1c5efc755cef3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76283905648a6d5aa9167543d9b516443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082233e39890be6831e6d5ca85ca3b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe9a1b750e45a45ce738e641ffeb24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f0b23fc15b31949bd04b95093b3b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e5df0a25515626679563985324af9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f929cf2d944560c5b537ae89edb5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5285369af25556e539bc44dc49bd0ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a1a072dfd23d3e589536aded3e29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8437ea2264149977036508b08e56b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6185bf550f46f3c0771a4524ebd9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce85faba537690f4bd59a01a527213453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d130728bb304210626fffc7ad32b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdfe2ca0b9446d7ff3d2ea87160bbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d766f8ac53396a84d63961dd42cd04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aae40ea11985526177c93d842c05b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923b6930d5f3c4c7dedd56792c54625458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e9894e495a280bf2b51653188ad89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed561890237c4535daf7d69c15624c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e7f0ee4163d0d223d03627c03806461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa097dd57f762695490158f3d1a45b2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d02826ced4b3262f621325d23f7302463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c0849acc84b0004393887504ec284464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16deba01182f41b7276ca0819d7f05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b96b31d5b9d9c54c07cc5a70fea50b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58aec3bf2c7f932503b3b11662e0985467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2613da974d1ea11ab42a3595962a01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28ddce59c17e6dffd02c924b722406469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69707f38abca45808733741cffa046ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d16159c356d9b4bb170d48612603c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e6126ae5cbc2ddb0f97a57c862c96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb295caa382385df29ff2766b2e238cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ea15fe222cab94306bc421f38a168474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872e26300273a2ef1df0e6cb22d9f67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574b579dd6dae88939a8942acc632c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21561c55b8405b03c02c653ed0fa6a25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982e83130d4a46659ac133187b258b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732257325759ea49fb0a9a683fb12a09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccf6ba4e99a4704888225e8001042d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93624c281e735ccbe83aef901f45c7b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaf39c3212f5b03690b5a114652fe5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb83af06b65fb52fbfd8c8bff28645d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40f3636c0a8efe9056f438dc15fa9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57fdc8bb8b5297160f3305e164d9b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b74194c4f667771e4f04de33b82a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4be1a3c100030b5ed69eb84e7b6160487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b596e2fa7c6b797a2fc2a55e470f84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaea59940ed6698fff3c7a12b30b027489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4c9c4263b5b2ea12f05a86be131f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47485e60818cbf2e140051f4e7887c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5d22ad36c5a3bd9311dd52d08be43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960cce87d152055a3a0eced35b2679e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a751e4c62973c39259b8cc95cfd7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c801f836d5a7327cd81af77b904e59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5bc0f94f9113be9411760e19451d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0442099db9e40bfaa8e7023998465ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed30c2e6cd95ad533fc2126867c25f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ebace707a5164fbc178117a366a26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8111d67898f52167155fda2db4f6d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba87608bfbb2f216586ec0e09b03ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e6fc84719f2969315a881f3c67528502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689048d74c8bab64db615ea4a8421b06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8b0f0835ef82d6540697e233a025b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90728905390ba8bbfd0e37094a0a900f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383d9859c7ea2200bca17b2d2fd3c07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa3148f83e49d930ea78a9538bca69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bda930e455d07359391d8b9ccb2b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000d8d350d8fd8499f62378abba737509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc957df0d65cd0497bb2afc0bd52f880510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce25047ec0361d0722a9510756b554511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e442eb1f53029dd735d7076ae8ee84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e61553b02cb2b39055029df03a5d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b97604f45d67a51c61a383c4999a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd1c1868b7a9c8e6a36a990d5af37e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d990eed883f6ed9af0e6607445ab3cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0b365909521c3847f75a02ff8e95d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782071d0b58f62ecbf9bcb4fe7b0d44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef30d623c8059bcc000c41ba3a63ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d8dd713566117c32d8d9fb7cef5eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96084820a9ef6734fb30511c9b530a40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30867702d0bf6133599697b964ac2ad6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711acddf35baad5428aaffa382e21f73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4fe411eba7e29b80b0402c8304af8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddd30da8df2556ab0aa70cd3b940f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294e053e965a0218e0171b5743bde37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3f2cca748d8c48fe1fbecb8bda7a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a85475a45682bd36a17afdbeaabe1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa63b8c219e4adf6f0d7b244728dc88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80a5c893a58ee8cc447480dee8a173530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914942feb96621a91da9f2bce80f4a0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ea8cafc6c3b53a142c66e5b88292b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b4a0b30b22030a1cc6535262eb644533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63ed23c491ea84753e5b2c3e068d4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98893cb31d5f637578e63bd289a982e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d968dbc19f176287db8556f46c2a06a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de13d0175f7e915c39dbc2d50b25e61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9507de1f25d49ed637df30e4bdf164538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b0213cd3223439ee3d10c3f226a9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38566219059752b3c0cc22e4cb2504f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a18d7dbb0d9e1027478d32215c6e11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9920a298a57b54d4503649052b850f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf58c0dcdf87f1356def4bb4ad6c1d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a4e2034e1a35d8b2aea70a8f9be8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9f533603e967559d40707ca179ac4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64191461443d50b88c85f90030371e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3272b2390bf5dc20a1a150635d28e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa40ec98daa1ab182b15d31c4047ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722838d930071a426f92574fa3284d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf07356113d15d32d5719126d941d10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c2636461e9bb7efea6aa21da0e579551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594a4a026b58e0fef35b8368cda4638552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397ea1e85dbf5cd169c1559cdf535aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866f06aaa09dad1bb34742795157fe4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f6cdcc067191bc8f63419f94ecdd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e7475bc79a3838ab08faa09d102c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638bf763a53d7b549ece3a0fb8a8b6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b8c1381caa92c4501900fe984ed4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8aafd93ad397a36892cad3779665a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8c30c9e6145ee71645b65ee113d4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5415b1096315db3bb363676056a07af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6c7f83a5bac325d7ad7ae37323381562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b1f12980cd4885461ebc53e617fc8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bf79bdbe4fec72d574e4c547f40b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b5d5afa935c3171341edf8af638bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46251cce2512dea69c076a7d2cbf54ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6a35ca699086d9c8409bc3165cfaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7ff25bc85761c213f35322ea39426568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef44119e5993326087911069e374b2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e854594035ef3b806be2ba6a5a881e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3156253daf48f5346419f6046c1b3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5d6f48d990d3e7bef7f826648fd1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b27749bf7435c0fc4479e2a061ef0f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268851f802373cd6e4035090176e84c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0b79d98bb823d10fbf069b6d2ea07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2b7c858cff066da33847f886ce39a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce237b0ca8f52e03951556fdeeacedc9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8147eebda9d045d3f95d91000eecdd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491acd81e9ec0aae94956ea340d3241579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29386a391d299ef28e645ab0d68cc3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33273321f2bf2d3c554d82bf56283f9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df8cff05ac5e80a05a0bced331446582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece46d72e34adf7ebc8082306cd121ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de45324b31bebc036a4adcad341dbb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebd0e9c525355318abaa9fa1b54219585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97a2c9d910f5f2bd7fe7880596b7a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aeb666978dd578838273e412c7c36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d4e55004f7ff90d65630e2ef52af6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d566318ba9cd74dc1e602d1353e373e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5baa7610c89d0144c2f79573d534a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d300d010cee24ee3273a42f4ac63886591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69821f3ebe1eb26b4d8a511f2c82b4f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9630db7e32c2be7eb13e6d503265e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c694c7b5da4bf4e8c317bb21d5db91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659aeae9b4233ca50bb6cf02b97a92c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb269e447f7f13813cc665974cc5662596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c7493ccf89d4938e90001e2e836c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92332c9bf375ebd1ec563f75612830598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9162788f8fb50115b6810aeabce06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de848652e923c3a2a93de2ca7f0103600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f6e717875691282f2b2edd83941e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6aabb94eb7806c71d17f0cd58e34a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81705b48e7b10982988ba6725fbfd9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b0182187c0b2e461bc20dad85dab6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12111afd3868fbc4b2067dfcd24d797a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696c7cb97ca75f99ec78d693b4be82c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff851fd94d1e6f2fe2a37f1391838ceb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a3e29be60b0194f1aa27188a9d3bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0d1afa04bf562f3219bbbb882370d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557c267ac9a265d487fb869ae066446610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965be6bead15a83bb45c85e5c0fa2d2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b308d9097dfd92df0127646e082a586612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc288e411cfe6fb82f16818628ab1e62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76003e4f81175c178d841850a2b78f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df003f5e82fa46099aae912941f93d07615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaea5ad3d7ef241f647a063284d52c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8971ae0eb863e18de8bec3b73366d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed6c55eb98b927d0eca69f68244d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fc1e8fd71644f7236b269cdb30c77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b1cb9c108b1580411c0c085011d6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b78272c5bd16e6054f3e98fe611fe8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0541fcaf875458640bf2f0b755414622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907faabc910056dca0e030a7fbfbad1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518170c68733f057aff68044f60e68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f437781ca79b1c295837428d2306ed1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5814e7b4bf0cc60d73defde4248241e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea20bea5a9de1047aa505aa2177b83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73349bc1dec6c14fe91fb9666d1807e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c72d5cdef06d24a218a9c45c7a6c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730a10ecf9b01a5cb0bb8ad27cf6154630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab489ceb6989dbc557c629a9c14ba2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d2f131be5bfcbdc60cc043518506632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3fc9dc727385493e7fd0ccc7ee1eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189b2fd6f6c3d73f20b053d318ed475634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4b2280d4cad1ae21a1658f31a3640635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e063a35c195c72add8bc78c9544e2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce396b61831aa7cdb5f42452a9bb8c73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b69913a4ee2a99c003a2c4f266d36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aab53e633b677f5d048730072886f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb667b81aa3d243b4037e219eeb28ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a624dc7fdcfd55866ffbcff2efa619c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30616bd478c616fe1e7fd010a2a833a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef527b95f3e4ebf1420835f010a987d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1e4a328590b3144aef65662c7fde2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfc08491dadaaea90fde27125c9904645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2bd5e9d3c75c14d48bbb414924c29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a71935d9515b638f72365e805ece647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848f6e91c951bf2dc7b194f8694fb67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf30a395a632dd1192e33441081d4c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039e42c7af5e6d05788be1320bd1a1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a526c3fca118213c9072ceb19dcc8bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c69adc1e943c4a1407e4946ed178c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eee944b7f20cb5f1af3607d59010dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7158cda564cdb9c7c9b0377c1b1da60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f42a3104faf8f0a5c99f8bd8c6cbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23534a20d2db2aa23d6718285347f536656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e5dbb4943adcd3e2fbcbd2a13c888657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256cbba2fa05a07008999803befd3e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4949102bb915a0382de52801c5bda3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a60eb370b313101bbcd98ce1fdbb1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035949a8f2924bbd70dc8230c2b87164661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432deefe3699fb6db6ae70982abe24b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62a446732a4c91e06b007a96bf0779663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a66219f9569cc4d4cd206a6fc79fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e3566bd9d575735792b089dca8ed6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77d509aeb80beff7383508b59cd97c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fa985a5868c1ee8d5ba126d412719667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d07d3d3b21119733f11938999fb19668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e380fe09f1f274b38ba52893df98c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cf891389d80076f6bfdeabf12b980670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535cc1e5e3a5de8c670f1d072297c5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff141a6a0d29f3fd03d0127af76cc68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb81a09db77d328dcd1ad6c6588510673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143d0635a07bce017770739f7c0e0a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2c5d60513a97ad34fe86a9ae3d5ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b2031cc36be2d52be715887749c18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fa29fc6271a8c3c5ab28cc33d34f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165032aa6caf1aa6432985e0c15505d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd93cfe7e2d1dc3e0208b86d548cc5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b949c2ea50721979f4cd01e7f7151d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c286247fb583cf6fb2cdf3028f9a72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5380d941e233370d91cbab3b5df5c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a717d87e639374bea33b4e01270c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e8be99cd6c8c44a74c435082f750a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64253eb014b1e2347fd77779206cb84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c7b6ff647246436e1d11d68a58df8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d77b436ae4dc5e20dea499e83217bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb940f0b1cd2a3b5a2647d237e5cb3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffa619d08358da5a84a13052842d9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba060b6b2b0e2ff1428f6979bdfc24f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b34d3f8c2d6f733a55ed26b2b408e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf968f1546468789b34718fa0a6c040692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0ca7cd9f8029757a82293b4f6ea35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede33ecce7bc81199b76975b50ee7c38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975ce790f2b4fb5dcfab68431709f07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe022c50305d6e66dfb65b99bc92c98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a73967f2aa1a8e1428b5f85cb0a37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c4c01730c862d1c90adfb03472230698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c307228d37e3ab706a6c3ecd5006fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff655358d12600be944be387e90a38d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f609519a58c07f442e0634c851349701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d152118ba1dd5cc0dcc728fcaf8374702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb67f2038c223df3bf9e2ffbd2cfe1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbdb37d7dafc0301bc9636e29fca14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a9b56636fba14849ee73f036a0258705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e54556d86816533613951ff0d2f225706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8fde238af8953829d7fe3b2c2d57f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60542c9c70134db18c0026b84b8151e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd0684ac20da7da22484795a123238709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96ec6263c55980ddd4d2f1782d7af4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d518f1122f5ddaee6d5a3f679063356711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f58eaf4df8fac59c28cc074493c3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b1e698a9e0edfe396e84832bc0eaa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ca75c2669ce14d54e522ffa62efde714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c762e096cf15054af59e7f36845f62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf564c0556f6c995952cadb41498e24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef566b7009032c6556abb8390f1ffe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffd618068c3f441b66cb69861295b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e25b5eb1450879a2c137c69e961940719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70db9637a130a110922dcd46f4c9d05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312663572a178f9ffc52fc1a24c4acee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3df39607a588bfeef6c3dcb84625fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221734d1937be301b830673b4ee5b84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84957f6ab36a17f2482ecf6323694573724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251657ae48cf922e92512d6be72de338725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42edf304d4930f904be071c561f911726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b29999073c1438e999b7b41b0fc036727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0b7d1e88c33f19eca523c57b34dc4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2f6cc301ddbb6165e646ae9806721729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a18d9da9034322d73efd3041858481730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8074997cddc1ab979931271ff9667fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8c0b4f5278c3ce2445b4168bc489c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76900b53e1dc498450ff2f288af9349733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ea3f16e1dc9add34d871d64eefa22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e00f7625503c037ee6d269aff2da2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f2e63edfc8b5c72babfbc19abe847736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f9daa43272c2ecf7ffe31b2363848737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347d1b182b1e50dfd01cc6f7b00a5fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb44a52f98190ff8bb59e844a450aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52479eae9b32eb52a5a8bbe5b3685a24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45def390bfefb8238f6365d7a9283e07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e43ede632479eb94e69f00b6e11ed6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b1bcffe24f79884d399fb1b62d076743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29257ba513104a337774b244e6a118c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd71ca44cdd35a0262cda651758603745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81862e0485425f78ad364676da9c3530746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4158fe932422d1267523750756bf3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d52deac7edcffa6d6a5307e50e89fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d9a13c37cf8c23387da86817912f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7e1af2b38fa816c5aa825ac36a57f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23c3eecb72cd134d7f6d03c6e4c6d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8484b348c3c4caa9dd4128c54ebe832752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c29f0fbfd9b39fac7ac3cce714395753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c80b8a0bace600040fbfd263fd3c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05835a93f392faeb532f0436ab04e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330df2e520950f95a44c3fbf375dac07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db072c1d6053d651e4626c2f305a9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30091a1e2887f3802897b8b95000d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf349eccc3920b6a5e800dc864eea295759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89210ee00ba2d541270d310b717ee5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18499b41292276f36c07b414dd47431e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb445c89dbfd813e52aa835065f083762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3298c6044bc6d1de473a4cb4ec2bd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90238af1b2657be07d2f1548f47c84bc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8359462e22771ee8f0ec5561afb18c3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56f7bb7ddd46744c891aa672363d0c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82d32c2bf1e91f2ad62cb28ae27608767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922a9f70b6315e7a6d7d6c7fc04a8de768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf86f6289ffad71658187e660f328b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ae2e442d51354343a69ee09ef1138770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afa87989f4094f9360a1b81f777fac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a38e9482d256581e3339a0b080aa5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faa1e83e12d53a842b08d1964fc59e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beee111c697601d4c7ef44869cd818774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13988f1831cd69f0316cdff9b89d8973775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7add6056335be167a6b765962dab46b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caef2b260e4d57efe0b9b69c9638555777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a642f166620aa020b48882e755ce4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19414b2546dff68b61d358e842672da1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240534b65e9722837766bb0bc8566239780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc755aae086862716e588e923a054d1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c5feaab27a0cb6edb88ea8835b29c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae5bbb5014390c0931f1163e3e384e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fd025464454f1c71f11221e847c06784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be915a841c1363116a05773a5b1a9a71785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b47af9d5327e4f0a9ee4057ae5edac786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c118b03aa6c970238c04ebdecc122787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d69ae6b0e3d97e6fe1cd290bf9fc4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fecd5f8ccf87a861b803bfe1d4e9f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a5cbf438670b9f59b801781c376a6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb9479b7012d8bb21d4f768b1bc734791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d363e5974cb2d630a6753749092f435792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dc0642434216b36a62a2f4e350990793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d7bc5b2fafbd5c7404421c53f17e3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4862b5b4260892521e3f3e7c65b595c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fdbfcc84ae848969c61d4d162ebdf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aaa5e552074a6bbed16fcb184b423797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90873d2846a736534ce69ac574bb4981798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5b70b6dcebbd87ccef075e790d824799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb37197c07821f785b6028a51f9b71800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a98edc8faaf8f0ee290604e8c55e5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966aa9e6fca3f2496b331335b4897d9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de4b3cf03c546eef71a6d938e9fbc2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912303c729deabb947120a386a8fcdf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656aa757d5b4b21ddc5d128fb92468d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56609cd7cdc79bb7962c04f3c6d669ca806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be446e808b350cdfb4c422b8ef54f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed976a3ce93d4ba15a6ace239ec89e18808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a11eeb23318f54acc0a8f9efd483fa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2100ccfb651750e36ab9d13b6d9a1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad87e80b10a3d46c19813de27d136e3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e7bbbff53ce7320172558caf8bda7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eea24cf1b44099fd2950b109af5aae813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350bf7ebfa350772291d64536185334814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717afcaa77b0284281ee9e62ed1bcea815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897e6231a55f8c1950faabb1322a40a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a746322d0bf45b027e3659b1906eb5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e353a513ad0429a90c66e5da7a172818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809654e425a860deb1f0c88a9b104ba1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a884097f2bf01e47004626370333d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64eadf5d73ed140f8eee6a26547230821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe51ca4a0b36070287dd5e0c8d60fb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3afbd1e00c2c8581d6e63fca5526ea823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a4cfdd2076260e253199a459ab817824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe98c88365ef4e5a3bcb3de6471134825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7400b233424504dd77cccb7978a6efb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d02cb6020a067a3cf77e83696d125827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e34e509abcbf7caaa0ba31c958d9f3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb78508f629e8099065a71b396ad78829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf97e63d7d67932fea8953748afbd1b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e4376285962b2bd857b37e6e69876831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788f92c84885a46b0e428ae6c4a387a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6838236b9591779dcb95858034e0e9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688697fbfffd7c13d5a8fd383c3a3478834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084fb04979a6e9db7868c3f64b2ca30835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39dd119625ce236388be981adab3bd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bec3570f5c801150cbeb280ba40f79837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18ef0b81d0c52db586252b7af94c42838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c91d80b8a0e8eab24709fc76031e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f949d94c48f67a5ed3d2bf20fef12840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63727e9d4515b4ade7973a04116d437d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af54681955b36189a227d8906842576842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f74835ade6041972363172a95a608e843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d67cb423aa5f84edaaf9a397397d441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea6b1a4dfb8deb5c19926715827e7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d16362fd5943f9f9b2d8e7b8af0b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a15d4ecd1921678886691fa6d38d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868bae89589da6204917e841722d7dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad245fcb7e43dcfe07bbb72ed86973c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bae48aa487b523df42cc09a7b1aeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b73acea8b212c15315598f8a4a29ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ad3206c360046a672be817e112e289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efb7959c7fb52c8d9b6214e9ee838810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b603bc43efba006ff88d641b5dc73711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c6e76a36eab5b3172f24f5e30ce812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432ca3d91caad648c10beaa757e9fc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e797346509313bac09710d08f53314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa1e28393a769547f25f8ec119229115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceef7c4c2cc00f8465be7eb352478a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19381672665ecfa7f92eaf17b1d7c8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b1a2eb3c15a5a6f2e8e69cb84f6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff656eeae8fd7d722b026b4055ee8a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279764cc7157fdf0291a494926015b3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30586ff0f1b5b0448ce3f558f30c4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee874569e8ef5d2f2e409464ad61b2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d808a817be7ae0298fc6b812904f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b3c5d723c266c2cde33ed87d2948b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46c426d4ce1fea592474066c1bd42625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a756a609917879b8dbcc124198f1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89c72cf8406c4f21f738d23afcc2f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66f95b0291d146394aa8179a263c4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f129c3cd19b20aec0366af84eb2e9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fd824f704b2de7e058e670899e98b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee2a5f46a5ad42459fd9697594f9e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24f59d6f0e206584bda5b8cf89cfc632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167a7e5d2451376efba47dd1a938fac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165b42f8981010aac5b85117164c62b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5da41332dfee31cf5f8d95e4ddcb9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea2674511f0e6a73e38f64206c112436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5b34e2047e1a07bea4e22b6a4d6e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0672d8b660e53fa0006fd5547eb9f5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ad394273ce3e14ee14aad6c17413139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4079c60069fa5144c23eef30a6cb6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a2effd17bfeac3418998f995582a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc05c2f9621a24dd9cd8083174d36a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3623c25497f7e7c2cf02bda9b08df3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935111ceccc68ddcd474627fd2bd41c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870abf119c9bcbe9b97dab5cfceb21d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6f79e852fc8187b3ccebbbf84a0af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1ded758660f172636b7acf87d93f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb582fab87ad73ab7bd0a5882837ca048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0f0e3aa920b8eff5df33029f7c5cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517bce523259f9eea9f077be353459450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91512a422f495ab1968945c99834a51551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbdbe51c71d46924c6b1fab2e3e81452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32d258bd384acf8fad2ee4d73f315853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fa264fbc4c663331e43e18f4ee51354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840354d3e92eabf044e972dbaa24981255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d3bb0f6e87dfa7a1f5f1b2ff43f2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5fc93d53021016f88df74c073647657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fcc6d0a7536db7f6aaa0e03b520f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67212e59bacc26b4a7f2b89bb0513859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b75e963bcc1d9cc5ef12f8154a779a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4f61bdfb0bc44d667ab712045c21761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b34f68e57490f06bc00f753aea4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e8d094cbe4ceced9f0680cdde819863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206439f6bd124509496a8657eec023b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e40642ee6046c2a4d95c54326b89d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13f524bbba5aba68828a8428b9076a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf23db6c896420d0956225e541036e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ebb8bfd3755fd4d03785ad95d8ed568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911f9a02dbcc3832ea0ce46f50d52c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf917c91cc376f3170bda32ede481070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996385ae2adffea754c0d8686a250a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162e740c8244114e948efcb887cc2df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3b3c549ab5ea46354d8947eceaee373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f89494140a5653f73cd0a0bc8115074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098b6be6c4f0d6be63eff5e2d0948f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be6e655973c9ed2721a0c6072fd99176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b7676fff09f9f2969f9382679fd7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4b3e708f8b8f59053532c2d60307278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c7e63155dee053eb5ee4cda9912a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bf9e9e26f7c294ac30812a085f4cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397322d86b9d41c36da642fa2269dee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6c74acb2b7b9115e784169f89e02182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2c4b94bdab5d434cd13c2211cf63683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dd3d69b120ae3066b735589023e0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e294c1722af87531d3b130e7f01d33985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab623bf89ec494de8237a17b4a268c0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97451b19c4d9e3017cf33ef62513aeec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5532af2c4b4f7a8191c958cdfcaab488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d014dffdfd7fa92250b9f2728ae1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ecab5fe229b8feb85ef4c2ea8766b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d354e5faf52279ea4982abcdd8f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfdc3011cc4d30b68b37af0c75195792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6da1b6c0f1af61a980abe3eade31c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578351d38486cc3aa4074bcfef5b0b6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcbbaeeafbb435c2b29d5529191df095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4c640692e22f9b9353ec03df0a22596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32dd6611c7a1cbc130630869f18e2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956265581e5bd6a29a1fd3b973cf90bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fa4ca6c9f00329f9d202f36b1d15099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f559eccf7c9a62b13e8cbc1812b8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3154e99a4a5a77aa520af70c3db9b67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d999e2c07b20fc6d71f9fafcd85e1d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934651538638bbbf58b60ad47f4d79ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973197e0e8eea936f755c85fe90c0a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8521892fb87f3d13e702fa43bcd2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bd0e135f81a171ecfcb72f5a47e6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529a7088b1c95c73ed0f1cce313134c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1e5a333491b289825513373654f9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65f96394e4b2633b8b377e36751f11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c68edd3a58c7e35d7c11cbe8c4c15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c6a3622a7ae69da93858e576ae263111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176387f69563ca7e1e5e87a200d1f03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9fffdbdcac31375a23e7bb38e8b86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936b75aaae8e68edbadf47b1c4f372c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f105f2ac2319771dcb0d2c4d2f4b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0d7525fe563806304e9f0ecc06d83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd269b66f605270d9528d4af61287f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d0427646c59d5d14a831a692123aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962109c4e365c40abe9bcf3ae0ddc2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6c98669859580e100308b7d3cd75d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82320aac176faac946e1e925776d70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40757943a3b35b35e70ecae070b538c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62262fecc2ef07a6a5231cf59f03cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad781254d109014696023233dc00f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cbc1f11c1473c2b6e0684e8e28264125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952794a210d392fdb0c626dfcc392f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39924a6399eab027980294e497a650127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f359ad47bebd192e823664760a4123d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127838b434c795cd1ad440155695a2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6aef7fe39c89596b8f1b2c6097148130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9af8a78feb3da5f2c1855f03463230131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe2f98250f41e43d3ddb2f29488a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86717d288ce4f41c46de49aa95658dd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492837a8081e7ec8c2fd52a44dd51da1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59676d32a9b6f18112dec2c711fa60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daee10999bd9a59da21d2e1ba9fc0ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebecd7d26c7673271dcacc8f0cc5ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b74a6f1a7e4a0a37c8c39c128f0f3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33655715ea0d101b8c724de2e88d531c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dca36dcb407bb0d1c43f64cc1d8b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f23c4efb5229b2ec61bfb8e00a4b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6b885950401722e1399018076811a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f0d0852e00319aee988b56371da65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a486f1d02e0ff8f78d462d9f63aca8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafa6c22f7b88e69093e168eeeb5570145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ff7ef0e887642ba5f1f0158ed708a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d11fd57f49318c61d779417a3bf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf486340449d08ac1c110d78540f00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78ec1be68be1988591474681a0778d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23757a14371686d41450adf805b13834150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4f1b0910a836c1d8b9be6b87bfe93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351267ae64df56cda2cdded910a2a31d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f301d10e7f3756d82de969b30164b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2aea64632a879a7b803a9509c44d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d96f5c37a251c0a3c88a3bf17c3712155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701c2c96c3a0c9f8533c024608ea6ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a350be3d406e26c423ff98a2594eb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af03b6ecac541f6e5985c81ddd9e076158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee230447a1ffd353c3f15c5291cb93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980d8a63701dc44493bf21b4884ea5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f2e465852f32b5cc3f8cf820be633161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b595a1e0ebe109ac4b71f167e4b9248162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2973f18b8c37dd113ef8cadb4a7eaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f501e86e7d6ac0256f6e485c9daa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66d63be3d40f17bf8237f93ee67f13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe60ef18b6d91dc4c5d3c22292202e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2178e83f347430439599e0afb3d7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2317afa09e04b84fab076f250b8d39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce10879c870f3f42b440cf17610578169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47320756d1fe69269935dd6526d229cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384430b0d28a4c0d56a6381f735b006b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086680843c4d4a9d8fac5c6ac8f2ded172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced66f58857a95cb282460dfff69077d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6f1e4dd1f052ab3fadc0cc8c436d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac867ecddf6080aee7a6d7a11b098a77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7176c79d9bb5c87cf8c0d5b0d0eca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87798e3b37754857bc11d126407311177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2e7ab5919115a69f4b07c468280c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59205ff413b75dbd3e5e3e6ed6fdd4fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48cbed1e5ed3d241dfc44d40b97337180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59186ff10251137561555cd8371ecd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cd70d7b2963e3d66b8e18370a81ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe357c694e385e3173929e56290e48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bbefe92d365e49bb2fcfe2f430e8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b9566142ddab421c8939812c75794185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef4174715248bf91c969441ff00e1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc7f3a70c75aae58ea10c468d8c5f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d77d4e8e5af8b9732afd2e1f8737b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad72dcf1d1e8a9c1ef0c61e14436c1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19ee4dabe25da444583799f932c118190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319957b88e843bd73b589286aaf72fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dff40b32808d99c45b014b8036354192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03519c336658b2c415dc91971092cd8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f1d7f2f5e4f217458736ee405f7ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780c6019b80a371691c98e1d181566f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6ce8e757ed5233333a9f20d44ac11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57b6da65243a0bd93ffc8d68608516197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3f811516f19179d8ca9e4924bde46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d307a6a0de1c5b0ab7e82d8e1346f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716a05826664f9621296db11b61576c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63f94e9a22016bfa05d32244ef2c2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa83a004c085a9c52243787a0749fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed4c701c4c64d2d772a211ce0e61ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5662e5a5082281b9094131912da89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c41dadf649b2319a9c4fd2e9f5b6c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098055f81771049dd92ea8bd59df7c6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1620511567098f1aa9d5c75864e73f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852839d6609b5ff717770cf6f955dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8beafa5a3451e9966a2182b49a3c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f95f03be81fba63968322b119facc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e23a94125213aeb8723f421e7390dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0940ac8d1f1d99ee50cf472577fa5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466d540c8969d3d83b58c5a947f18d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1810cd04edccdde734b6a9d4d8988bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211610837b5b808350132b52a3944028215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949c2c9aa3498299380453b6e087048216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccd18be80fb2e66a7cc678786d54e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ba41dae9272b45cc8afe73c1e5644218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d64dccd53e5cc57617b5829ce4fe0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d839906bdf2381a11857b798f0c763220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33392c07e622412e01b162dd6793da78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b6ae45b29ce991c4467d2305d0b25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bdadd63db2c3d8e2d365ad14f0dae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629651fb9b983336ef49fecd745f8d44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afaddce0f5d50cafec225a4401bce1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6851fc7016dad49ad78ddf1eb1cd9fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f018b368790aeda282ecd674260e9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bf4b7387c7cbfb722bbd11811b3d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199bdd685b26e8c12743854ebb090ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681cc2b0ea112576291a89baefc4937230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4916519ca58c210a46a8f288f7297231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11d4462018abcfd1660186abc096cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab587ea62b3eb47460d3f86ad223b148233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d55d4f8268f4a3019ca1292fdad90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a407c2f17ca944019bf4fb968b991c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a746b3e8f1c4748fd7b34b4940276236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f2d48db42fb391e9322270146b895237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc46f1057fc46559f2a1e7cd8302f25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d022cceb8e6bc8e987285d576c99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f14036558080769e9d38716e8958240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401f9913e2167db3cd21f877a84f5a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a25caec4f970abd7feb5f3b99157e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd19b5a663dfb07e765e6d51a9dc7a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f74d51ce37834b11235e4d6ee7446a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6809175f3874112ff7ade2317d73399245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f0ca9aa9dbd328b93b6c0810521c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cff5d4eadef12dea73c9c5958f89d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1d79d3552c44c6107b0fc2bb65988248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9c3f3f45ac54250145de2970dc83c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaca886524a9f54f664b476b9d17291250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e5a409a2fa210cd4606f4df44985a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0a67c43674089fa4e7ad6f0081f1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ab2a8e3b451dc619984e0f46f7aed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d077006205ee3588bff2f19e07771254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355776ac1c743458e5492b7ec74b1e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02210c39aefbc41511230e2da66071a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad994d917bbdba662132b702c8cba653257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716018cd7a048b97189e21ff2eecb57c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8362debb0aede05e268044466425b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982c14a5f4811b223b1bd2e5d0b811b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34857d608a77acd101ed6266aab4bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674936e8c85fba24baa637c183a0aeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d60d78c1b15a2b56bf56852cc52089263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcae4d6ecf15c45368b9470bbf578c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8702c4acf862bf8facee639891cd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbbb3aa4e2e5bbb15806b2a0649e0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8a0e539ac6776f91636c016d5c532267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76053a176f3759c1e42df6d16381b911268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f4aee7dcb67315403792f9b06e662269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a549a22c4a757b6e98b6e8786dafbc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b638434cff003c27d1c18a88c6371271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8a5ba7d3844ca889a4e1afc08e218272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a2a1fcfc9a563f2b5f0c041cbd1ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d027c38e22e8f991b27c3e4842122274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cd3754093a815c360ed244a7e26d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2145da8340356b6c5f56b287dfa821e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad2143e0c0f0505d7b8d683a70b38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d5f8b8dffe5a6f683d90f09da20fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9314217476bb1c0910734b2d94ee7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edaacf99f15ac4b91f0184e1150e80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f65aed1ec777938aa4587ea00c9710281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a7ab8b14d6df493762a8cae7350dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e47923c57d10c7550f19e8e6773f06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d255b2ecbcfb4ac7f057a0679ba7a15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f34782035a2cf30c561f47475c6427285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4166ffd294133b7a3c85416006113df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8006ebe2e5caf4515deca46b1f01b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39661e0c496f544374e9743a0cfb4fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a08a380776a6803ae223bc739ed648289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aef53db8673f8220f3db78d506a2be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cd7f9d82ac61d1ac7f5f60af6e1cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891dc457af2105bfe5b717ac8f305b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a9de548bf0208aa1f39070fa60214293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3316cb800c95d7da08271b3f1becdcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdfbd2d786e49ee89dc808b0d2aa0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfe1cf3fc0a9884f6c968fad9651e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99eb6f2aaefd2ec20605222a256359297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82f6245cb361b3cd5f15d285ad53cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede956772915658fe135327762065dcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba4b67ece22a42d70598dbbd607b1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a1c7715a53905b81ffe80428dd13d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59d84ae597d7f33704ad0419cd302a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df97e5aa85bb3a29b6d63b95b3202b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090f99567eca401a9488bc534512e32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2136a0affc5a20c547915d2e108499305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc1757c61e42224c8d09688d85cbaa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243e41c0daa4d14d48c873ff07db3b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed131e61057709ecc9e8c374f4858c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ef7020de3850b551dddc8148d9f89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77e525f0465341439859cb8596a488310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70b9c0d68794bd2bcc6e7e2d92490b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2730807b79edd326435d215fa1ebab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9761f416c3c946e5682d4344b00f04d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b501da33af068d6c872238947cc0814314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df35233fcb58cf05b7e67e9784167315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b238e3c904b26bf3b3bf0f9d1cc8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef11620c27a0f7ca191d9d59ac2634317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a97d1c3c1b2737294e02410d356153318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2283d52cedbccdb399c48ed5dc87f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc147690330d4ba574c2044f2217f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd638efc0081a9680ef3b1d5efd46b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4144d0ad788ac1823e1701ed90ae67d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f5b27536ce4eea861756ccdde5c0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279d54d4fcb78c267637ff5b18bad0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f5210f291df15720d65dd6e892fc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfea8c857a03b6e538179cd3a674f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c03c7045f0a9493b8f75567bc31c9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef58ff2ad9e3a078dbfb33e681351b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3717cf3416256970b059048b25eb2c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca992bb7a00e5151614e6a4f1f283ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a329f54001050ef4e497de3297712ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1996fd7e04c7f85095214f54eeb391d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be7a31469b8f5a012d425d73aa899f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f5da694a58f99110998df6a3c58ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f450ce8801335b37ebcc935ada071dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b241ba79cc7bb7f9912907d0ac74ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dca80b22b19283a40ba7b6b8fc1e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd86a96e78a533248c00753d5035d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dfecf9e6b7f8d5fdb6b6a6492d63d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8a1d82cfcd173e20a4c2ededca1b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf042383ad021c5966a31c73a25130e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47487af4ceddea87e18c2aa19d512b04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5595a466b662f9df37a69a0b72424c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cc24fd0936fe24e23d913b20223b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802e1862527656b3ef4827ccc387f63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac9176aefcefca7e3cd8531d47142b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fc31d1dca76614ec16f0c0a161752347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe9ee6e6ccad83e6be817c30334a85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717b5f09e62ecf56889fad1aed8d8bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6314024d9b6524147944e1e43434d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66892acee3b1783192bfadbd84f6af6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655c189b297e2a1e111eb1c4556a8cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff360aae9209f87b83979df4169a0524353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88693c7ad85232d973f44413bdb742b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412e04f5588e3ac0c81f9c89a98ab10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e743e1d110fa31ac5c6c10d1cff7492356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba93873d315c89ceb28112edd4f4ffc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891434140908d7da7d409b5f4cca979358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0a77083fc74aef1d52c8f9a926ad3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98098e43249df01447074a72d3e0b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7c810bba01b8dabfe34806fc3a592361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0a40085867e20c0894f114b0d15a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05ed4b61717820270f409977426f64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4fe6b411c1e86cba540033b21cabd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6b26a2bb5cb19ae6c545a1116a497365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49322fac836316cd4610a2ec703ec853366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adc9dfd60ac979806c416e4176f272367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff0ba7ff0bdf3edd63b3501dd7ca23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09318e4d9f05a02ef1203a739e0d5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafadd8fac05b654da74fcb801b667a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749db691f2d006b3bd307a2ebb2b8e4d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848319bb9e774159bb924c88c1165e23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d906a1f55f77a06081c4a744a48d0e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5bb2fe3ad3c916cf9e1148ba05bb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab149cd1f04ea8eb5856a9d3003f337375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9385f156bc3c8372e2bd93d7d3ce9b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f570fb8f33d5dd5a5ecebd9577f52bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a47ca9db5685df3678c4df0d0a9d7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276918d398c6a4d791a58848d37f2de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad28b64fec22f3423228c826c452593380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5a89ad79d08cdad75458d4cf5408c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9d292d6e0ca66c9040d73ff07eea9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161b0aeb66a07975383c10dfdee01b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7cf1544e4142216f063634e63b2b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22d629d41809f85c5ee1bc6e79bd81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d968bd7f5f5321b308c7d1639d8dfd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d416c11d0f3ca48c4a6f7e00add2ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259377a313b11172331acdc62c87ea46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a23ac62e75b444d6487864cd347582389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bf303eabc78b2bbc5b339ab43433a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30683cfaa823248826ce046582a7670e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce5d9c2a10158b6d6b3579c35e6926392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681945c9bc174b8ac27542c9dc3150a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a84bd6b2055e5bacfe3f8315e28e6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9fa5efe828d4dfe455f0bef264424395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df20b8fe5af08141f0b457c8c898db8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835a8d4b44c0c6503b3785032754f87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6c2135adc57f1989f742d19a9e7b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a0016d62cd824a7473a7ab5788b79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093108c96987cffb186cf21056370d68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df066a76e1f4619fc1df94a44c2f39e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bbae65f3b6367c3f5574076982e86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b7a39cd13d0a9799109b3d81320aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac1f04a0194945ddc51fa1400049b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db9e452b9439df58d1ebd8868f213405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666ee3380c3d1eb2e81a2c076e6eebb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115caa4178aa1266a882620c8df4020407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b90c089d9f7da5dbc8538c8427e19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968b92f215e1498ea20fa638079a2f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5f79d9a0aae1ebd8d8c91abca0c9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d447f1fb16fcc48883f5e93ba86f95c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4bdba45f38d4a33ab988efc689ea7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3ebaca0a460f4bcc3a01e3a7cebf9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e3c014f786b549dfe01e166466967414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef43bdc106bd133a2852815cd16d27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550600ad10576928b1236cece0b8ce7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e7aef2cb9a21e7581bc18159a92ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb62cdbf35d5becfdc5b17fe88dd99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337e3e1d02aaa774c13c16b52674230419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7fcd2485e9ef5aa96761d059128b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66398cfc296ab35c25d5a7d7d2797d1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173995261704db23f498d601bc0d9013422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0678f99815dff3edca17b183e618f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd0ecc9452ba246b3600a8709aa175424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0293befd39ed5aff4f232571b2bf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a9de019995fcc81824c2c615a1218426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a8bfe7d8cd91bfc5418f24de7ea3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e15723ccc59327e9d36392d84d1a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa4e13ff34346b415e0a66e7ab13f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29efa1c3c96b353e5a1e843927e9f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06601e7bc086e1b82b13edb95e776743431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968eb01eac2c3e31a853602b32ce24c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff573004e5d2822441a1a3b28373c63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb261f34f20dc1f8197062a27402a7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e53716bca6977a3d29dad1de1f31d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0e714da1f8e37dddf2da373ce0107436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200222708137288cba30e9fcad0b90e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ff4376417555c254d8d7971bf8faa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04587626bd8000f4c6a5ebbe787fafa7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ec9d8724f348172967f3d0d3f40cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80c0a1371545b19d686b20b481adc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41df811ab65abd3f74def745b65d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc1db10aaa60774f4f980fcc3773c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c264063ba5426a18d8dbc73d8c00b22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02684e1bd942c603066e14807c661d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a09100db4677fe1c3bad498dc7ed8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a96e7ef958074d4f43dc5401f213b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08483ec88caaa05c6c81401c99f61b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb8b21d0f320f47b4276b31d919bb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e1f972fec10f7cce5bbe93ddd83e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44cfe5288454f213566bab56e491c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01b827a8d7bd5a36373260d2ec14cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3e68c3506a99d9a9d27eff6b866d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf57e8b204d1847085e351c612ab88a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1d317eaaa0f3528f27929f18c6f86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95088f30b0182f5eeadb4df5ebc9e528456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c9f47ba79e0b668837966e418a2c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68d91004e416decd8c639493f4620458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7819104a841b5de2f68a567a0322be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6de7c1f2ca7dca012ac070145df3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481001f239483ae17b4315bbe6661de0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24eced5d74a32af56d004b1714601e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07310c9672b91cbe83bb9592aa462f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49320b9b3476849cf9952e4d8e80da73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ebe5b2ace9d5464a3df4ab3a45edb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023c9cda97cff0cc179a7a5a21d743c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007a13631c4051edc91cc7c0f33bcfd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07ce223d65125b9daeaf0397079d05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9b33d8cb3d97ce742c604a8677cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb8f63a4957ea783a9e5f753f7754b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1808ed723cdacfc6e74f516f2b05bfd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdb26f003be5a05fae3a54728d5265472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0f3a8e4fbd41e3f687daba392fc56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7d6a121ec1d2a173c53b14461e43d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe4c3e3cbacca8e75a7332792a2631475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25407f9578ce6ebbdbd6cec63442ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5c9364d7f78fd5cc8555e38b59acb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34489b40e17ca22e23b786aabd57e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c63bcd31b67ad0e3f19c50f9dc0c26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78663c97cc5105898398a64c58fa6d16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79bf3dd776a02c4b5e762509c0f695481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc32b6f88e644fce030d54010c7cf8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e657c4f25e054cd9088d5164e834d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149edf8b9d09f8cd8be55dac466bd81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c835b0e9490b5de8af19cfe3cb1f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084bf0ce5e67f381340247d1fe0b9bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a92045de099903e4690f48b03dfde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b09546c357503ada0485cec09855b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1f30c656092d47b468ba026fc95b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fd872c8b1f199f38b942741c912fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0185ccfd6d56297a6ae9ac62cc978f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a4d2c70dc1a8cbe16e7749230668c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fa14775e0046962ab0ccccc8b64ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce8919abc3be0ef8efcdc85b69cd30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffeed9bcdb15613deb137380f96db2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c57c915a75b35a4e29a4acb1c1b8e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea404d87da1f517874084a2cc1e6e7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8cdb5b44c8279b0559d97a154790f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a75e826a1d09da5c384204cc031655499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046e96d650ac530b15b9f066ab3e2ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683cf81043963a034c3a08ce4c33d2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306335f23b9ff28db4c3a94ff875d59a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8364e9a04985a67295dbf102ff661503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58dbab98ca5cd5c377633ef689951f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a80119c099b654f87c0f729de72e17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca63fd46d3284f93c3417a2f347f5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf114842c0261029f08974d5399027c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174f2d0166b8303a0f170f21d569f28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c1946cb9597fca4ceb8aa3bae1974509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32fcbe89f8548e86c861d6ba290b05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058e3dd857bc871063e07397e021575511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb6f8e976ee71b737991a03138ef4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eb4fd38b378b1112a6b02e4b42b8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eec8e388eb78ef0bc908fe50886d56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d4e61e9712a100616e1e3546a71e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b3a71bbcf487f1c588f8bb72daf37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1efd69c1e3c512a53c76793f5958a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be2f4f33fc71f90a1884130dff74ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94325ed80f43d90b536486a0ea0f06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072dd3e1ca1c1c7354828e91532026b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ca41bbb6cf0363617ec7fbe5307a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c8668bbc9cc8309a11556eac88cce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09200e1ef9fbfa98d6ec61596efa1bee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e7fca90b45228b232c76aa9bfe759524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae40c77f1e689891943464b63e3f862525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e1a061091327e024dbd835b89b85b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14a2a9809d37aca2e6884781470ff3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61936df659b23a3e9032a675eee0a305528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0950dffe95e477b7720ea008e6e791529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ee1e025aa51397a101fb582d864d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdfb351ab0b36d0ac9a45d34677aa3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f07d0949d7fd4f126cbf7b907b9d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011db7b495b4c6f413bb655ad8ab4953533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feb39e1a5fc3ded39b7e0f2b28da5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50145ba261ea6782f14f69c8ff85c945535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d47eb4d59b8d6cbf25188666b58432536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10305b59bdf1787aaa7efdf0790e4820537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ef4fcb8bd0a23586ebddb13cadb21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c596d87fdb1b92d59774de2e2dd2f7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872793aaa82198d381ec3884391bb07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a32db7825b77431876d815269d0237541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048776759cb688cd6fbd046ef97e3685542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57f8805ac073c92f4b61c08f1f1255543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c3b7873e4126161702bfebeada775544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0cd7fd438b37f581afc801b66a937545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd8a3c990dc4106eaf20705755d99a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30c18e92e066fe8a1bf1980a80f015547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261aba75c3f31b295a7bddae8e34fcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50533b3cd142d9b60cd8378b2918ab0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5b1e216659efec039ff920fc4f17d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e4fea0f314b325e4b566c2b7432a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beafbd3fc28a77bb82611eb25c97331552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439af2e4e4de4678ebce97fcfec267553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b935aefb39f892f108784de8858026554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad9a67b58ec7f4fcd3a2dd4f0d8b01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73114ffb2a4bf8b1234a115252e1d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8f506b5bf717ae267c757adcda7af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5e68f40972b6d7499cd6de6b2ba69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26425eeeb34dae2b11868a7e7f4df6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19419195634afd0cbdc26f0d171c2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e02f9a953d3a739430386bef6f068561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef5383f9085f154cd34c237f45c2be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95830aba8a9afb1505a4bd250367e104563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7977e1fa1022521d44ef46a80488eb8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9994c75e7e1282e9306babe39a37e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaa363fe56e5f849a400f20ed6859f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e02f115eaed6a72335a244092b6de1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ba9560880c591f7fb17f2e4378b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b907220cfdd78124ee9e09137d9aea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d06abd42ae3bf27b0c035d0d3a344570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cb14c1404fc235b32d322b2320854571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43575b8bd851cd6cbb410b166d071f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5820ff17582026f134e137ee6687f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd5a5781164d50b97b1dd4fcc4a5ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa4df71439e207c2ec8723280d7a26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334edf6ca2574a847f20ce7211bea5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2ae3ce306e24765ae5525e6b271c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c646bca0190f58bce19cf616e5dd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5821da6291bdd4cbc2a52883971075579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb4780d88d7b7fe674f4d2fb01251f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390423f6dbfb1f07eaa2e87c5d765f35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d804a300b43722a7f85af950a1e7abe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f945c3e7ec5927fd1b15d7b8f3aaad5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e75f130cc44777649fc51e3417b3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8955fe36e1478d5bc1993cdd164358585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cb9fd9ffdbe1933b7ddf74fdc76d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ac4ade416d34179452250a1429f03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38f695fae45db65a8df69a3fc48c0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ce93533b369c5bfbdb545c51724d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f434ee6e78ec2906cf7131680d92b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad8a889cc6afc033377c9b9e57f6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69549dbb580b8660b5e4d3a9af0786da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf6b46f80e8d2cea826c2409ddc8ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0e09ab1ffe43674fea2f0700c9312594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecfeb655427980182f732ed54477da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbc40554166208b2e98f46128da77d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf859c77efc8334e754783308759fcdf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0423b36f1154f66810331e69c65b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b99a4427c8fff5ecd7533f8877108599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab95486c1b90bf4fbd1e406113ba70c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b483c3b163bd2750528d817ca52927601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2a157d9ffa936bbbc0f276053404a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b4c8126aba51fc5fa05776e293613603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45943d63741e52cecaba8d149ec2b64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529ebbda27fb3dab14ad3efb0fb41d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b68aac1e89d6e99e3447fd1cbca2b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdae2161ebd2ff54c5d8ea0aab4cbd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968d3a6b1e911c0e487ebbbdff52f5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c182be117bfe95740b8b545e49151a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beed9f88c4f0b7ae9ebeec2e8da8197610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c733c44476f06aecc8dbadedf2f23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135df8450c0c366b5c42dc8c9828d4b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81a4a9b14c0ada8390bd8c72013de9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5f87132c343044a839cf1adb93bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c43ca5b171973ac4c11058dfc741cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e072bb7bff114c26e01deb71020de3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f48af0a2b3215740cc24c621894c2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e07beeef864fe0482e4763d6ff6431618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f065df48450f25c4d6d72053bcaffcc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8a281af6c998f0bf5dfb863c1faf5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3536940e3404a30362f9f3fd47e3feb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e208de581ca207278b365dbb0add46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccdad781bdf0460f95d493a72a35b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dada747e9f8d830745a61774dcb65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29ad3ed6f61c7c63322efa2c412042625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74e7827fbe52188846436110e5f892626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67425a9de5b113102f9541da55e428627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5795084068d34414ceb0df95836af0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0925dd345218f4d8252a1b4b8ff52c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc0019d2faaed30fdb8585ffde8d53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb5ef3ac697762f6fa557e9090ef46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8aee3b4615bf0e9d9d74cfbed0b58632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e01150cbdd665dde49479fe8e13ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc88d9e07c80248e8b0b1a55afda48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc180d2fac26f6ace78a25d88c5683635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53659a78261479062ec5a71aaee839ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe8ac5ca5e9bb4d4f1ef547a088883637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59aaec6e3c842d68a93c2567734891638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce30d26dc2705ff970bce339ae91d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fa2500c3c896b782cb8cf9476008b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d6136d365177baa0a2ba12b113277641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28f2f0cde765600ff7616cc59a46d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb4b6be8472d7ad9ae452d44f07519643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df868736bea57689b6afb86260f875644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468ac419af679eaf566eba5a1a0a384645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f93a8154761168337e7e750bd05ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeea2b7afa2c30e4da0214ccacca69f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7e782e084a508171cf725cf797c18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1472113b550c66e3c7b6af621079fd6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b902a34b679c198e369d35b097e89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee00b1c75d13c962da2f0b01c117175651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06129654292a01157c7f22515abefbb0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b1e5dda8f8a8144fb8aca84f934b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431aa14af5930fb028d00266c9fdbfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03289e232f4880cb399536b82780667d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c883d6acf4db374c260a17b8c3d0780656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77926c0f35c2cb573d21e13092d2e0ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fea5486f3ef6e1f9f9d95e518a9a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5ed06c915ffcdb85dd6d683a9817f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a1d4b438b3c6c0991e65194ea3d45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4db4d86091b7cb8fe9895dec9f1bf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2209f657eff89db17f16e5be4cdaad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d51ac9c90ec84ae9a6399235c5e7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226e1401d849cac953d64413cf3ac31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c957a211a7de1268acb2320bfa1bac5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcf8c60f36a15adf89d0138eaaf067666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e44026e8d0544f75c531a1fbbde7c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fc53e594cd991418ac3942a7a2261668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bccb40ffc8a58fe631b78cd292854e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac79362286eca48ecba6ec964aa6862670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eda9faff563897266a75db0db48b24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6cff35573fea034a7448afda401b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb499cb8d5fd3af783cf10f4861019673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeef6d1d077348b07e1d777e75c73da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0629d8bdddae23a1281652c8f48d527675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fdd329e943aa6dc535a786523c4b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed1700bf7676c702f9a972531710ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0945ed9d8ffb354426cbbb308b2cbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0881e57bb86bb02ac27195f059125679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cfc32555fbc5524bcd5efd584c956680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807056aba1df0cfdd3bf127154aa37ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0149d742fdb6543c7e7cb0a85f6e94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc1935cc6f4919ef2f6d377cb4dcff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9756d198a57f5cec0ddba4881aa332a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4de7b73c4a6f965b4628d861a082ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a0e4c6082789ec4a60a8ebab6c1fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706d76dbdd7f0c554b711cfdc445f69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3395c35df8dca62d1ffc19c32965b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ae98742138cf197c162a58563fb23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eec9902446a0b740b322e3dc12f655690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b5684f479fd66064842c10ce2b36d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e3f2118051ab4c7badfa620261114692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd94039419817aa6b75040ff3be3c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6cac9c1d3a2691ee23e9f9d8c5de4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669d1d7acbfb4133a19268160a74cd2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635b8acb98be41a7f522adfaf2f3908696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e435a59dffdd47353072b2d7462bfa1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f1ada360894f5181cbd3912396269698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016f1d02f719499f85e721f1d8954de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f6e21b8734a378e85a7291e4c156f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdf1f878811b6ef242ccc2ba66a6ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e5ccdc02bae524a992946d0205af7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7571ee090bb04d0d4d642bab8054370703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587d8a60a3440656c10218f2ae63d9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19da3aafc19a538ad3f02c4022008c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa518aa4bebafac41016fa96719b7a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990ba7b4dc23b404a16d7d22ecac234707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad3a577cd689b9615370c6dee51b79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0864c4793f83b9e03e6dba84e19259d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398d767eae84123df0f4c74ec5f0774710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cfaba0946111dc62226f20a31a9cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98462b8e3f3c1628b0ed1962af27a3b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6839e89ce957dda38cf6fc2848436713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038131a0c07e2a167ce782fa02d07579714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa741e0f071d40086d30b488201982c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70096db16af435dc4935daf8752bdd8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff7327a70a2af2f5956a161131dd4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66b1f6f90e5c6d3551fd975b346221718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a251fd59945f9bd658879ee645b9027719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43971e1de13d06fec3bca4f3963942720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5030e0a032a24fd6eab9970f34b0f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf616f847c2575e4bd17c482727eb2c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e16058c7b72a4c9636e7969b8fd68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a6c966226caef12b147fa2f0526f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed5d5bc3eb08df58046ae778605c6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365845472d6e9deeb8c87913830c8ea8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f109f42039acbc9083b5fda57489c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e625966cd7c9393816f78ffa9c0d5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f785c5065e8a59ad09e9c73c5c5953729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e973e67b6a46c5a21255b59d9dd4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e073dd5ad4f07dad49b55b6db2bcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce02b758d5964e0d059a69e7a8dc7bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650121ae87433fdfdc9a2d4642603f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f334b7a68e992e3943ff9b37217c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f20a83910a18a50379a4544d9c4ea7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685dadafec021d3f2e8d173b11b4219736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2181ff736ea866988265f746af5c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65563a543f3a65951410cd1df1f89650738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8527dd79e5d76175ee2d91445822c80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4246b40d53f6ee99c32c950cc1dd0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cb613678b811d048c1c384cf00728741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8caf1b4ac50b673474951f69e0d505742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf22c02375c4bf77342fefeaafee146743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90294ca7f7b4d7fae0b5eea480a011eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afe104c5a001a7fd9033bc4cab3037745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277a3a650195913df1e355ed236ea7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c673dcae1ef5d4302e2e008701b6c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433787c7ec900b318b3a7543d3b75c1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e92d5a540e549ea9f18c452042cff2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fd7e5ad5c6c95ffc7787c262d629e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8d910ed588b49f2f14e1cdf6f7a6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7b16b4a0bbc229b9c56aaa5d1947f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748a90b6626c24fbd84333d0804c263753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ebd3cc51777c45c65da187f0f5783754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350ebef127f08970cfd8573d82edae2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1386ae345bbc19bf0befc7461c9670756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34bd3788efb2b4b8c776ad6dddb6df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14836e1b8ac095d0cf639f4150c0895758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5a6478561bcd3d2a8931e5e5507b2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa276e4de7b5b8ae56d4c7cd5434536e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b1f888a704817b8b41bc164b64eae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d47ccb5e8ad50f90676031eadbd323762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24a9e5d740625e9ab696cc26570efc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6fa1b929858ed2589d6c32772a80f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699848f1fa37c41c62bb45202cc0233e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62cd1fcc7545ca79846cce690aebe1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c477b9e9d2f146f906c5c4cdd360d4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893144b50cd143b5da0d9a1694bdb9c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0262574a734d29ff98ccdb50a616f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72e7bbf5dfc1d33b92aa4d4e36b261770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9e5deead055fd0be5906a0bd79fb0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011e32c33e657057f66697d6a4e8567772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36d0eb146a81728cce7196300b24e5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c31668c71612b0ce55740900207ef4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81c563f40eb0a6c640f5c0a06ad3b6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd021423f3da226aecbb67faba95703776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf1e99a1f63422ae41281e6eefe8b6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88139b027deaedb0320c4d73cf62ce0f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556eb788f9edefdbb4cc432f25115c3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c242cd87c36bbd4c2f773d9bf70aa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601d491a62a0556a1d7fc92b23caf93781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb94862688095470d242ac65bf7c5a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f77675a6b9ed1c96779d0054e9077783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87b6bb81cc12bdc977eae4a88c2364784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34439af0d2381249389cf3f427a3b8d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791095595b7ad627f922fb70436461a2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac2b29682593e4298529d7d43c35f3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f210f2338f37b4eba13985b775f54d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7afcd8915b883628ec525aaa2a5b3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e24ef8f43a157e14c85a1b92371fc9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200ec98fc3c5eb4c55c20635d04bc24791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb4b4a81450027742e9c9ff09a3cdc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770410ded5d87093be9ef8513b2c0e52793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cbb54a89369b52d3ae5d81de894e5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec558198944989a591f07eec94b64c2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39f9508dcbbc886c5abc4de463b526796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320b6e6479e0fdcdea4210220000d46797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc3854947a8b40069b91f96d6eafde798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510466ce225d26a58a0a9ef2b79a7509799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab48f13c57055f74585ac1088b5cb0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dcb6db12b7bef31c113727323a6ad801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366dce9def0b10b10a413a31f9ebd8b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395cd278544fd6ae420b085f5a61b57803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d2f7134feae6942151f15a0a4263c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfeb5c9ff93124f461cbad7fa6b2b1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71909f2a88277dc97e2dd5831df82eb9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d214d1826c7804090bb48bfdb438f50807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b1a27e34c5ef554895156238c4457808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f9d5b6f5f51d5d9e32474869a2ec6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805521c369cb7f8ad2dfb0922b7c33c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c1113ecdc109dabaf595a5e24f84811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557bb4e74e0d321f4e5e349e59c8bdf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6c274aedfe90c2af675ff78fec111813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e17b70f1188fa8487aae6afda1ec9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abebc9dd6b1b72eebc9de8f7c18505815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d06ac97370e18f309c697e03773f95816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49184fa015d08aea0440616e15a9f35d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff74f32c29d3bcbbccb1662aa86d88f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc39c5598824129937321d3437cba5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfc4cfd0fea9ea83e393e7ccc53fdf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ceda14445fd4a0874110269a88ef9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b6c7a2addcfc7f50a06a41d70adde822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe71bc521248b102a546d57a51d7669823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20bd90d5259aa3f0e70ea3e7c7fce3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf486d1ccc5ba875d3569cbaa4bd6979825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e3a50d93ef0473bb4fdb910629d76826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f99fe05637763a578474e5c81e8756827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1afda9dcf1fbf1c9083d5debdfd89828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbac310b3d61a07362cf2d6921c4297829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3483ff9b15ea745f8049e1b9ea513830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa581f96549ac8dc8277e8f6261ee9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea276f82765aed004f93ce47803260832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8369b2da2721e283aeabc5fe1ef5b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aecbc004b86239110fff4eaeeb3240834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce1e3f62a28de9c3671e54e0a281c0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385dbcfd3682f3a4408f2aa8b45c812836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6ec797255d5381da95c1e1e8fe983837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee739b126c7c85658e0ed779a0141f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3067eb6c78774ef9e929ce560d220bd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ae228bbc54d032e351ca6667e820d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd28a33dcaf5d62839f1ed5725bedf2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7e1e14d2860320b47cde4b4f05b56842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81291a5863cc78a19416158830bf15843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>