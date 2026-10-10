--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0804582446320078d7c047f633b6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275d2a9e28ec1f9d5bc7cdcc6c9835f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717fb7f198ad318d541d29424309adf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b433e80dc603aa17f1e1345aa90fb604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77c70cef3b77a03101d779bb7636585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b10debd246e740b314fa308eb442fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6611d524f3920a8be76356bcc080c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2381a1e49314a3086218f4f5c010b3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e849239c4e0804326755d1d749e6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fb4764ed198b68e27ac881fb6e67510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67510b19acaabd1d7d7a40871548195e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb070e9a52dbc5f994577c3d7de8876b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd9c2a4160767dcf9122e4030823c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4f845130edb12f0af097d85b510cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e6ef2f47045a933f76f253d58f57915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20e0cf8e46e86cc85325eae2cd9ca916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15475626d2f61086579339b9db3ae20a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9526f443182d7abc76341329ce26db818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132fb0ab0265e8f2d3e9a2c858b8ffa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c57ec798dbcf33f1ee4673c64dada20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c190ed5e1ad25e3a9b8a7629be7dc2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbb326c92a9e72233c5d0755e5208a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23fa411adfaaeb6724fb2bb5e4ffc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4baa6b71ebe34e3aa63e030a6cf4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3776203564fb1c5d6233cd9abe5bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfeff3a1e38036506c8ba41ef1f58226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c7d208dd0e3d4439b2bab421e941b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910ddd71288b75c41fc574a61bea18728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c55fbc15a6375742bd1adfb4f55129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf57103cad34157659137bd39e96a8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47b7dd9b8f93e767580e45f68929b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09db92c1459a6d0a369d95739c0b8cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555fd5f3b4cbddc9b19009d8b9f85b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ef1da2e873ba282abdc8563156f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463b1de6b9c8a8d88776864fca2fd6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cd26c8170f6147ba793e99e69e62736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24de73179ee1f9b5d45832ed3894d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc65433e7b283c736bab8c47855f8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501671b21ad5389d33bb598bf66e7f6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8108e49fee3e3852b5ffa06a7244840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ccbade3b6f85d41f8fe52b962e22b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9ffdb4afe5359984e1ef806568adb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c763895977afa3d6bafea89f043a5ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1f927171d1fc7479383d3c57ef2da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5fcbc3c851ee6dc66a9c760610e1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b43c5aa9fc4acfeee4768691dcd7e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfca07ed84b0e0f40034068e7330c4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bfb522a691050e333e79190e07b1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace629686d9dbee1172d850fb3a244049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4545a519ca1132604dfc99492345950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590bed6c241d2ab9d8e47d0f360d98d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db6745ea4ec70857dccb9249f1dd0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe30ac8ccf34c69274675672b72b96953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bea4deb8fc37375a0972b367ea06d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c8de9c2973fedc028bda233e0b86955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f81f9e2c12b5ca0d49de4b68a1063f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e024392eff440b94b03f6bc42a65757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec585b925a8579c41a32a84599f4423158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47ec2b66e77ce726b303e2f590ee0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb659cad4598100ca1c68e9c484dde4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105f0661611917631dbf387a2205a9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d1aa24e37f99c9965cda303f5623c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860dfd26e36145d98785503107db50a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb0fab3f3a21f3398a20b72845911e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347151ffb7c0bc02d105b973747b7c1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882e1d6d9ee63fb233469d3d6ef50fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86f06693decb209fc3e20170559d7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cb811db9379b63c9841fac1a5b7c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620a37a974b98068c47ce7d468af8ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf461819a5097469a3f7b2b568ad1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa3a2f8e167aa751d4b81d636b367b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3f34baa474ffb9641a1263f644e4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7295cbee35d5b02ca757687c452eb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9981018d23a349f30e60f9883c61574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797732f9c219fd574a41b8513a6496ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372063c77708c898ce321b17fedc9ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c6f6bdcb3996f31adbbe3b74d52477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97354e20ee258aaf053567f2b20b738178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b9141659f02708c6125da4988798c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c50d03aa7f0f5f1415b62c19647a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89e681f6ea6b360e25f831490627a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bfba6effc6df6aa52b96975811ae982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cd94da767770e5aa69fdde03d193283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e398bfee5d0ccab5032c2f2e7f7b1e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30553ddc58d2c934b84c8386b7c1cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6098f67e433f739a33d72c4770fd4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79c7be5a8a74cb28fb2fb771b31d1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16825cd3eaf38e2adbd32950a155bbdf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230587551ac1b91b30d0a2ed8a5ea1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9cb3dc23408819aed2b76533fda4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f5b98fdabdccfb39f9fea6946cc0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01185f8f46cf31a5636ccbd06c75589792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436006d803333ce4898ee9f2014f751f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c763110e1df0f995a59d484fbf4d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c7b9bbb2802c73740771b363598f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b2cab4e4b59cdb7fa1b949fc5e7a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c6cee8b6567580cace19e92cbbd9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6faac29833cd8bad8118d7adc8aa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba58cc99ac61f000a57d803b4609c1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374938fe4fa7f2528fe2512eeb01e2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f58e3efcbae31d1be0692256777f33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdc9dce9d8db0b241fd4946bcea51e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d83b4e00de1f3a520bd3d1c3ed9a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a059a4ca2ca1b19cd2577bf0544e7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49c041ab1dd126d028eaf65431db26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892a73d85f09bb3a2e3d4de8db56f5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce5572814454250169dde2e2e29bd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5324d2e8044f22e47487c368fdbc3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b40e4c92c0dd6a514ac940ca11427109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af96c4c08cb6d7eba1187165a2efa9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e98d411e381b82e58e2610cdb00f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacbe383b10e819b0d2fa2606ba6bce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc67649dfa9a43df00aff9f5f881264113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80278fb1ca892c943cfa5cc4f7c524d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3cc3341d2f1391906aea59a1232ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235df73960bbb1025e27b7f7428a7266116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1679a660458df956c2b323088385345117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5d584c9c80fede59d6b394ddfd680118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38027e0f6f1454bf2000bb3ca3a1a6f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de67fb9b75ddeddfd7eaabe79afc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72de4bfd5d826f11d9704caa123871121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2b70a5ffe004fced392cc5e7d4251122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e43a0e363339f16c0a9deb67b27160123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71ded71703102f1fcfb6b6331806fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a219a869e2c9416303e4109d635b8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887357478f19e7f47765dca29e6932d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be70e8849f28d4d0f8898caec1bea2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25236b161c5f6bc30c1002212748d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35fa491244e470241b093e276288fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e14fac576867765c19a721e1ef1ae2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449db5f07f230a24a3b9a18c8677d280131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857803b28de3ce842e282cf5fe00a694132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc153cdf8516dd09cb878f45e28579133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f157f2af250e34e66a873c759708f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a27e23738574dc84c1e09c02441ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476a1e3813fc8791ab2382d679f9408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf9bc3128a1df0121bf79704cfb4dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9daed47d8acbf7ebeac35f2d09bd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0749e35540d6d6773fde40850ce31f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf5a8a49d96d4a52aa1cfce405cc54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e86c6339c9162a8cafbad14f9c871141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0edcc06bcf7c395ece82e26b47d8d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83432a129c9e9881adb38fd33f3cf19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e13ea07560bfe9921e7239e0d1c88a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab97de1853184c86c4cb24b52d7bb9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd02436712821896282a9ea219c915146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f4b768d281aadf79c24361a403e81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e9684860f413b9c49a37db45e7ecc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe484703b430b71a32a3dc0204fd18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b97f2879332b2442ef63c8580f6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809cd4036b5c897011472dc79fbce5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4006cfa69f4705265c23ac05d19f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48c4174b48e1415c2eb87a60041e0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5a3e4787a3c5d75d96b15633cad68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcec4b7d7e7199a40ac02ccd853a8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa61d6d972243db5145278a5217c345156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260b35ddb21b71f0bbc249d5ada08b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5a0ec262354d33ccad6d5af79845e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bbcabf4e462b57184c450b3938956159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326479d366b43f3aa755c729b176ad3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ccf44d43d09fdab8b5b8ba6c9ba8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4036e4c4845729105c31ff8ccbab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0131a416c237e66dc31d9d39570f9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f37fa26c8b9cdae36831c30363433164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af81212f20e1b56eb848494cdd9d6e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92538702f99645cd6b2a11ab0eeaba22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb461131a6e07eda39bf55771b579cdd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a386131161d7c0566a99f0eb2191f08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fa4029d48e729b6c4e8aade85258a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242f6e627473635b43e94b3bb0e90ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700f28cde45372c169dbfc1eb3d9746171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f9688346ccd2faf08852f82364ff9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0db7965d30e9d04f5ce8afc349430173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00915a86683ffc77d225978741227f6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6266d7d035f86e5258c186d64671119175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e6e0fd5b30cf1f0220692fe92b0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0255bb7c1cdff8cbf1db6e44a01b8f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883ba1c3c4b348efa57f84d2964dfa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb327dbbad3cc7d54dfb3448ba744b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71121c6bb8e261280c8b10a3c1710771180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e753fa0cb100238879244dfc230cc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c5cb8b3ebbd96348f8fffbfa27125182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09785af42e441a6d8b0ab48475efa46f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417cfea904f4108aa588d7167efe39e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0da6286da68a309a728c149dd4ac5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f962177c7da815121d4ebe7162777b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca7cbaa6b0441fe874f6f0a4ae30da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa390260a42c47965c569a1c92fd36c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d902d242531f6b29e1640de18fb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cf1891ffa35443a153a0967233b09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f85cd7ef56582502177c7054e2534191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b95342d495276b7a9e21d7a04b8cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c240697b6d78a54d006da01e89089193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255b77f677af35ff846cbf65466b679194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fe985019f673369f67dd0d5573b5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cabd8e004e856602f2adec0c19b2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f66a71a431611aaef64bec2977103197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c3d11b1dcdb5a9054c4fff598cdd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002ffb7b30a7058d75faa233f561a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd462ca9198327fb5df3d74099c7b2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9778e9df3d76020781b3afaccf979e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2952d70fe62d9e31a735ce7f8313613202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7bddba66d1f335d909326a85e450b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7ee9f3c7eba7186985f2186dc2a87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b026d2c08281d5b1d0b200129256c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7a32332990969fa6b70301d1adca1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e945c6c5ab351f9be1e43219ea442207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06a758e27d3381ffdc0bf620f81880208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361534cd47e8c3eb854385853ce35a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a6892842ee085a45e65f84d19a7b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a4d4b7cf952e93bdcb5a3d1d44847211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeba7a120f779e50422cb6afd240bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30b5a66e8c6159c24a821ce0f58f6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecc47c872a29dca18a52a75f247c9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c5db72b244f22580409be7365a2d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac777233e6f6eab6e3da54f2091be5a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7561a789d8debe048e153caf3d44f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7524c9049647e1cfc409c2889ffef1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36f5e62830b7a9abb3d270224107a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cfa6be2ae62c862362c00e3f1190b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e43de067d671d849c22e49e200cce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d02f1d5d012c7f52e485ebe839613222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d757cd1ad4d14b4e4a0078593bbdc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206dc22172a0cf9f932776d70552cf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2488817633fdc16a6928c5066dec234225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b5b42cfa9a71f7d169dedfda6cac3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89a1be389c20041a6dfb79181df948227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c9add01f1f19c5ea2a1668ab52e4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702eb2b7a473d695db4cab8245bf769229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97d36d996d53c99c26c5638dd69c2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148de28cc09e245488b7b1022dabab29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa12e9438dac31b4c0019e0d18a6331232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5e57eda292aa629927d1d84041aeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff12dcf3a7d416bf8256e7a83b2058234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f04b94022888d3c0e8c03caa0b116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e46b07f47dd7d2fe35d93ff5c625e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59856c6c98e8663134bf3c56b53c0b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b864781e7e28172d108e21fc447b45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d883f3941f6e649e63145ccd86ed8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0cf6118e258b3b127fa9a467c8d61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d5b9b7a21b5a00e5df425e3378598241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aba5a78a1387ce0bd6fd5fa9e22cef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f63f6ace1f749b1f1af59f2cd9d3ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f1ad4b3b04ae915e45ef33acf297a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791381fde625a62bb44d9471e6816e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dee3b705e539f3230ae6093994782246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cff0f9e2559031fbbdb6c55d4518c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615ce52a9bd25bc3123e0fe2732c39d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506120b2669cb4903892555402e222a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04c5b52e8fdf09b03a5c33d114b71e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f49e4677174cc2d320ada0c0bf8609251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8304c94cfba422b157acaabb6f85c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141492f9c31e4dc2b9fc41be4ac1446253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455ed6ff5b9005d4c1e0c3c786fa50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fd7bf109462f56aeffe4a3bd6b467255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d65b0b5dea563e705585b2789a9480256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3561984dea30ad41ed0eef2672fb74a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0beb9e51f3ef3a349d5bd386bc44f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4b54606f239492f537d496166acee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772ef941dcb857c1221fcb8cb01bc6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0f1abe5c286d44dc94048c5ec6244261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e689bc9b5dfa1de53482efd132bae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d3951aed644d17c5f9038538c4708263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53513a81f54371eb6f81855db7e01cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76277615e5e30e8e121ea515d5960b70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915c49717906dceb4533b99afab1901266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92088d7850b0c5de1e12704436f53f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef377c87e13d3510e2e274f1563709268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4da79f56de384f44a620f1621f9b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ecdcea2555d5df91af666c763eb9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896225bcc445cbfb8b24d912ef7acfeb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c311b037e329f5ed0494eaa640718c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851728bd04bf2002bea45c42e919443e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de348bd24dce2ceb032eb776e0ed6575274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9c70e9afb808e011eb7eaf23a03fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b05a4a1cde47bdd2165a86164f3da8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab724d75ab0e90d2bc19c9587bda95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31820e2fbabcb1d7b41bf5dbcfcb879278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192458507481602f1987fc64edb585c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032049cf60269b43ca138ddb6c234e41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5e774ce2286641bba562b3d5c16dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1b2cee31fca6afd3140d41aff2a90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e4134182da82f3fb545915cad1fe8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c5c4b694dd6c53482815cf4cf851f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c6c20553df864bb7ce483a5d937a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aac6f0718217053b38966daa1374a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75f910a2da59b2addb16368d09e2a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032c1c8dbac1ee7dcdd988ba9e762cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37562bfcbb260afb39230529099bf2e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3477c604dc6726a240d8c327772a2cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbe9966ca7ca177aa0a04b2a3c17a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6ac96d14000fed2333fefa4cd3e3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c009a0ca7a50b800b0d47d0b2f4da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ca321f4af93f07f6747b70891a7c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdd8f4b7a07becae0f90217d7adb66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f3e3deb8edce1e48511242a960c1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26306726b05e75cb10f8f72d1923fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55996c12d363c0571e4f96307b39bed2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1b04d58dd273a45da22125d0c67ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c669e55f23e2eb8bf745638483e97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e9003230e8df620cad7d873f5987f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2fd051314752613c6139564a29144302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e415efd76d4d18bf03840374726a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e33c70eb56605e06835dac735ef4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64309307d11df32b70c794e4e334d44c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7aac2d881a0e8c640ec7210f54323306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a0616d8a3572026f943eae93c5bda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93293cdfc61de358cfac98a1dd507f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb209e66b6e000092ccd25e8c9938fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b882814c5890472eb7f4365fa98094310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a22558b5cd3d997bfd6335199985d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475915704a7945eea034675a910b94d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96186193db483ed0ba34398b3fc7d164313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05005277b7ee589c686686d70d0703314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d6b28dd841ed1182bf25b4622f42d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3736adfde7f4aba101259e3837d42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da484e8973622a10b93d715cf7e34a17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec8c47b09ee5925d1718eed5812ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc07187fdf7cbfcc555db892695fba0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd50c6be897957a64da6cbe8c28bdaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608e30185e8abf23e14dbf4434a47e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12532d8937d98171cff96e04df54eb4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505fa23dab4d6d8a5a408692dc21b5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9125d3758110582d4477a73ef87c11b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa61f8da78cb5a5320fe8df1611229325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef7fb22afd6c60816a5db5abf4098b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f37b969a32851ea60abad92c149f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05739fe1920c0c9a3a1c1bd502a27c9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac70a627c5a78314435f10933f4f2a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b4d8bc20847004f98911b9b2d032d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9e696c8bfdbd0feff4394c374655b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f53fc0188c74cd87c00c91607b7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6eaae4273edc021c30af8c69b092f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b30e19e5ee95ac02cc52fc0f7c305b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d1014763b7d528d5dbccd7cb6ae97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9cf13bb1e8745f2337d913db1022b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f45d0b265e5ee12c47745e331dcc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e85a237eed0bd74bf9e122a5091acd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db385c4367766608440610c77d235bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5866d15ea3854df283f36dc8daad1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e3936a97d94e6526c4c12ee8666e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1839dc892e9c126be437e77e7d97bc7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2cf85114fbb2b693f6718aa182f77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c789e22109bd02491c7cf174e9585e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c583de72eb3f4346bc6629966bd9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef0c09f2eb7b760bffa8826c33e3b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b7a9b2af98d5cceb957c9d0bcd09b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45f6bb9d8c243128a2ab4d61b800bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3e9c522850278fc61afb0e116a9da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ddff6244c8cb4c54a7c746f854e19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b59cc9f5104212ff77513ad3693a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d145cedad7ae876cbe59b7f1f3fd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014fa0e5474b12d4eef6d1fcd84c9f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3b4d968f3aa4a387f1df4f98d7aed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31cb474d81519d96cbaa446c8c8791355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5ba46867c3a514962b60ff3ae7135356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98a6356c5a92f1815d84c8d34ed1cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c2cbfdcc26d1dfdf95aefa4ddc9d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab4bae8e6d95f05d8973ab8d1cfd3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c1acc79a49e2f5580efa22f84ca07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ddf4e0f4da99ed0b424c28295b96f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f7bef336c1a5719d4229f56328f58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62aaac91943bb2968dd068d02eb532363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384bf69b5956100dd6a84a9b98e1e73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628a82a99a6d5f6d3bd2597259ff937365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831ab6c99f1bf21e4a4e73df204347c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd13654de45236555d2f2b3ce6b5843367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2a51de696432a4e814371c70939b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373082c8686cc414714f30766be06851369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a85376ae4639f8e5a117bb7fb88ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffb62d9fca0ef522654ec0e43b0099371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b2cc537323faacf364c4bf69f7b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42d871d7e7e6d7bbd61b07dd9e6566373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ee623b357062644bd47e4f67c311c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86488fff5f9e15a06a97f65bf66787375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ef859800461b757b5c201a71abd44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671858c93b1a781331e1fa342505ad5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d004849b0179760483c978e9f02c52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477506263e7d5ad521828dddbf9efd99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de532142c5004ccb7201b2811912b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dad317a48852c8666445c6a7a8106381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c42b52a18c5aadd6f51866efb62c8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc23999b2da965653b74c0d1144c321383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86d71054cc2e669eda1c5a15ceaa43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837f155f20f65415b87ee454537edaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd257aaec210bfc05f7b578821d16aff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008effa996ed5b17f17d7798f71562e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6aa2ff1b4b1b5e4167e1310a8917c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0a4a4a0b965dcb3baaddc8ce14e93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b1f05d48bd497bf5bb8d1371b9392390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276613a6295a778f285a368360cf9dd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113f5ea5b73406de9ad7440c859d931392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42967c48f5068db71047ae1f17c864393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accbdaf0e8903ec7796d3e48cc642a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ea8c2c75a0320aa1fb45f251c92af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d5e01564fadce9bd4182afded124c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e445f71ad82b64082f7ae4c6da50050397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624c5eb9ffa5ecadaf96948862f3fdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baba8d5f07dbf55942dfb334d10b101399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8519b0596a4d33019093eaefbb74d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bd6c416071e7340581cb736f8da16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793008e233d1047f7d9f107984a05c20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473247f1f818ef2aa9bf53ec46de4e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fce32f5dde494369f11ae98f93c5f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab68459f3e2356bb21c15058de4ac9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8dcc43e3be21ab95b0b800f4611e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c97586d17bd8a728ffc8a9307ddd77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc5bbfe97c3486ddff2a3dcd5e8fb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888886d27f4f70f5019528527834915409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e3e1b5c91cfeb82b5211b4af485b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d4bbf6d26e560f6c6ff1276af8f29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518df78e8ce64a9a64458ad58b9e49d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c0da41b4fe4906fd07ee73e569a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925d467b3d6ac6aef3b7e14015f875f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3a505448765350a21e308ed39b789415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf982dbf9f9d352923c1b46357ceee4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280625b9e126ea97ea86b1d32d28df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bdbc0b0acfcd3cf4fbc4e4d9a0192418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468278e70f903c45f0cd5fa50c3cc7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27affd78b6c22eaaf9ef9967e106256420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f25722eb0039987a621fb5a21fa1cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f12d5863a6d97444fbdefd16ca9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e62c1ab1895370e0cebd5f6cc6b80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6477020a6e1d2affe27bdd5916ae88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28c5078b6c1f58ff117889d68ff84c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c443f39a65ae060d84d930d287234426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8c53f47e68e9246a693a48905c6a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a634449362e3e88a967549705fbe65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8cc38609bd505d7c49c1c02b6448b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13cae9299969741ebe2e67e94d1c89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cea7676467c43b08e89371d5db997431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21f951917a25184f969680c9ac723a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27552d4dfcc1ce8c48e1e887125c686c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fbb8e0d02d7db346c0737c6675d83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ad6b83b825097024e316ee8d6d712435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43520f766a9440c7b0e8f36f9f47c1fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efefac9ac32efad8173db009cb8fc91437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e18e6c2bd19eefdd696c628df1b83a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049ad1de61aabf377476557db2b7339439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e5da62ed23f5e850bc002a2db5f68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cf305417a3a164d0ad6b7c48a8f6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d7b8193a7c2ab2db68746497cf52b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e4e9d13d0d4f66016433cbc08615a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360c0522f966d05674a9f398caadda4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605abbc44f17413e46eb4d7c0691b27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f8d9b5d236f91ade4bc19fe50fb7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bc48146af5966f214fade48cccf2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1cb15c58b77fb2fb646c0bddbd133448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72180be3cbbadaa729e112f0d7219e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04717fa9b06a07e8ab1ef8f4cf2845450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365528576caca60257a7762d97e3ca5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568bf060126dc5c4adf37ec727be514452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181a64d875e2eea335389f46f1e99ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37857da45cde79c556f9cb2e8524e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03353e63c8b5e4117a32279f4f5094455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d47c2d00d7315dfce6a148e6ae4c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a68396204af8ed5462c228ac16188457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56bcc467d0cfeacdd4fb1620577c49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15dcf321a5d987198f0926ea9edef7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f58ae6ab818fd8fc48b9342397d2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527d0698959193d89db46d77a49dbaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b6fc9c99a18b981343a8f76e2f10c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1726c7e11e778a8aa371726a6b9f216463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba3005be9cfa0d86495ef1b8f4c0d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18993f81cae69af86409d762dad320465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f21f87c47a0f764dff6a932a11a0af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fd6a2e3e70e3a4f66a09d4ccd04c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3c4a8924ef3931bea3f7991bdd25a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddea0a3321406b42d2ce09c15c54c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057f5929684f8231255eaa468b46e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514624928cc1064e9b042f22d753b0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8620b06419cfa029b3071cd882bba6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78232480efa003b6e7eb6a772f514744473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1801216cda47e22bd1aa97af429f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddedbbe1431ff4edb7def314bd08db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7e2e3e809830866f50ea429857343476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85435e11aed5ed02acd2645156a25d2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da9a432bdbff2e7cca4f8bf82800ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cf4a166b19911671711e44e538953479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811012a0e3f818f483827b4e05eda0ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234ac9f5a3d2488a15d484dbda48f4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72739a2b94dfcf02befcbf3140d468f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ea4cbfcb4fbbcb41b8c37ed41d875483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804d618439c8eafffc5160539f39e76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a19b222f4f84dfdd85aab8712747d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989be596324910f8ef72235b331c19f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79d4863323b635cac5fa2bbd5b5f63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3b66274a4ccccb3bc2b2311f29ad6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46e1a0b22234bb53edfeeb0f8f739a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c0000774b4c29d638e12cff61c6c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262fed24981024588ca08af4d087776491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7db07be06b0585cf9e14d8f33cf79f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d1c7efb0a45b4993c97b70ed14002493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d5779bf10dcdd354bb8d25c3f4898494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ccf78955ce84850c8bd7295982613495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f7fd073183b935fbfdf227dcf97e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdbc18314e53a93460711c92ba435b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585c9879741a3a0810dd7f8a9ed874c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33d10ef5e8ca724450a566486be18a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ac01fcb1ac606cd9ad0eab09d356500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09262076a6e4835bf2fce65e1d52e2b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562eb06b8335dff23376819b487f34a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7444d40d0e68942233972892b5797ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c460f501495b31a199c8a646baefd4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cf9eba21e2cd096e56a28770a62f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c1569e5f3ed1334e75d7af268cf90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f905ddb80a927618bd2a937ab1479507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1f6db7fbdcaa3a02e993c8c597acb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff3e8c8f86bbd760cf292033d28c3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099b6de015d3d958cadce35804c052b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf5a784bfff69e3a86eb07a6b925b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79787a3d2c3822c48a9f7511464bbff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa3c5979950660eab8c2557ecda924513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74c70d65abdf80f126299074c67c23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93e63b18e33b2551e9e1a0dd95a8a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ed4899287f926ba35e7a277bddab2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315a1c1224d5b4d20a2ce01f0dd3ff6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a7fd85e4e262c92fcab37cba202ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb05785e0fa814175f926fed8f92214519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36f1fd8f4050ccf3b8f84d2c8804e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378df3dac919575c3aa82796369aed17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a57d75aaf3d799fc8f0da7c4a28465522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb604959761d636f335b4f912606c8b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa9b210689d93645de93884dd8fd8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f05c6304fa3182df4f524f3101420c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431d3a3f90491869bb127ab4af25097526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b62038770e4415858ce0a00f456a33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be15c1b444d105c076dd201094bae56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8476d3837f258687f1761127a578366529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dc9c6bf75628d92e1302282799c17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b3ce9e56522a622f86f236c277617531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755423ba6ebeb650bacd4c7763b91ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f62099aa6fbc2e9012501ba0b316533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7218a09aae7b23a4af257626d20118b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2f5a8de31e80ccf21687a046d948b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30849cf4945cbf690cc79e285c93693f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf581ba779dd7862c0b474322d5a679d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b58c26349af6f271ef74b165c0cbe1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0206f35096967ef500c669e430a8ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f10e7f71cf93bfc3857f995cd17b7a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d0553d62f1b672f60a659c9868104541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1c27cbfb9a8b0a3e18e3024cefacf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f0c8a4871cad850bc19cee16869c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55142ac65c0ea41709a7db852c5db957544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d75385b6ac493ceeeadd6c8c7eb787545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74d132a93100b5e11f2c5480ce9cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd821a09ab60e2ae4a1b2072018370dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6c01e6276079e55d91d64f50c9683548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ce492ab2406cdf902b530ba316447549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a143068338e9535ae3c3d84402d1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5c6048fd00205997e0b00ea39e095551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f57615da0e69e29fa39f2baa44e118552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6a949bbd599014ec3ebc1cbdf1382553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5e02035940d2fff929587184c3fd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a689bc4751e0af436b2ecc597eaad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f47ea1439fceb9362bda7da9157234556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765dc3902ff231633ae991fd7c2be6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88221f30bff3082f7fc945b4ae29f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87830e3ed2a68caf2c92fe5bc41c8ef3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d157468080ed0435cccafedcb1dd991560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6362cbf7096012649c8dd84755aa7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fe24375682d709edba81d8dd54f51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710ef329f8c3b8c6b4ee0cea5e559c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdbfffbfa1411c1573b646b6279b5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517cc27cb370d920750d86bd8ba30b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407561495fbdf84aa23293f9f10e56e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a944e9471da059dc7b084b76a6b67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1daa8521d5ee55598f9ad56ad13d9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aec2f9f850be0f3be0357fa6ecdb03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f20a662d5893d6b11c3db79546ce7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0edfa404e71be8db32cb5419716af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556698753689c7d9e3b445a38e086506572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13bd02b1d03124d26ab620468bb119573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36203a6da233ca05a90496699ae575574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facbd3cdfbd86240798fd58a292341b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3013d30bf05ad38c93dfbada423ece3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f5b1656ea98b42b2bf98a9d56964577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0e671a7ac7bd8448e60c6a716a709578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d0aea340a1085002b8ec73a65c477579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cef5c61082961bfed69a1296d6352580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530143d2917c734a46024557dc7f2d83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29698f4bb9e67487fe42ad2a36df7255582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e6a7a3b43f8d8f3c231427faf8fd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a3c946369c6cd9f190d1c23454b2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e23df5f9c851035c8975e6d3af1f62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603e41e5265838ddd95e9ed517f4648586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c675039783f04aa56d33d1b1799193b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a472af79842a6efcb8c74e7b8ec2f34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dd9757c196e62ef146b70dc6c4ae9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5a2c7618bcb9cd4e707047bf64fd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab73ad336fbfeaaf367efe7da20b976591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c66238642d2f6910aaf7d5e4e7a4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf498618a8268f964e2a030adebe904593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba7b1339cedf8ddef7cba5f329fb87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9364cf356a80da728ccf0c67bccc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2e061657c044b6745419bdab055f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc52057c4c299b25f04adf85119cbf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414570d2f9ac939c797384d9f8e803a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd586e586821115a0edee72c4390ef5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2039c5e7a6ab99bf1d313f76f2f509600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7f7070ca78d62ebff59990449e7ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34efc0cc6f490872abb8f105cb1817602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752e4c8972faf7c03bd2be267f205cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8458ed1cb1dbf898d46777c1b19e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a002f99d85d71c3902cd114f396ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66509c4ba83b4ad774a69218a35b0a44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deb7037783a2620ecaf8ef51d89676607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d1e1b57fc035714fa14e6f849288c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b1ee1dd465f1cf5c1d448093c6770609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553eb8dd3a7a8fe90bbf5a71543f28d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82660e0ee0f6fd9adb90f10b9982e084611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a39cf43b364d8510606758dc6b0ec5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85378fe8dca156a22ded55a058f1518613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0b5cf134b5305ef2e85cec97eff8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a90bb9bfb339fe1700f39445a1dc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d610105dfb54170fe85ced5e14355e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82a0631e940c4a038c437c7f9e9966617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29242e38fb0db3ddff73391aa3c577d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa557d2f18f4108d782f63e4b0126619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efcf48425b5a342598271cc1a1f5af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c1bcd4ba31f067cc360b11387b921621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f10d35a7cb76761c114bce1d00766622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f40df67e9c8b7b37332d258b27a58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9aa0111d1a44071f735eaf1aacff5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1bbae3a92a08e8a1d2b87d93a1af8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55079b2143c71c65574ebbdb3733ce83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26ea3b8b4b369209746c94d4557f23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2f0da491288ac55c29b4cd1c1446a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191016a671d91f326fbbd2d711b51997629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8f5a04eb709e80c48c7e3f524e7f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf9a00ce59a406295e8cdb0a79e12e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc50ca9818a48025ad569c57f49891632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6804b5032b1bc3815d15f96865f21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727a0a730ca269c47ff707e1d0520d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c831d57b00d57e2b7bbda1b95ec6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cc882d3a928a82f13a434edfefc89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d7fdb576a920875d99dd026574998637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e715d458a561637f4f2b9e8fa7a3621638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230d2ce12f480e714bad1dd965614ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bea6d46b79b3461263c484b2fa6f6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7908a800edd2e2b45befd546195ce47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed0134859128dc1547aa5223295a42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6006b68503520163603ba2836ade0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3bf750c5bf4b84dcb42a7360160d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4abfb40cb00b6618692ce4fe267a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a06ec15e3319ca5904f2907876606b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c98318683330fe7150d7ac3c848f0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43df2d5b5e2c238012889b6c5c8707648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b524dd188486124d6a21b2b1a3c1e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a4ddb3e7d56ebf48f49e20fb5fdd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba8c2c5e7604424dda014a5a17e4d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6422deb33d4c3ba0011058bdba16d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55daefca2ef7ecf41e5957fe7ebf996653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db05a46b7fd3ec351060406b9938e78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b2b1af6c84cb8725d0e7056303cff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f4065f6702e58e82c34a222628233656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a549a453a186ea90c18176e30b28d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0837fe7957694e021651746f72ffdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11595fd5765a43d42cf3f2a6175876a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccccec2b2f92d0ab9ce10e30034b223660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6e9a232dbd0fdb2ee4b24bf0d794f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41209ce14371fc99e6843587b3eb75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32875e78515ff597275fe425c9f2e619663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c73cd154d1a381d654713767c5030664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cae08e03eb27c99f3bfa83c292ae4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d9e2d7689444eb89ec753b1e15810666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bb8680cdcc56a8ba962fd8b6436a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c48d7371f3d53a53b150ad61b3ecb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeecfe27b1c9cec8cf845b5d7ec91b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe410d8018d8f12b69e133433ca43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027261df2ebc7e70e3b6dc8beb2b600671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5de9174167dacccee4ca40f9458339672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9d0e9c3609d0850cc5364c6860ea1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9774fcca9d70b30ffc0594385d6d71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85cdde2cf06d5e0d72e893a3b92197675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54466a06c0245fb5c6960cffdcd249bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3af6a3cd529cb0de61c14f84e8e3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f86f2037f3e2e429649ac3e1c34fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902b0b61ab5945fc05cf6ebd92a681e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7500388074a0b89aa50e4d16de8da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37c77c199917bb60a847cf7d06b2c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499db1a05e6d38979f22e3809e796bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece72219e8ae0d959cfd49352a2d85d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e645d6b664841d3e5b8a7cb75e9b7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f86171705ee253cbf0f456733be3f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b49e2d5dc46ffa60d996cec8bd29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759db5d69e2f25b37cae779be1958160687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462675d0620f92168c9acedfd50756688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cfad35b1e67b4984eacf18c05b6bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69667c6fda304348a8a806444194ef4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1a3e6f172988e31f532e717c67b4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827a292c86e9284ee81da6ed085d76b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485094ea9db693eea353e8a88dbeaad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad540502c292f46de31382669b6de7cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2652307a789e544dfb44591638f7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94bc6d33312d18e250ca64b16f16ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687867e388f785dd3bf990dc51129af9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33666f185248b74536ec74b43509506e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549e9d2b157571d12833bd7afd362b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1777659846f092292bdee2acfade7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f0254145da2492083e42f5b0b05b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c22b014b504906427cd79cc81d3875702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c25b51a298a1875f201eb44f5bdbc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9743b9c014791575f49ce33faeab0ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b479d99739a9bd2a9d5b7dc745085e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc50d5478e6ab0f6e87354f284684b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456001d755f92bd2ccc3822789e3da6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f652e9837949e3e8941384992b9622708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc880709f6bf1d516ec732a64f85d8d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff7b195a86ac35517300ad0f641d5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fde6553b58e64da05a610feb3cbec1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67ca303f0c90a35e56e356ca07ec76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7b630fd52a2e114b53a9944e61ab8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff3daee233ed67f739067694f43e3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226db5eec5cd542cc8849eab31a53c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922491c9cbc0c2717a56640c8167544716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95855092cdcfe54d1332cd76e3a5bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ebf1ab9e76c17a9034a1910c57b57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391496056df8ce33b9ffb26b4424a02d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a2771ce6c37ecf76d201b95f576ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388c4d46e51bcea7a63a8d7a3712be9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0141325ae691dc82b6ee1e9083254ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877cad493840f79d7be3fa68b84483c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831172928459b082cbabea084096b34724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad603bac5cc0bf52a8bbc603e59623725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67daaf9a1580720afd32804ec48997726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24578d3e96c73b1cca32d842a21abd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f2bfdc100a63dfb2a590f900d06b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0728d6b63a81a1d0fd1b840fe7df55a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4427614167a028c8c96ce182cf740730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112acfbca576080c4686b5608b4533731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b9e0b39d605e185bb26b8484f75ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad751faeef49b978ebd7dff1712e3bc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27f120815392b65097045c29a803f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf231ed7181527b9cc8f587e66d354735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2613428c00ff03b055b17a9dbda5041736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db9d399df07c4f22ab21252e345def737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c380336597372310c54b748719a2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3797aad0119ab4d35d712bbf4d236e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61464fe3586213f2a5829de82257c73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd05b2c499af4b42f4d70a957fb947e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a39a6d5ee2a22378add6cc4658f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a546456608e30fe98b168cc86852b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fa5a076fe4594ee72755ea5d5849e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077a7b6104f32049515db007fc65b17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a272870592e5e2371e48143c54c7264746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76611b771fe7aa2eebcc160e2a06acf1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d27cc646446fdb6eb8b59654eb9ccc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014255f863efc4ed0a588ad3da8d84fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e12bb7c406a1b7da25d4f3ee761a20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e8274732274960877366c8260e2af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67f2ef25fb5acd965bb9c93db8864752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f2307e7a6009ec0177b3c93d91501753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3648ce9c84eda45cfc828dd3eee551754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe84414562b4dae887a415e3926b307755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85e00d56bce2bd6e4dcb960b14d7dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233990447ab6a27011acfe93325c496e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc89acfb22b21d8f34d00429f990bca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e865a68a047658c1935ee6834b9d76a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d6a184d6b78054b1b42b232ef48f8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66d3224845279053f54a7b7414a22b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfd35df5ddc76064377d44c7fd2401762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c202fd6f5985882775df091e5f596a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee15e4fa54759504d818be86dac5bb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1092d4ff2320b2c0f884f14f6ec2345765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00f44ab01ca30fbfa822e2572b339f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c90dd70a40de631de32715caa60d76767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd40228d65f15560eefc25bc35752a3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1b8c9ae7da9aefd353966f8da923c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf7e865b5eb40e518577fa35c6c693770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2dd19ddc90cb1807074af37636f0d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505d5a850f4faef8775302a11ffc146772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba19fad0252258d04381a4bd6082d2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af49ee3fdc8afef7761c20424413d3e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8b233b65c4bff09a3f16a09ec2ca5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea75368602df3acbbcb611da0afc6b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35e00e853e386c93de0b8e92c17d98777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3afd14afbf3b350b5e1e883fb66e18778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc2a636d76161128fe899b2f4e7515779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370c3f9a5cecb5adf287cb1e3f6caf0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b18b2e38a82d7bc99a69ce7c700a4b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa4b46410c701ab0c4f60bd8ea0d04782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b474d843c4fb64b8a74280cbbb815e1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c497edf0b25b1d9c20801f0e0acf7b5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd84a4ec93e2f9701ef5ef145cb3ba785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3f7ee94f567c1bf56c7874c6a96c2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed8cbcab359f866af53b40e72c06de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada13ef34f8f3f558614a3edab7d3a9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737209c01442d7a4ef6f35ded219a131789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8527e89dd5b33fca155db6ab2a4f58790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb409d48fdd23678d6df856a1e9804791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c7ef66e6d15c2b3798d89a18fcebb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f713d4e65f05d0cf76d91653c9162793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8601531738ee43dc70364e44c71a4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b21f047ad409ca958b62f05035c3e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7013f49f6b5fbb5e80e8e1fea1c773796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ac27f1a421b534c8cf80b6602bfcd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63a5e7f7a1e54f0f20592b654cd956798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee02678b6652d5e36ce07f21353b41b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f647a9e2a5709a0d75b81c1e5940112800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b3a1e14349a79b4cc62e628ee8e5a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3220dbf186565d2e150f95b23eed5ce802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0ee199e9ff9544b978e4e94d602c8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d460a2905f6c96c88f552559a2aac2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd1cb7ad2aa939c80c68bbcbe80e73805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0cff6a798c4a0af35209147759c57806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c25f53740a2aec0757e86135d93dc0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634919a4d58c850821b9f606560e01d2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489a70d9709537dca6d3b95401b78b0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01951731aeef708cd1419206f74bfa4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f563aeac8e8defb0925d99be645d73811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951425771be499ce3ec31073f215e6e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bb956d884a590b5def6be21cc18fc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe094ee96d53df137b2ce97a22c36265814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaa34717dc7d309669fabb1f31dd62815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc9b0088a27110c6906fec8149fd03816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63970cc7612c48257d0d5adac0db9c6b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805d598c31ec9694941902ba869d3d3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af5b1432e3b7ff4025f30d2634d91a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7ca1f22211ba99d46eaa7e2be5d69820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0e682a84e670d2d1dfb72fa8a7164821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ed121345f11fc42dd1768e78016ab822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57ebb0434a005cec359583dcce209d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847972cefb7224bce0bd944c9653fae824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb45d4172168fe73ca08c27280cc55825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782af338ce79009c0ede80944b7ce4c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38646ccbd384b1e8729d01e55c3f06827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59bba0a3a983adf5dd4e1847c9b62f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe938369cf91e57a6c13a445deb11e6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d778df890168c43511cc28c5b26e55830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a4a5beed9d4d4866c32abeb597f27831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5f04ae3880c91c0ab84943e9920a8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47dd27826b7c7d5d990802c15bba6a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0207b5d0e8bdecc52c8ae64de57790834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f222199de2efecbb480b4adae72fb0c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ecc2881be876b00104c99f7d2c7d5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4dba5eb0753aa1c14f97747c44066837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2d65290a27381e2e02ea74809d91d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad64ed2193f9a984f80cde4ebbe5c91839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0aa56c0ead43095a0c51ea07fbc9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ae0169bbfc25f3fd46560b4348ecb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400d8fbd96fa2b272bcf4f85c8e904a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa0bdb3c45deaec955d422a017ef83843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813214981202daafe2052e99e061b8251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b9ee7725dec2a77d506422721a23b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc089ebbcca117163bbe97a9a36df6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897346ecde66f262201e948938f6a9734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaa858bbfece08a3217f60cb286a7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8544feec2e8eaa11432887ba655d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd887d5bcd156f58e6a2ec83396e4147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39ac309d373627def757bf9f2705a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a059ef0a753423090c15e39221d5ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e3e6663d425568849526799f73c9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef662470465c34f045c605d53ad31f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd88019a336020b69d608e11231aa512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961879eb6a7336d1d15249d01428f79e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a64f139328ce6d940aa9824b02339514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96397764d96ad5e01e9caaf94350ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538a68c72aba09de091b9e31be23c4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6894b0bd83f6309c513a3d143f6b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2754462408f283dfdab4cbe1882b1bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9919034fcdec942183a561380fed219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d96515dad980362f0774408ed6481720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ff07ec2302c0c4a191437e5d024b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f3eb1b5bd1a5f7a4967d5ef1b357922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159512f21002a49201b0f6deb853d7f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fbaa83248d7e8c771a86695f82a0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c541eaf986ea6193b644bf518d9d43525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d35997cb1ce37881c6395d75e5c46e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9ab33b2c8d69e240f5d76aa1761a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a3761522c25ddaf34bac6803820e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff1aa78e7d1045d8e5b6ab964aea529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7f07b10d53850adcdbb1e8b50fecb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33710f9b4cbd16d8eeadcf785207f5f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb0af7249e483ca85c5ae67b8a6dc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f037fa5cab7712eb9e22133d2c91e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7f514a8744b4bfe52ffa88de6cf6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b46a8e056cdc413130bb715a3303b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4601d27379f61f0d6005612186b07036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce879819745114753557e9b2a0792137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa1a8dbdec1de3050c629ad5952ce338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88994467d3d842ec626ad0fe5a60d2aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44805fa36ebd17744176a5aa794a90ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6e17bbbff62b7d975ff33169365cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d73543ceb9e6d91883e1db29a8208542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42344a175b1d4d39b44c32f27fa142543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d42a3f8f83531d2496e28eacba94844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8de819841b062200d8be23f055306545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ccdfa9dbc007bfe2aa91190ad340446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8095db6244c6617a01a49e5a29889047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1486b0ed31ece08085c2b022e5ced648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b434c8a378e5722879084964c4b0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed43756981ba11033bfd80d5862b9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7afb140071e2657057da5b7bb7d76e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018e31e15a451a8e1c3dae72dccba7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868e5a5df53541a2be170423c1f5a3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb9dec14452a42a4383bb36f3eebd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb169e538223cd9da505f8ddf859055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeda57f3eb2296ba327752fd4fd15556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032daff635aa60cb34720ef33ae4f9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e37aae2f97b1f5b2c940a42144438058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8966d5b7e045fec8bb5564e1d02d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dfc040e1ce402331b4b8e68bcac2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5a3ed7d0255664582de425cd8fdea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ed166b7a4fcc3c630a970f7cb5c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed2c15f2c726369b786b328981ec1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686423645bd37ed3b6d0937d204078964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8209d0678433ed2b265f611c363c4b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77540d19c94898f29588180f816ff6a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bb71c4b5daa2ba1d9f2389e0be53467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3a73858c45606eeab853a5a35d2bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d671fddc304510fc072d96d4932f5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee8c82dfff3bbe0cf0c6e367e6504270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d213f99533bbff0391587d4854f2b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68800112e75b29df788e8d164b946d3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157c16b6a35e81f05d1b6245def72ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ce1b088a5c2adf2448303eed3210574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b031e0b3a80e790cf32aad67e0e8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8427bc8776efe48a141539062b1ea576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8285d69737f3d730a1c5d02f1e3cea077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846b721d15c8c3f56f8fe00f30f34b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914f0cfdccc7e4dc49f381dc2eac9c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beec4799da6c6530d811287d4494cf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e6237f8eb57ae43d7c815856aa45081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650257fa5da43d09d562df4141f37ad982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b23d8af3863442c545bd2a1636b2cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d81d70be850b6cc73aa3c7e2a793e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c922e9ae9c7c79cefac599d2211bb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc4598ee83209c65e741a03930f4eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de1f08cd63af9740a557a7776b19fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a6e7d248d799a849f179f9822893588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc070ae7995f52ec62c1e184f909ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a357fa38e8db571e772b77881db390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5f991a9906f1f0f606ece7597a30d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee76b9e1d3c1d26080740415e0f0a7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a08b14f41ed3b888466ae93d89e2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91172eb870c9441d15c04804d6d7e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ceb54d58ad7a3fed778f441a3780695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff373ed33efd305825376bc58082d8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaf5c7ba148fa02ec524e4b98cbb2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654867d6dc016e56554052d3d50cbb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ee3fb77077051adafae06afbe206a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daf2aa55cdb3bfb24bdd006e66aaec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd59a53734791e2c5873efac3847ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1046514f061b55b19eb9d5d7b3dbc8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01bf1c0acea09ee8d045bc05118a6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab2a35f8b1140cd2dd499574a4dfbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347dfff524eaa4d0ab5b17c11a86181105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f092f0002f68fff432a1d7360f794106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042339b7938cf48b1cf6e3406cfbfa3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befad52f755985244718abb5195ae5fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17856777f3f07801e4cfb6be2072ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d799653c55cb111fb2489eab89ac5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6892ef9277be8571691f50796f220111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e15f4227c22ee2ec0639a40e21336112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2126993f0c645a412834c208674ceca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a1124d1e54f45818b0934681fde76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d357ed2527ba8de52e7f8c341b63970115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52404758fe694402beb96113da23cc4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ec5c0957be1ae6f6840f20ccb5cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2b50a91c0666e27b8b1baafef766a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c30f01f66c4920041ea2a5b684f3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5ad824650895ef6e82b027affb67d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c2fcf1e96357cb7a7c51d1ca9a49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbb42a890ce1fb0b5504e22b374862122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645d9465881b255db54f0a5266c638a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fe987ff98f3aba65ce8bc19adec06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0415335f9420c6786c5a5e0316281125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcab487ea1a4a596d277274c1285b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b050a17b28bdc82da60c408b429e69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8ace8adcaf6096e4bd23d8a57a88c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d31680b16145f7100f0a739e095242129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257d3a1cc119a495285122790a6f04c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f028a1b64571c78316478430b210815131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf5f6239fb59e4467d4cfff35b813a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6414520ab78f3f529f09e773f82fb23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ede77366972aae3c80de251a5761e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b04ae39dbfd13e76c59c03c4f84542135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1261bf01a0462f76e083a0c6e023639136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f768642b36ad15c7a7d32ce8d07ac7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15464d6dcb818af821cac2a13df29c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969f1058e359b245e49c0459d6b9d3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819aabdb962ce7e9ee6e979cd03d5ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eca7b25ccb4bd313cc45bd6ac1c6ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3e180e51a19247be890e73a1f51a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc126094dc3f030f5b423c178333f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7256cb19b8ef722c96a44fa9a19088144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dfdc7e7abfbcc1c8e61752c394651145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be42b12e1053a9f8eb1e64bbfc45f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07750c90b5021d7dd23ffa80cb256040147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46537463336192a5085994b47fa7d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe0f5178f14bf59683c2cf01c71543149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3afc70aeea0d246d708e9402e950d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a6c555603c9bf88b272de1e079d8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdfc2e30e29df7f9962b902f93ee77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9f52965794067fa7031b5fde5eb49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58f4c6e68cc9f428bfebba49730567154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16073cedc3970b5dc32c8f38442439155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fe6917bbd2961fd2394b9b0dc453e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5a7a8134b40b5bc05c71249df4f2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e396bf847d2d1ef9281cea76b484e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb600a0528ee7ada351573f6707761d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad082b0038cb2c2344ff5390f53eae3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9527dcceb628ab91c24ea0404c536161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe733cddde66568ff509d8e8f1164e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530955f15b562790539eaf0294af599163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4088d46a2e42e44020eaf96b12b1e47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035af04a8426aac85c1ab05a3a90a7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f0addff15720b5a3d6945e7889f28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d91f4a7aee0e682f5670c6a7c96246167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443b0fbdc312ee44ce2e41aa5828b0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe390b1cdbba0a6216d103fed57cf76e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41553adf54a9f3e2b9dafb3e9c4d7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280c93f846508051b38fd92322a9ca6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b71cb787786016d24de5942ead61e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e06d9be60b7095f8d08d00e1c496dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e330bb04fdf494f3f6c7af7edbe8f05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36149404b2831a03f3925678e0fdeb84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b9c36d67509d9456c07c8989e547f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312de37d4d46284128fbd63c9499ccd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ac3b9ae501b25560e906ec56060e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4316aead24e1a37e7dd7ac84c855b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9b46b17982204297628b681a43881180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc5277456572d0aa1eeae45b5fdbd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504407351b0a04a165354de854e0bca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84e66a2931ce0425b116daa858f46a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701d154e143a738eecf53101220f140184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77899c2dac4ec5aaa0af358193020c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ac0273c0d5245554e717db8a88ba4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94454578f10a3adcb6fed17676af548e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdafac42f218e0114a898344382f0cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee167d563a0d4a17b7c4dcca93023b6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb498afe7b219c9bbea1560704ec648190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d2d7e20c037fa6b44e3401578cbf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa2805e7b30a342ee280c2f59ac701192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c61b8c8a58bb8b682c7ad31867fb73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b7cce6471a96b5d914f5fc442a269194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc3543291cb7f331ed2c9e7e73a12a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f8c24fb0b2aced4e34f00cb0b0af5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719072e6b4c2764d3e0936010f20d8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e46d5a527e3d8ab1d66a2e8c97bbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068845f81aa496fb85c420fa2c284c33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d1080138b73e49611d14ac1e609bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96f8b11a38e195c3d012f4ee056010201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6545d1c416e875178193cbc7dbd307202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a789c0dd9503de3e64ade2da734c1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88306c303e2b8da22b8b99b7aacab3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcb60b09b08da38936aceb08b2c199205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234fbd4290f9f92650d6af83a58d46c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4c21b47410a692253f58a20d393de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d13608e045c41105d69d163a38598a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecac86a9f35a7b50df21ea42b4147e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2e047409e5dd7a5ff3ed706d0ab38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6abae73da7cd71cfab0cc84147e872211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573369c644eec11bd0f41af1f6b1cc4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c129e3509bf00a5fd6a29b4382c576213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd577f779c6f22f45cf70609887fa2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40346d463a2e106f1db6d9b2bd80a1e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d337a8d0184f6a40bd784b00e02ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccb5bd125523e74e2e6ad08f5a7bf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c31e898c7a0cb743423a7db501c1b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf66e66bde6732daa9a91477c311422219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254efb2ada1520195c0b9825e3d6341e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cba6d5e74aa6863431a42b572776d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6e381b2c74b448fb9fffd53040d5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6739786fa414bfbb5885e74390f66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee7f10b6bb837ec1cfe26dfb0c81f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d66dd8df3a2c8148e9fc7a19238882225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8e5d8e3d472fa470c68750f1c9c01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4901ed884322628a1c43e1bceed898e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b4373e86755f2301f79d4a9db2a8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a611484da8707fde370b8490e35936b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f26d39a193602f843e7f389e52deca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44341f6e0bdc0c06c295e9ecdaa08e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f835ef84d7fbcbaf2553bca24474361232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb5ecc627a1583e8526bb756d563d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93787fe5f10a170c2c65f35d5852f9d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f040088e3d20361a2fcef5f8ceb7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ceec9cd0f81900a40e486361c39e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae5b5264a7e4c278d27f455c3015dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b185947704fc0b53cc08ee570e50b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6d97aae409994183626bc4c776a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff3a154c8e444f24e2a2578e0d259a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e890957d880fb0b447dd3ba1a44f2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9609a482769211192463121cec1dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7ca6eb2955ed410afdc3280004bac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709914aa64ba0b919211d0858e740e72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440463cb3aac2f1a5cb9efca529f510a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bd94f288a31e1cc65cf8b3bc34b0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587eabeae296775bfb429daadaa011d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e6efd9135260a62d33082da63cb2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab5d068b2d05e6178254edc62ef639249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940a26492a5f9e1c9148a36dea5c6f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085481d275147778c8ffc02e99f019d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6c087f82f4d311abcecc92f9298f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c819de9ec3639b914153f903b9fd00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cd5bb859553bd4c5511070120b38e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b9911f8fede0c3c7c22e1963fd7ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98bdb7b499c8d90e4ec79378f7e900256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0360669026a131be1cafd8ab930ade3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586206172e0aceef4f40f5eb3d1b17d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73af57d4dd1f00066017e4d02cf3e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34d3b01d28ae9877027f9de060660d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f94654d30a64f311f94bee04b2738261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562e4186cc9612659a74726cadebe03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceadf026e9957803e9c28d2887dd56c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8be639c89e6412deca34f0972759b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b4c3cc54d73b171fe903302625117265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17adce8f3bfb6577381018705e9bad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9727713e686845b2751c7f7ec46520267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79da4e08430e9c42a731f40da7cdfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a26249f92be4e819b470300682a39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ebff38616deb6b519c25453da37c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95fa43c2bb14a61cb704ba3029523d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c723dbbd07d084b955854e4a11e78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833da3f4eaf6824141de6f715ace6da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad93fc172020e86933b689e32bf20d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbee879be462dbf3952298c45de1a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2293a192e7d110858949eb7c7dd1150276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548362a6e5b8c4bc7d57558753b95b3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3a708a36fc152ef8cc40f42957678278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75498314afba83693b8dca51d311f080279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43547703f1d7c65b722029ac097069280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9b5bdd50533bd3b96a260f8e43913281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d768953fbd480c6b1412cf33b4bea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bef13a78d0c2f473c8f03316a4b57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b93e1ee2a95ee890225bef69a5b19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bef3c672784d13fd4504d1c995c72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b57978565a576d422380198f9eddb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319e9f5562a3bfd251a1073918ab580287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d48fa6b61c506543aea7375db21dc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba6ec31f7ad34f5762e3b5a162d568289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3715037fc4b7715604f8f868c1d0df0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c6380d3d0e116f2338c8b2d4e15b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6081268bd3b2cfb135b2c366dea00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b5fd2c3092d149c1cdb96cae07bb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e83120157bf2586bd319c4c3cbf8db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f30b88c04b1e001d191924f61684e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d93b2b95fe7c1a9b951dac3feb7d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47d339ba4859c66253b928310fecc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bdd5d98924ea865755a8ac837de7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a6be6ff62b4dc8890ffbcceb09bdb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38de8a49fce23c0f93d5c150e5224a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616e3431e7022972723bf5fd7ea47bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0e0ea2c392f3b19e03f5308609549302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6dc4191671ed57e1dbd6b85261ff1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66788796cef5d0f6b2bdbc382b643845304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c58549ccb5a7b448c5d9f488f1ae9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fcba5e4a260f56fd449b75b933a25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64350b746b0fee321720f4e6b2a66ade307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb73885de23faa44e97c04d2b0cc04d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292c3d7395526737d4632e8ba5439ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df9d11fe6e06a1089e03a87ac07ba0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a827841329704f804aefd5afe8506311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b480a76db11886e94e86b8f8304c52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d84d004b7f01a42d531962966d75a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f73689dabc83f8ecba9150b9fe4a71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fa0db6d7ab3b60602a3ca92e6d12a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21b497b31f6c26b231b2ad106867bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b9f0262e0b58c35bc61e8ee432bbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5ff2cdb49628525dc2f01e0131b72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f937e7c4855f41d2c2a5d101008f82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d61b6d969f2d9bf3feaf939d56f934320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9e708c151eeb3a3be82c77afd56eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb6c6752eddb355ef3d09b31fac756322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453c15703e847008c73b75f92303cb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10bab36107c1a2da1e9169328d05f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8ba605e99084d98b044878cf92f0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98012635f4fd1939905f65d0a942fa5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d75fd5b1ced72e7558c794c342b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d244393956f97b4fbcb3ffb7ad846f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587d67471777921d859983e708c4486329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b2f3b433c2b3d4b8e04875fdf34cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fdc3d2b63b532b131766eb88b2ed4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774e2caa1c6a2d90e364b68b4b7589e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6e26ec37c726a2a6c2bc63c6abd7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ea10490d58438d5ca4a98bd16929c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ebe5b4c28d036ac651ea2bdaae1cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910e6f31d98ea24aff392cfbbcfde11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c232fa09235e9c37cf61d398ed29d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f3c205f74d92b9cce33b4623589d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e280719fac9e630c77b1a267810c4d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6ff3acf3cf2432b79164344b54061340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa9f19688c7f0d56da63398bacc2e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20199ce46ceeaefcafe300e1d3e1f07c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4639eb2796d288cef189486f3328ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27aba9a54142768d6292e31c1131f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ecdc60770b7e859292bc41d34809345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbae35f10338032b79541def563e12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f21aba672a1131684b00397bd9af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b5d4f5cabdcdeba83a83a8dbcf46d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bc6d858b7683ce0b017353118810b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9c78fe81fb059baeb433875b6a66a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93039582e738316cdcadd232d13331df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798feee40ad84db0d1ca967e46b5f61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e4ff004d8914f9b947db8ef6e8c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b65081ee648584eee3b57a36d2be0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5424fa081060aa40ef3c1b87a3d84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eb2e9bc0bdbdff69321278665f79a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12496cdaec294d02c89e18eb6d4f64c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a067da291132554c36838493e584358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f46efc5052d98431ab1eb1b699d628359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ed2b709e0509c8dd2867630b8485b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca89fd8b04912f952275ff79734ba8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77281c77f41192b9852cb77ef20e7c3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51e34e5d4953e7cdd0bd9d94d16e12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998c8194258d5f411d437eae2e98d9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeb6edcb6feaf6166dffe051c2029a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12d7e112369d69568969f3ca8fd3ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af5149536d2342b273869917d1293c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa669c1d18f4216e143aec1b9e41f760368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5248f8b55ba535683c4e8bf918f1b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5645ad4ab2a540741a5f41e56a895c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f15b31c751cf1721ecd1a02e8c886371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599828ad031204b0b244df46a597e355372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab35c3a2b0eb01639f56bacf25d544373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744239674a0469f0db304bdf835c85f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9921abac539263907935bde4c29553375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345864e83be829bdedc4b1f2f260515c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f716b6287bbfd8536ac8f2b1876f352377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4a7bd171349b8555c2b57ba2d2c58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dede3be1c75f0ead1bc5347f6f3b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e22d333073803a5003f3966f5f513380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d6c518b9547a8ba65b56f137de359381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dcb74fc415651943f29b2a25c33d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943540c7e9901cb2bf7f3fb40fadaa2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73724230a348bdaed52323be373267384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c6e68cfea8cad6a46228dd6999eeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108d61c550621817a841f7d7f9debdb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25d70cd8439ea8d39de34f51062467387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c0cb30d675d88e0b2ba3ce3715e01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158384c1c56cdc56f5c21fc1c54379b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca67b227a2ee0b3ebb8bdda15a1e3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb59449c9fb3fbebf0832ae982fbb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e289dfd6c94e4aa5f13e3f6412fab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134aaec816d5e0b02d4ed5da86200a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f12673b4eab8ce6b63c4d14ce6ac98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a9f4ca9bd8776363209682a2887d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931b856e7751fbbc40b863eb024d421396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb81395ba630b86c37601453459624397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c86920d6e4aac0503c8a471db701398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41212b215fbabfaaabd0cc479411bb0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827da63629b050fb9e9596a9c7c29b92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f729a9f80faf3402fc4b59639aa2aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff2b5fa9ca90ffc984af1ae86a75dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c038b15784b04c284b7d2712671af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbf55a2343296e0a682ea22c6b5961404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb47d4c38dfde6ebd1a562dd56d0ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51283104b1a556e31afe1e24503e270d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e07bbbd1854c3192086d6f4406394407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb2c9ae15328c738b981bb08f1efb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42530297273d6290af82ec94457a5f7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b8ef49d7ff980a1ffa0c6a63d5347410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd6d2af82b59215f81430bea3388d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa3e805a1880c35cc95c6f7ba7b488412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21fd2fb3517cc9414c4db99c46d8a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909576afd2a392956b7c1378a588afde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67866b4167374d9ab585912466b7b81c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e0ebd50fd8000bb25225dca095777416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93987d6dbf32c3b49c512ee61fbb1205417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4c45b0dbe921ce19a524c393e5c7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a83dcc1c31ed1dd74f61b1a653fce7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e23f5b7c98daaa677a22c36740c930420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d2b958571b0026a7b185c4b356040421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743b89b81ba39318046be3ea2917422422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51791f56ee0b5b1b440af251035d4032423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69cd88a59338d4a0958a3af8ed8056424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b595484c74404aad20e9179a269cee5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d067dd27fc2462745d028ca3f740ef4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8a42daf8ba3acd990456cf8a598ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9477d5c2f8edd5d40baa1dbc73b93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d788b13fb1f544cb3204a3d5120584429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cfcac29b615a60a8bd9e8052ceb95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dce692a66488c364c06f14f27004a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ea2274c94ee3c11755bbf2b830659432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc26e6484d76317ab37c1981be76a73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a55f1f7a6f59db5c90bd5d33cd2ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaacef356aec25bdb896426fcf594c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b1278823c47c31ffe473b58af62b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a319e02be7cd3927c63ae3cae7d5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f22fca04527e97ce263f0bf9d8518438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0bd504b5b3f3c1dba570c996a98d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b027d7c3bb5a62a79b08055c40654af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328388de4da0074c1f8eeb45a1649503441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8cb664decffb9ad2028ef559cfb9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd8830fb28d2a2c56ecf3bc2f00633443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64131627344923c4144f87c460761b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f88b1fc9eab915e00933d4a8db9ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf19dd2f4bb6a07cfe194edf5d95012446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7ba7c4c102d2e2fc1674830c81db1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415daa0f5300b1f9caea37d7606df40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374b151e39c5fbba7a2ab92acd10773449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20f1ef9cfeea7837cb3611d22f8672450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07ecc19e298728e754b6f82b1faae5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0813a45100b20a2b5372c60202dce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb7e4ad6e92fca3e5659ec0c5be22a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689002dce8c3cae84c4d425ad946d4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110306839595783eb496eb8e866bb412455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527f74af3f90394694a46f8fae41f3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895d71a3a9c9cb84b48446d1bf6c461457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1359a8c970b7f3cbabbce92106f783f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc6553512f28d8f0956962e43c7797459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465045e3b75e476f31fd1aba574c5942460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45cfb5f840e0b126d92e00bfb4b84b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd1fe4965b515eb0ade14554958477462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1ab42d0a31f23b3bb31bcc311b66a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eb35d57011cac52b5e5fb25379e50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dab4e2a6e567afcb0f6f0bab18ef4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60320be0fcb4ff390c0a58a55c9f80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07c0608eeca1cbe7e20f2dd0253186467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96c8a5c2277d4c72503fff869aed3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92b351ceb95743574622584cc94bd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7d06fb9ed49a3f0259399e2df5b59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a52868ca281bab6a7117e0bfc6d9e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554ba3956abb81248b8bce5c3dd8a93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e43fc2090e279c5e22c989fccffbb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4c04972ea8d982e6cd6cc5cd63a1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcd8fcb7ba07e3d6bb80277d4fb8a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7091079daccbf73899acf47d3264e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558288ddfb30f12dfafdf51b061adcf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97206e416ce248c5fb6d303edc5df93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fde7024feadca00045e5b2586965f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b576bbc3cc41ef50b2eeb80c798925b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc139fdc4e0e9c1a4010e93333d767481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dec387dd147f762c6b7408a12e20f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dac365ef0f683f32789b57bee89787483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eb4bad10266d52ee482a4878004a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba4928b7046efecae8fa30e6f000f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128d910608fb94094d2bbe708d68293486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ec90a0a6c91ce33abdae5a0da3dba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e57079f9f70a0a861606f2745cdfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a39c62f4f778daeccb66ce5afb32de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040bdf0a435dc262339eff824766bfb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d2f6928be8f94313d2c794b859e76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582ddf2491d428a74f9919665ed7ac5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610a21306bfa9163991572cb6baa7e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7315e522feb632d4c3df5da03c26d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8d1ad09db9cf6ccc356585f857ee5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7de3d1170cc622e97621ac76fa1d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e82b459c561d353ef3dafe0b4f34f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8e59f725e3ef7b049a7a0b89cad21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7841981aedf990f1b00952c55e72da9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3574d0fce5aaa977a55f033be8c08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5178246b25dd8ac8b6e628c6df1eaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21217edc38d12056647b0cf621733c4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14491b6c9a1c81976ed3cbf5dfc6181a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfcf0c776fa7f1afe4f00da4ce971c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83586ed5700b334843141a4ac9d5eb56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159431a56fb74aba9a051637dd9ff722506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ff3d053f68c80d37ce67357d64527507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47991c84d367046c1bb41212bcd23161508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41459e49bee1053c471fc5876a1ae2ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2866a46cec0f1999043a6bbf98325510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785601161912b4fb4306ec79e3af29c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001711c2657eca1b49003dafa3cc4e77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b1e5c1568fafead781f56fc6230d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7b98a3432395db9da83a72de48686514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd90d96cc31fd408a81902a3b2c15e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcea4a6d1c996526e74064186386e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d946dd6c70df1d136491754a184dca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe259c4349eb25926d6878df913e4d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c4796c141e86b81cc672caa42684a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c0e2f7dad993c0c978fca91b9a914520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c2e849dbd4271adf2c8cebe59bc2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf0415c31c4ee2ac3157d8e86f0686522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c7b18ff7e30c4af88a919646857e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28c9f27102c101e06b0f2fe808ac79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc3b3363cd9c54baad239d085cd5cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc244f8e4c57d8f36134b5584176b806526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eed32219efdc1ba00773c087cdfce8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d9e207f9bcb2487c4a256e01d6111528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4052440243340b9a11635383d994067529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8da50970a6820397a6284af80c728530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6f05ccd412e7ad09da7fadde6d1ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23383682319bcfe71f6f69179a81c84d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0a2bc394e50570a95392377041311533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee847575249664680d9be3bc34110c56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457b55c6a7f57c35aac797d3551c2b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64d8ac3f04317d26c17df37ec04a4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c7f5e68b07229717c66aa05ace572537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325837687007368b9c1ab7757e70386538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5320a34b74c9439f56272a5dc380a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb120f5e34bcb1fe01135ad4dc8cc94e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879f9102ddec773a5846445ecfe08e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6d54b8edf653f891c987cb6b7a55c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ed063f4c08acb90f34ab4338b718c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49360fd2ebe416ef93636c9443beda92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b75035e0c9dc95e20e0252f877eae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ccdaba91b2619e4f82724f3dbc67e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d50fb62da0e34b52d1451e18775e8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eece64635206e5e309f77416733f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b2e61ea7012324b39aec65490838e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941a9472749a9daf72265cb36e75dd3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48355d1907278ad3e03c8ebb3a0a0746551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce842165b30f13cf6be623b7885fd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a4367aa8133adeba8ae9b7b808781553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b3c04bed9f4124a197a0cf2093ec0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b337f352ab2e2dbcc40274c9c7a46e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b6d7e9f2f2b364eb19c637b8f6c27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e62a4d76ba8f48e2849f50ab6ad9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b0a89620a40261d448e2742f83c72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87984cc8c8c3cd3f7612fc4d5d8166559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b4f01f94a3a116f562aed63ff9329560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3de1652468234eeb412d1c981b118561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7a357ad3e5ccaa8f5adb54e3388ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45769e4655dd6e8dd25e622dd3e20bce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69ee3555c45643381c9e35070a73c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee67da52f0060ef8812fe5088e19c58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a248ca99d36559d05cbaee929d730b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2afe124aaafe5c3621a691a85371ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab914ca6ec9732ed9457d884de9af887568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16515a13e421afca0743090af16970569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7949e915c5b33821fe4ec5253aedad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba38a580ca1b923f32ca36f25833f49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbcb5f8e9981e9236d5eaf8d0a2d33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b7959fe99b37a86a3df3c6820810f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151be149fde00322e8327563c8c3115574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77fee2d362de3fa03e0c82f2e1bb79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514e319d5e369e8b8c0e5dea12fbbc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7af1b7ae44846d090e525cd8ed2f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc60ba95a9a6e42a5e4f11ef78c5b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4be4bb5c35c41697653157f017e930579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985f0786fa145a39b957872b7cce082580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef894e277ebcdcec2115b960a076a282581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f48951018c8479a526850bcbfebbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8cb080645cee68e26492c7b4b48ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1a6366e5c052fc0a7475db245e4de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3469dc8d7d0a46498d0dff965644959585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf775aa78973869e4e93e4fedd3b89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0539dde9bedf916a39aa17dabc568d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ab2ed16ae0d9a41774ba70c014e07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8f8134123e76a443bc9cf4fba2bd5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51137ef7faed7e418cbfdbdb208e242b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a711cbdf299fd75e0c3debde1c408f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fcac45534d7937101fdd89d7781ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3527613a3eb82024fbf18cf28d8c8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083d8573b386685ca8ddd6f7927e643594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f267b6325606e2dbb5eec13b8ccb58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7b39cc648fedcdac937b635fa188a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c141b72dfd9891add39ea9384a1eb27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95fc230049381a0580ed1f2965585b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b40f05c71a3fb942b34ea65544858599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ee597327f4c2077055d2546c8a80f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7036de038725b2cafa0ce5827e450601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab3ba7479398e454e2f1415747d2aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bd010486607e22ce8e13602307b4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191eae3dfaaefc2ada205381cc1edfe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66156c8ddde6f2e3debb1e54d8f484605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564cb2a6291cbf9768e99f332378f8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ce51b2cc75d370d4447bdbf6d018a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20563322a01d255a2221e44b96c017608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e63d6b89fc082b095460e7fd2ce19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2e9378620df1a1ef59d6213bdefbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ccd762645152b0f30b202a131f411611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7651f862694e8d90f06cc4fba3376612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1acf689e05bc5c75869a0cf3cd5d9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea711c42500382a2245a5c27114a8cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e93fa888ec195f297148f4bee8b064615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74200791442ccf552f9f234f59db550e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2fd10cb13024021e368b4f237cd28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ecd64860138ec2364efc6002d2caf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b723f24f11284bd0a48e1cb5029c9ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fc150882bf3c0675804d466d8c068620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549689705dc4f7cab2a08dc3c6aaaccd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a50e335c1587f627431df81ffb0283622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64dd9d219860c40f1ac2ddcd66f716623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c531a3b46993f735766c0a44670d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94ee062f80ff696eb309b11239774a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893297d9de137163dc8d42d234d1ee3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cf9abaa53cddd274c6f6856ce8609627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5a282439ecd7b62939fae53237609628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec304a8126928599b5ae5e97307a38a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01be90ee42794bdc92d8c33b14a2d78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024588c9c32d585ddf6863ce29a14b51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e1fd69615111842ae83c6f2d3344f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d09423fff28171aadc66a6e5a4b9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4929859ba88dbfd51b58aae6e41cef1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77583ced3617c89e4742f2a27ed77c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335876287da1c7be04f242c383671f9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56453b95940b28a6c236e84fea3e50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94320a75492a37f2e9afc9961ba5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b6694ce6ff853dd0a7c39af38c127639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f1868e9ffcc9a5eda8f563b4cf37e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965443c1b7b02d446f8c8c7c2d83b0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835af651bec2c7a05f82b469609d47b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d41354b5f7f4c2e4211153e978bfa6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8698eae842ac75c7ca3f9d54efa3d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbbb9d999cbfc26495840f6d1ade62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ee4e03541343a5c4b67199cd6e42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7b5530278cc7d98eb56530a09acb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ef32ef85113002a62de010c330025648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943cda1cb637e583503c1cf29d6f3e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5a22ed649b74ec869104fd3d41ebb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dd7d61d4f8bc066cc8412bdc9314b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757481ec4722cc9549fc773d3c09eeb3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c1f5ce1fd68a0365d793fc762a7a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd1acca77b2b4d67a17c0925ecede654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fbda55bc29f85c1f4a0193a85b21f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332935d8121fb1f9cd6d57d92776d4e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbe408788e67f423b485e0f6b6379a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e788fcbbf5a58a3304dfa20a10325c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc58916c1402b0d81a54105172777bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63570b50dcb463a4b1580508bc39e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b140ad88f24c99778e63c13d1795d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1fb665b52390db22fa49289ad3e55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5975dcd8b812020c4feb2a1938013663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527f5e1ee646d55f725cb6de827b619664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e24b65647475b860b4ac88e7e89f11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93738f0e95f76cad7918fa619a115881666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560556cff4d679aedf7fb8a731acb248667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd570f3cbbd9ed9a088bbc7426b18cf2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fddacbfcfbd93cb31410c454214088669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae18804d1e9349045846714877f3c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b978a68d6b833e2310353d0726cba70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3018ae24a4f8466fa45ffae4de450b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d1b8c0785dfd901bf306330ed65e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad534277dcabff5ee466383059ebda87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f401866b53c0694c4b18cfd249457675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b8eb6bd5a46a1f7d7f639989e973d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252a12ed2cd8eb2bb9c50c1f8f1cc01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c6110c303178c1da1d9affaa93576678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d4df15018fe135d685c959811c872679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b90e75b82b44f8a5535843112fee53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36306f5203d78cb385bb25e63ee7668b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd5afe89e5d5aae98b28a14969acbb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28241a2ae5aa1f98b970c3b2b88360b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384195c08919516275ec2ad1b046baf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122567c49f1e97e66be270f9ee35de25685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31f4efb14c9ebef0d61cdd6c9adbef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bb45eecfe6f33fb450fa0de1bd84b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42eb3be18279dcd769eea32109b10a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0081526bca3dedac194983f1ee3f288689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d62342cc690d1ad3679a6a8497d04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3506197ad2e7882f1e1825557388a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9253e4f4b3f507e08a5d1540666b847692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a7456c588deb75a8eb05c79a7331d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4835b90f80e3d677e0363670308e7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b771dc46ba7e13f7558e4f41d84fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278c05661bdf122fbc5fd24e5abab30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429875d61f52fb303f15c09b52ed33d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4777e737ae0f6f5226b07973614950698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8b96e5d8765983a188d16c611c610699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e5ef8a559cfeb0b637e065eae21d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecd5b3826284e0e7544babcf578563701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ec1ad9e8fc1cbf592247ba9274289702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa51e6b14f55e28255554a08968e1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7ef7825ddea456a1da69951fa2f9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d957573feec4b8a9e0fa8b13c70ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fbf0cf1467345e7f4d755020b735d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d17c1f5b4bc8a541d4233e9db607e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327af49418cc0a856ee5e97552f711af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67b4a52cf885af9509b57a0cb31303709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffc97d0252ae11996e6881affcf92f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a53f050301dd7b0c234e5f478500711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ab48a4b7b66304bedd676e862ab0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b44245cb1e9a1038ed4070612ea38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5096fefd7ff2fcea471928a03c26715714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e550c3656f73ca619cc5083198ab1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7365b7e6e37c9977f147d1ece9b0fb6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdee82f7ad392a747dc04cd6a834204717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bd8fd8efba0c78b2e0bbb50ab3025718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bd4c2a82dcc69611798898b8c7792719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3273d78d19d714438931c50a99d57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c63ba5a7ff49cad4d5f8b65f2f4662721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d38287fdb9e0197f5cc5f47ce7ae5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0480920454960bb85d4ca6ebc58bbc6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba09a1e2e04baab3a9e582ef419db0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5021063ab31570f834ada3b142c70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f71caa68c7290278f328233ac4185726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50c5d1dc2c38b2f73ff9974d39ba1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf8703ff18720189db5923659dac92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c662d6d694daff36bb5f366e829a23f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7714e2340174f2dd56d7a69582a457730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee73d98c13ddeb93388e615d9bcba4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c812b66f89e6ee9b2586e8a260b0b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2151eea83d64dbcd824e15f5fe6b0a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ec4af8efc619e7553d7d97fcf6df5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee34c45aeaa182fad18b8a6282fcaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77630adee480a202ee2df7b39d57d67736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b15051b71ad6894ee8de11ea5f916737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1143ae2deae034fa7637f2b61d330738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0951fc6360fc9aeabda433a6dde78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d97fec26d77583c83b91607fffe97c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647db523e5d84daaad8269c12a36c3c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4c9f4d50e4d453282b7ac58463edc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3102fbaa973192fee69ea74f0519c12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcbad614daf08233163b8b1bb9966d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fbaf3270e795f191b5368b47f5b9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb40708c426e1ce55bfff736eba75e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d29391304b920b9f29552659b4cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eaeecfa6deb14531d52413ca86d10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87335fb26004c6129fc9476a8608e85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824e4bff9042f84cfccaff25ae301d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debf7ecec0728f069a32c15b74e3c3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d8f38e190d001167372ed1d609ade752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441528e7dff1179470619dc9df659d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854f9f6923b2bd2c7e26a6cb6d329c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85724d8cb107c07ee74e218fdb12b49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9ae749833b9ba891aa9fa13b54e37756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38193d056ed8623cb5ebcbe295aa66db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72351d34f13c427aee809a45bed0f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f3e43f76ba9e58e1c218cf0b7499e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4f7137cbc378dba70b382ab388d61760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c174c17da1932cf310a5e8a0e2fe57761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f4688142c59c51d9b52ceef9b5627762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f050b96af712d5ac527fd2e715221763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b0cabe0f6e3d9091c7f1872833962764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527682ccc4424fc25d501357ff18320c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f9050b4147268758ba5fa536acfd3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e71a7878c9e81233a90db5498365e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>