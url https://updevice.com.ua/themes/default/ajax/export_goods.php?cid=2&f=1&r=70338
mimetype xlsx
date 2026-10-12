--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac694d6962deebb8585f147febbec261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04595ee71030970067ebfc593c2e4de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355f3220a3690f3f853152817fa659b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02591d953b4b95dc4551c025ab4745904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccd139717a24e391eb90fa9764d1e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a0bea638a043c1071f7b03f8199ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b22f90539c311c60bcdd2417a0f197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b311eeb151392d3f4044e11a5c1678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a54e865942b2d8039c3172e32ebe779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d78d26c3cad675ed732aa2862510710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8c216fb514dbbfbccd8b606a5145911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3814799221045bdcb0a8babce8f9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8d7bcb2ad11a4480e0c292587ca1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ee6c8bd0e97ff84ec99f364dcf9fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aaffc7f2236f9a5801a7a6714c67215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2410c1c7644e9d0066a109f4f503316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d4adbee53201d0f810895897d63517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fcb283f50e970d7c6dbb49046175118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723b9d3fd25df286d6272b8dadec54e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846d2e13088db035ea9fa8c9f22b8b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112afc36f4139e98d8fff9ff33382e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b90714d4ca462812ef7a9b86c801522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53161392817846caebb1935c8dc21223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4434a0e6babc9dd412ab6db0a7cba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1c1fba163dc7c56630ceebe1618e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee8be1a051a972169052c1a211117526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814395a7929c7958527ac40810fe5ee427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc391ea73ec2f6afce3372e15904a21428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211afe2a15513ebee5c53b527590ee5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67751203830ddeff895205e839a1c6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81391a5a19d0d51d37fd43154b49bfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092252763e141adc9e0d4d81184522032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c3a1185cfdd2eeb21f726ea8cd98d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47100d90a709e80dfff25fc5ac60a95734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5027ddfe1bd35882a97f6e82c37409235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b30ad38f3d74fedc496f2d884805a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2db4e167003cd654c0b17eeff11cad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86bc57025d9c67e0f797943256223f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beec42c369af21f2c81d5baac8cad139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80760d04889ad3b15d9a83e7056482c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97108e7d95db3140409b1f7c9b2de0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fddd5d506523173e485cab05c363042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca2f7370252edef86d6f27232dcf1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be386b80eeb56e5320ff1cb6319c66c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e39f0ea0a8fd4d7f82b5ea70c3ace45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fade66cae76f22bd876bd474acfc3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88a8463bfc8e3ddce3201d7c1b2e7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e4309f0bb30e4b6e901fb01d8b8ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eae2ad39bacc62ed5e13ce75af5bf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f44e2cbd0c98b0f8cf8f1cf74e33150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a00fc8ea69f624184b83d6ac6bcc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff4dbee8cd31d66e210556f12a434252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1009d2354ecd1f31c962dd90480de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f5f062a065be2b8757232e648eff954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ea2fec6f969a82dd418d6ed72766d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f65be56a864230b6df6e4ef034c1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef662e6a1a77aa49e935ad60892bd50857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55be9ed75c1d15486fb101375f9bc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77823a4a7b33cd2c991c9200204d187059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93825d943cfaf6d9fefb16018b9b3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec2efc4b46f1f8bf16c2d4855efb1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3499106dc47e05355822237f2a44262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ea1c00914054d73e68817c847b85663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e3e9141eba823ca466d839c40465b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398922b41bc51a48e7dd26a57eb6629565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97c1ba28bf22b3f5037681fe873f2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44307cdf59011befbd0edd918568ad7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d50f65328c90566f8dba629da2331168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eb2ba6e1a4f4cec4c7c69c1e8f59169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbcba403113ec93c4c6fbeefe1a42f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa733b3e1f275edae38b855949fe7ab171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768694e1211af5857c9fe3d020f069e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33172d5b02db99472e2555523d885e5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0083b7c9bbbd0ac43761df9c463d59b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d89d9782d28a5fd420ddbe4d8fffc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfa4af905f27aaca7a799c0984a47276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fe11dd44ff899b5f3ae9ec39157d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021464867058eb771ddf8b099722fe3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f3befbb4e1ed1d807be08ee51075679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7340f61b804ecc4e613531d63445880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274536352b4590379fb5d600663eb3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fb7e241d8bf3493ab845ae954477c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e7bb8bfd203fd56b51a33d3f753d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a8d40a8829306aefba42da10763d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372b042e90dd1bc9e3f31514059f06d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886f2029f394b78c9051b37b1a339e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded2cd8fbd9eccc351ffd9358ea64cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d2cde43df01fa4fedceaa9974066788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d271d907bfcf2ef4c04ba4bc5add9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53f19cd4b0893b34bfafe4fb1bca7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a77e9815130fce2bacc642afac9fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d87d52fee37ee289341d3a9c9d6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654bfb605f7d838a582a83ea000ee1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c89d2eeed641a6447bce4bc0b40a8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947621d2500e768a8923e998ef83322c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3635aee910815b15423b45314d0c7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b78f22c81841890d704cb8aa2384a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172853146076fc2a9c7f6d23ee6f4ab598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ae86307fa29685e3f3d765986e9b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628b6a5932f5dcba7f13de391599ed5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d22953789e0c55e2d04c64d593db63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566192c93b83bf2e5ae368bd615c9db1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec533c48bc44e02d10e167ee77b262103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b57cae79bc27e0de699fd3e8ef9979104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707d7357762804df9482f95c5091a48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe296e2f48e0bf1b66fe80e3d38a027f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d822f03b271747ec463a9c207accbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c4bb845c6ea5e1a42c923973adf7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de50ad0440fe1c7ec10aa98ed96177d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73738a4bbf538972b6ff4fd2a7bbb8ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b8cff5bb1bd9e70df32ee462378ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ec66439cd85cfad027dfea9ec18e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1af9286dcd3a8e5fe60ad1f3a8b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bc016542e7d5ef6c7833d584811ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad143fdb4cd964f5c755d2d5daca7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3265c03a9d400822b08825ef094a720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf82f545e545e8bd6a5702b3eb826117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563d99f91eb5622cfa8aa8269423765118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9f397d00d5b3272fd5b0239a1834f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9171ee4a31365490b423fcdf3ea23d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181ab14d547c231127e5c9f8612de57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d369190b80a990c7616933e9d288843122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b05d8453515d5401250b92216f1cf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571e9c7299b8b2c28816c6d592e0a11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe9458e8e5fe5986d33bb849a6f41e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a96119b157d2d76e32da72620ba5cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f010be046ce8ee4e3b8f66f4cce9bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadde8be784f88c727998a27c76ba76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64cd78628a74915df42f836f3ec491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b60bccd8d185fe0f93b3c2cfcd557130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986705808f18160f7d9825f706038f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216f0d0d2befd3074c2846e32d70dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82431cf8fcd5101c3a7e5c0f1cdd1a63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdaf64f71caf19782caa9b2ee14698134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4f4f01aaece57d58eaa1c46e2c94c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220f3fcae6b96866fd064873b99149c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a70864963f62de90003b20ad8c73f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9fe62bf3c4aa4d5dc48b850264daa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa911d6c2a5712ab1dc587c654b846139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524483920e9541e186163dba3c989a0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5187b2da7a48d0b1f655ecf614cad7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2da651ef406dafe8b6e43555214cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bab527ff2bc823081b7c3b33f05bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a977ebcb4a8bf0bf94846b2efc81e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59f4626d01af31bd7f9f31eed05bbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5f0ee26e3f7c3fa7cfe6636ef8da3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ab06c7399904578f385de2a8ca701147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dfdebd26fe8d3e6fb996c1cfdaf7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9094088e7d91298001fbfff14b35d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9125fbfb8cb34fe081086cd5a4ec379150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b2427cee92b8bf2b1a97ea4957af2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598e64d71cb5492d732bdba4399e2db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ebe2fc2bc6d074fc3fb4e01aaf0c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c60ebba3b98b28473e23f2fb510c5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e73034ac1f71b5980fe97110593209155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f24547480ab9df37324cdcbc11f19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fd48e39496140b4b7107a420c0db0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681af074ef8c2a7b5b756694aa7a8a67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283175f984d75b9a641c1231ceabecf6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf43d8e22a08d7dcca06156f488b5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f70abf3d4b383bd2ced53c6188908161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564f35789593c2f6170fb5a2c7ea918162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cc926a9b1b17f86bae202073fa5c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460cff14af8129aadce90f44c12d2bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d610564a6c9324097df732d09ab002165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b1abca200293c8ddadb9493885036166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98b1aa9c7b238c23556dca03dff261167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec1f6f2820bd88ff34c25699f0c20b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afae24286b95d143650f6482b8e774169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6549060c9461bb20bfbe19e89dc7db0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c2e11177e02a3d0cce052921d48f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b043826b11c42d1dfa22925b3a12515172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec18734e665b9ef393ed921c39def9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dc3ba10d4ffe9671160ecfe5445b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3cf9643165082719e55da89e250d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a858bffff9f4ae2815c21a5f03cff1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e65d4428ab540a4a9ff502289d02c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dfffef4895d409050a20fb19c0ec9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b56c1fb92784dd2df31c6dbb9a3e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75fbd2fc79e1dc98617564a6544697180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e00a8616ee72457860ceebd051eae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bfb4b8b65310ae2d1ce2a6d6adad7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d6f78a989dd2d6178ccb3dc046c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40994694ee81198a201323995e2372d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95ae7ca109c9b142c4e1d8d4dd7882185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676b4b30df4502f41f58ec2d1ffd0ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bb7ad8c039d317694099b3e83a777187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71356461a04c8a03b122c3f9beb7cdf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b56e8665c36d432833fda72a36a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d45e06109f5f57136258bd8f79d7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03283f0bf5d726cd5b5fa5e4af734b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6f2e877c542884a4bbb4fb4222115192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626fb99fa99ff147e82a24ebf0cb442193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e8b279be3e63cfb27cc61a954927d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762a3b00eba96d2cebe7b56440fe8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c2dab3cec2f6d98a9821d0a12ddbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605369571c83df07ed539b8a2eb4c162197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c517659d121e3dbcebe897d5f930933198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a8065fcf6417ba8c6f2286221c20b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d1583dec56f33d467cfba75cb5d8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a592b9b18c54e23be5629529d00f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cce2d75b62ec091e8a6622fe1ce0cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedfabe07eecc9ab6f9869319155d91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af205adf4295b6e792780d208224af67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199fcde56bd9cc4e269efe53e298e74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934938720c49d72a6db3fd0efba72680206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b98e549d096f0e8313807f1c7880d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59377c09191b155e1a48611a7ac4936d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f08161647701b2d92bec1e8c6e6f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d66db9a03f9c1c273fdf45105c85fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52734ae7f54fd1d3b87c56071f3e8a25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cfc01dfc5d3405712ff96106de4b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d07c31cb6b3290b1bb8620e028322213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343939acc406db504811e788312a9e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefcb8d74e5c2b0dc32572c0c2444f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ed7ce1bfabc91ad417848b90dbc6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9d2d885fbd79d9f2fce7eb345f768217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60dd94d9a909c283713f3344244748218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e9f811e2683ade8e1e0653e7ab205219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ef348b8c44abdf3f5cae8a7a7ef9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a1bdfaea31d28cf2239029bd605a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74a463f9059307d08881467fb6deb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a315ee6ff7dcf42e467daeec26cc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf524ef392e6c6cf313557b5ccdc46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68ac40c4888fdcddd6de91d7efa012225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dac381eb59908b48c5c120858c463c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c8c653e0efd9fae892e98ece96c52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17b8c85f006a92d5c3b11fc56ac01a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd4a11855cddaf9fa383f4edca9047229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c811d4c7747c416d31c46ceada0b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d4ef2973c38f1e0cd80155865ce1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bd42b379526bb28f739718435e788232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e49feef634b41800b08578c6ccb2c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dd3d4202ac7805bb8741807bec284234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901b7de20531f058b606938ad25025f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d26e637e201c588c41b9c299dff05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4e84d00f4f3e8f62389387702cf52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00de269f0f2c5fc0a5f6622e65e1ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600532345354841e78b555d862c4cd61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28b9a8b541153400becb5c2eb8aaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a588d39a514b669aaa45f1197b3c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0cdfea2042dcff809ee47afcee694242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88242a4b90fd2aed6c76c394ca7721243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed9f88956f8741474bed8443800984244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ca5e560b3c9c8ffb6e66ef18ae6da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24517208d0b04231a23990f52ad180a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70128dd4bf8426e176444b1335660b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bcd1b9c4d5b4bf30d5b0f064415c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10b53655f80314640ebb87ce70cfeb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3757e11f8b9fb7cf0a5bc55e02e2490250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07847fb283b6d0b0cbe88a85c5d1629d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4343085d0bb13393aa4694ea14a03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2173903413e1503d7d6d9252132bac6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3eb8d44483e29966eb1aa2917b971254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012297a032b8558ca67d688e1831c4ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b00d5cd7d7a1770199b4fbb6da664f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5741908f2bde5935d904a5d2a681a07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614d790a290f8de6f01ba3f4bd881f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1139b794c7fa0573ba2145a3d15fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5ab2f7e7f07ea179e9720287a1702260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57afa85c32030852aebeeec81a3ed7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075fea81da51af78981803996840812262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9db15832d5110538eb72ec98532701263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e912c23f0b6f3123b88ea0996f64a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b3b75422e9816526c3f1392ea8440265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378c2b5d81038349b0493231f4aa920266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8330833318d92d6744e144a7a746188267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304af82f60bfca233152d511d79e5d44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162355b2ded96b964e07dbd7004ae001269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac68ec5c91a9ceeadfebb75dfb6946b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ee8b39985300fd2a4a1746299e976271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819c3d7a47030280cb9d469cb96374272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32201547aeef6ea265ab2490d006281273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56047b0ccd54d3ff4edc4077a1cb82ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716f59af161af2eba91022908a84eed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa67d19d195bba30b5511bd0873d5ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e398e9af08be778a5155d31002484f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355149a1a99ec0579c92750c5d6011e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56814e7a1b31e7a0129aacff6eff3da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6674b49349ea234b262ba07e52843a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15cfe8a78179068e1bd5b19429be52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4df089b03caedb4a0b6b43124fc8e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dab2dd97cc6b9d91b04afc11db19f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f8233b4addd96f19ca1dff62b8fcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eda2bf32e42e51f9e20c9f59aff380285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42b8cc900dfc096f5c1dbefe127262286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c35bf790181ed4aab4dab35a32ff4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b88a443b62cc3274cb79449e743df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce2c12065b2ce1640cc6b017067a00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96436b3f90d27164ba9371b8f23a437290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565c5d635b5b8ec5bd34aa3c3877017291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2738aed254ea917c54e3a49a47e010e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067964adedb9d95533a127eb178df624293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2683c18da9999bd3f94ea3c801c5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacb016d8b565fbb007144779fb3f4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443acd136b55139e0bcdce5aae0dcad5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba3248ad5da2df735deb4901a11977297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4707eacfa489b212d10f04f3d9f1a46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fcae8df3e1d4c5715536800f67afc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f96a83bacf123d2226b4090bff2736300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0e8f76511a51e55e36d1b82968a86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9ff7e2de0af93870e93281f272c9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ff6b4fdb75c796e53032cab5e953303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e351938bc2763866d2ac84b23d8c58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9f6cdda1a3a453d6944359a630a81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adba8cd21bb46d96e375caff3d9a700306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f882a6f680d858b2b6657ca7dc4ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea9f89b0765b132cf550787a024a1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d513584ea4e22485e091588e736aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f98bae000c0f4c67d07acd5962fb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be1b6c8f24f8c07cf4468b0b90cf63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fc1eb5628e479a42292c67b629bf5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b3a965edb40aece4241b67491d07d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f964be7ff0a2ca597327ec2b6d527d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ba8a9d6ac709372e7352747663ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627a00310006eadd48772fdeb674237316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898457747f67eaf3e764beb05e3aa170317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b73d25c542d5541fc3550c7fbb660318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7976ff973d9863cfa20274ce1c74da4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f379e1ddf2939ac861a571fd39d97f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555689e7ebed9699426e6a8de06bd05c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f8200c9d0237fd7f1296ee83e3783322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41338a3625cdd0d6bdc3c746245b61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c80830c7b49e7b6cd1db4f69727cad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b1d649cde80951c554c40391815df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c9739e638480533ecfdd03baaa9cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d020ef1eb14083c0d8c12a8cfc10ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2af1e0dffcd44d2e9c2eca94a7b8e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb8ef1c4fa1b987a1e8dab96653e64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccd99fd75f3d007cbfe3db76cc1eda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051846cdd0adaf8b5e07c8f53f2c995331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb54c81e26b1d73b046418cb784cd4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215aa919f19c5b9acc82ec1dbba394b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d82d1e0758a2ebed90c7642c97fd17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f72226a05a89a66d2228a33ca8af1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586969ee20de0c3d56165319e610a32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6bc38b7c230a66754867e3e2ba09d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dddbb2e918d43bb75a7c094ebc38c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93cc9647ab3a18b924a873ea0a199339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd42334fd7d4e26427d127138b0085a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e43d218ae04b45bf85acba5ce0c667341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7189a03bb1530d55c75526ffaf5bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89f74a4861dd42fcd78bf5ee0d89cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef903a46e4daec6d91716b45ddcfed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bca6fa81ec8deda4549a2380541f10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d51a497aa3d9b4f4c89664bab65e5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff3e19bd067fb8993db1f78c57d583347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499bedfe9b69a28a3f4a9f81f9c5467348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08048412f10959b6dad9109107219063349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716424aa0638e4cc2480b8c6e53437b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235816125bf012fc667073c96c9c724351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6391cf2ec9c9790421594e5f57d547d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a72871cc9951ee3864c0d8d50d1c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040eaa65197ed90c78af031606fded4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4b13f8fa74f3caffd8d4fef00762c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e776890438fc80c25d37dd2be27dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49f1f678e9d683096cd9b39963ecb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894b6fe78e103fc2e8da97116e3c4a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0bb855a67e774c74b5394d3769f17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75451d718ac588b33c3d7de9e1c7ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fab6fae92825b1a95eea008bf3f5ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900a0e332add65fa5e461034fce1aba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7659a39f08b6b6c6ced5072fd255dab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866908555f6c431d891000a848329cd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6618b11a9086c09f44e03a9fe6a6f94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97d4467adbf52d2447f5adfa525050366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fba7343b32a34492d9c8434515c05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4299406a2b618b1ef19d29491a7e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5f44a421a876b0ef28323abedc05f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f437013fd65a15407fc8f8a6f7fc5ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d358c2c0f3a9529f54cc09a62617feb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6838bd892f312e795ef59f7b001d840372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa12b59a8ff791f489552fe6d908cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac7e79007d659747ea7b99b219b5ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630ea6097cc2d57a2d3576a60f0d7ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848621685141d7d222a24593d62391bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b2f026ccefd8487790328d4651a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa547a4e89d4f313feeabff53873ca6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1796008e75ed46ca93bd61d4e44d8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ad3a1ef0d62bb6160336947dd034d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ced7936836ce4b76e00c69d8a04a60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ce669b6c3b0bcf1a964e9ebd485c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7afeb0df1123f0c7d9e72acbb930a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b915ced8b0651923a00b60fdb6ffc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269093f3483925ed9f653f4df0e55d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596da60d88c064dd114088c3bab500c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad3fcec7c9278f544138be2d9c303387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb226e352e53a38762af9d0fa140cd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e180cf438c557ea01dc96f76cdb9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de288d3276472033f2198a4b0c06dadd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c489b9c97db28c576ae34140d5cdedf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb9b9341860b429f4c5d1bc88fb7b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cabc7691ea9fb1b0c53e2ca0950ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddae2598f1089842489e1299a3752b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb581d5da4ef09a4ed04fa05239bbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18bac2a245809b12693db761620bf0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173dcc7a31f6d8e70af438ce39d2190397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd254fbafc4872959b1c2444853983398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a62b9b5b2f832d1e69d0cc76be1f41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74e0d1af2dee805b9bc2bb5a1c653e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298eb46b666216b2e1c6a121db20e4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987f5443e22f8529b9b5e4b30e992c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e33c75f661c1b18534d70d86845ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4498972385e5655f85107a86d2540404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af84d7b115663230476a361a43797a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab74288897ed4b3b096550f59a967a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d82ae50992f63fef6eba7ef58c1f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb932a9f2af14aed187d5c35b395a464408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2b3ff815a07aeaa52f316e99ff68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49f78dde338bfafb32befcc2ff082e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea556769c0d95d672600ad022687a719411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ba75496ad07d5e077ce4222e195bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11602fab823a2363098a2980940f324f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fc223c372d4c767c55fd279754d4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceff514f3d00790e79ca975cf4bd16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8538354e96c81b0a848f7ab075a8236416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f1920aa7791c7f82f80362b99fa9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96c463c5e57697c06241ef510f225e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cd137a54399662f67b2b53bc2b7ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a33143478c3acd7d5796f0bfb5e9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c77306dde5dc5bab9b394b1e5f5d54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ec37d96ff901e72cc4ad693ad1a34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f520d0d0cf23b85ded30e181dcfc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c02318c2579c228245ad5801865740424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96a43fee175557503f178b77e77b92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3173fb3dfdeb42952f9937f1cf814a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd696ec019cbda43cc4e766164bf6ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdce3bdd5dfcb49c0bccf5b7253b4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512a85441b6c6f753cad5565eab5843429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4d9a83807539d07a9caee88a7c74a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ae515ea3aafb238ea20e8542b9263431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5323dc2d7e33e875b229bf87c622f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2c14c405bd8c12e7e3caa0bd67890433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1122ef8dcb49fd5cf61ad59cad4c3c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e42a8013ce0d55f84c94f34568333435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e7b16b4fa69cab070d69b35d7c419436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdc000b4ea4ac91ce6cc67e753e809437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b1f7e5820bc4d46ea0709466ab009438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e483c9d0d725bc77d7e6c214d33ebd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c08eb086e764ebf97689fd311205440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bf197aa030c2377f91e88e21b2c06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0155603183b9a3b0ce7886b81a2e93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa25f8e5fd723a9578cc453e38c876443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee0d49514f0669755e5f185b7ea0a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dece49284ad9ea5d14f5df60f47410445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809154f10a4f7c9f5d40b90da1d949ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4026162829f1d07633f333977e07b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783031edf0f0e25abbf16130b295e13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5027cb3859b65cd9f2c006923c73572449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257a870b86699f17003c38a44a3ff41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b81e516de4d516b566361fc1fcd6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84162a678b60366b46f9b2d48b6176a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564d9cfa8122e97f764f4e527162b9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f727b4ef3e12ea3169b5018e94845d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101ac3c6c41328cc801c9b45a13eb0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fbe17a0c3103794e44af9b42cc346456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71384e49a509f4ee2742ec850712f186457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb3b3f10111bcfa63821f439edb26b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa14c3478218226697f86fae2aba7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f94fac3cb70705b00a65286c2bba78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094db090afee99a8eaf2d29f70f6b63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb1a63497feaa8611e32ada638587f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fafe5df031a62c80956f6cff3373b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f653104c76960888015eca569e924c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fd5d48abcb40e8f6e5b6fbaf60edc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f315fe0513df4910fe7415593a5b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a776c625e1263eaaadf556685caa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f313685f54258ff3cf834ca9179183f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec70d063baca8b3e348e15c01d6fe5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53a56f3654d0fd2bb4b13aed9dd9ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac150c9d2c9f065b03cebfdacfd81357471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c6f85b1bb9a28395b10ed9ce8e9d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e821d62eb696f9e135fe0ee89ae52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658ba2facaaffc23e2181d70a729e47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1400b6e5e2727c3b2298a885dbbde3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d029ee586c9cdf3d8c5e90fef5ad64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ba5596581542d463a30ad50a4e98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fbed9095ab162c62b39e01654bb3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebcca346580970328441829015a4d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66f2c40d7d4b0a4f9ea1c3ea240c4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c10aadae7b3dec30581f33beabdc93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13488fe8dfca5d26fe31c72850c4b976482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9631f482388958df7a1e3b80c5c4bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511656cf3c6335dbdd7dd1652c70a474484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39996a148a3612e054238e5ab191252b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bf79d974f8283862d95986e08e6ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5ecd6f757eee3b4ae902df87a9c36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959872e46e42244f61544191b8e6744488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560c5390afc6347571504a09fb8305c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b9ec4e9707ce32369d3c661735886490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d756e257b0d126297c6d1f88c48dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d1bdc8aa04e052ca6ae3ba408021492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55413f6e1893fa45bd4f5837f7d4153a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900ea14306f5f3472dc34ce91a1aab7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973adfed2cc49de48bde6de667bf791a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d5d27c34108fc0feb1150f7f0120e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcbb658c0f085944928c92f08a6eab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252ff5b722c30818ff9e17d3e0aabe5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a030ceaef4bb6287fec72f54794690499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f851b43ad769cac378ef72bece01f41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d3d0d2ed2dd5d62db437762484495501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32618e1a66f8b2e9ff6d4228b7f0ea48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6881f9a2880e12197aa385d3e28c5ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a02c166e3af66e1b99783614a38203504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae047b5ac579233c894ddc904fe983c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73171f1e6602660a199204247fd7f2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7b9d78e74b6a3b184ab88d77b9882507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e35663e3228efdb99406c5da71a85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498957593b955f966070282154e5d17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048ccf8e604caa0e9450ba08e95e0e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c65d1d6ccbbc8b137a5c46e3e3718a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73175a8580dfb35e69c99a2deebce186512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaebfcbd623849c84ae587bc0ed442513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a639d5c04d110af7e2a7e31ff5cadfd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864bc931e65f6d89225463e6e91d1b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612de9ba252a47a332ff5ad96455af74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7478d6f4ba43891015a089ca3ec62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc91b8fbb126df97106c85b7970ca15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e62fe5188222fd9853df0f7de7e0b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6d27f0950e3a403ae2637a3c06343520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec3ff4641d810c889768009c25da1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e68640126b6390b35d5f700be2c1b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbf3a1bb1cb0bc092f62ca9e99aae4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a4cc25d77b8d99dbb4947ad2beb95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411996269830123f2bd3dad8464c7bea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef380c50744b779fbc0fab351ea961c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dff693f46c75f1bb543231d36d74f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeb159131416906d3ae939e8bc0297528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be833363741c47defff909c4d325426529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5920dd8e364a5bfbf54942be875cff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5603b36f4184c0eef888c12b29dd8ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5206fdf35d0a8f15cf9d5ccfdf0c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438748e93717353ac5c0f481b2118015533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fae250c326a78dd30d056dabb2f23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b24a6b1d09fbf3efd38e13b7941f88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033309d8edbb8b0a5d0e6454f6712b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf0f6cfefba88cc616b8d569bdd247537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf109db5be6b6b1aa01123a8b035b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69714a81f74db45900f550143a719dd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbab49e704cbdbb4a65966726f0a4e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abadaebdc5e71e821527e1eaca7936b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce056ffd6d9df693eab1ccf742b42f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890c3956d5073e66ea3b1b21e98f8d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ff9c55e64108c01f3fe071f27ba39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0b869fb232ca3a7377d9006c3c897545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3e2c58d9ec0461cac86a1a8f75b2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4981af1ce6e7352c9ace8f716b0ab6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805edecb28f289559de3a6afee2aae4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41313297bc5e39e53bd5eb6227cdde6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b703fe463142c8f35622899cf4db3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d863f28c2f350d94276adf29070f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc083979f281f82f3b6714e10085f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfd5f6ecad5ee6f6d051d6e00541bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2e1d3b9fc1e635b1c7b958a4b6194554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05670abefd4760839159ce9dd35ee759555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3f7324c848da35b009e49444d62cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e9569eb582a4570a135911bb3431d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09525e9d779e655cf96f210738cedc38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1c0d5a297e94937404d0fc3f3c853559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85e9f2808583a422871e4e58837560560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4a328ed696be6402906e4f5baae92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31889c4ced1f2e6b42e471e213f935562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6769a6d9fdd9f0591988e10ee100e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d678d1064242bdfea611e99a48bf06564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297dd9e56cab5031010438db996e40a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d995cea2ff94aa7c2a597296b22d464566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab044901eabe66c13f41cd62f53a387567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c9e6b2dba6bdc16321166b3742414568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cab4f1adbb114de63135b670f283af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b41fade3b3f14fff9d3c3ad6b67c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ccdd358b7732e131fd885ae57ce35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95208891819bebd9fec19ca262ecd702572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a228d9d231f6cd8c1b5b50aa0b3bc33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb96c2667be472847cfb6f18e2e440f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4679fa0849d4661a552b56603133c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125e7c4ad1f4304bc459e8831639509576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa08b067292fc776b70f85e48de59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a784fee207baeed4d4a87e02d08d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c86efc11339118f0f12c4b61d1bad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b6fc2ab6c4639d48cc13bada957d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951d900d11b70b5a86a42127d99720b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6c8b066ab42ab41b98e9e32965501582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b2ddaac9d5108131824130f4cda0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb6a6e4a2099589818f8a2e7d1ec6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d204969ca2387cc90cddfddc52d68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08ba605517ec439e8b7226073a429a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607ce71eea7e420e1aa2ceb3a74d35b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f69a35242b05ff84d71577f800d97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06b0dff63d9a7a5df97f0ffd53ff84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87744f823ce986570cfec1af0f300d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3c941287791a77f8657592f198e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52865cb3876fadeb5c662d5c718c3f5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98f815c94ff018e130bf17902bed95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1f268ea865129dc5f8eddd58a261e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ec0229c565a68734c6bc735dee92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fba0ea20d94dd7378aff29fd71ea8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24345ecad72621967926e7ee85238d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d176332222007ffed766ee10425ff38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb199f73fd568c9518bdb913053cd471599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abbc4e50886d8ff817ec3d562ae035600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81639e4409b5c483204dc99de5daee0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd3fb2ecb236ae6f6b44392f6a380d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8784c107254971559fb25a8aa3e0989603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afbc7a5976a2446a0488b6e16c0422604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcda6e30511f9c2657d95da4593eb8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf87869d65486813cb3129859ba49b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2ddfd09214a4f73b0da0e190b7e6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb3d91392bf807af98bb1180d00314608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0dd00653a71e961b780d161db2f27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac7ee3bff1ec4bedaf83466aa7edd7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0deef6b057280c9c24806877cd4c85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3953f8b2ef3a133dfa09cc866c051612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5d8a6b999d0e0a7cc7b16705b1374613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e04faa42f92d163570e2e7ce8f6d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c320990a3074c5ce819f71a40e59f86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f81b1282da38ccdebe2a923ea17703616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce791089c5f88de7a7365fdc31bc351d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cccf85fabb79a4d023b4209937ff91618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429e473b86cfb4fa5d701c757785688619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6722b604caa8430d2a917256e017b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a2cefb1a3e0578ded7a6943323c5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b173e5387af2f924fc43e0e4e546b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a91e6a9155dbdf30ba6a1377075cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc400ef276467f87cde7c5e776dcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76d9eed48133ff23263e8f83a491a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f97e1804c4d94074bcc24f82a05fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77e08b30d137b3dbb7efb1c7e9fce1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe00a22d3017b87e28fa123a2c6cf41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e43c14bb836832c1175712355d1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21692d493c11e9f3d12b17c68a96245630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f634ea4ee81cb58d661c53847176b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b68f4b2b5c9967d180ee313bb92ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69760d9fb36c2041f21175f5ac6dac31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a657ad8e63928341a4293e2dcd56b2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e2129336b2261ba677f082b9eb2db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719190c4518c5c6576911e90a02afc6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd947f67de3c630acc20a6e2b83b8ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aef4185f3cb09f1c9086264a6d1ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0235d667236bb7d40e9c0f8248af79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b3d3afe8892aec2c2a8ccfed1becf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b61a3adceea8e8d359ebe87fa75d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4f73dc22dee06b17876ad7cfe1c51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11aac28857fff207ec9ed3ef085330643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be606389ef36ab6453eac52286182fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea35fec2afa09cd3157ff41419e5e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6149bf884026249a902e4d4efa127646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc63769117c490f24b922446ad351d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b973f54bddfbbb8d0f77ac6f3ba14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bae868903d3477d107cc68693af72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bb6186ea8d43ec27b3aac7ca733eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff3d8ef6a92e277224e33545f994b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4bad5806c494a5574f167e6b3fb91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f170bbfa6a50273de1531fcd0cf12c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b6ad2db0d03c8712b481086d93ba9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81dc3680f7ea90011e512ba836083b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bf5cc617b3ac0bac468953b8236af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0816456459c8937c17910669ab253657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c1df85a707233ca2862d5c1fa0f0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0bd96f21be0d551ce498e840cfe27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160602388f0c8f2a8a7f1d54b9219cc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3542da3131e0fbc5ce9c41844b434c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f6b6dafb314770a8518c22926ebe5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5fcb767271ce4a08f27f24641c773663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8ee1225a55498237e48a4ae1adaf3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b5762c4a9953e552026e070da0013665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36022b1d087caa23e8a4d3ad5d4d9cf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee167df67b452fc10d1591e8f3adcd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c79b29f2658efccf4d9d70cb714163668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54c181bbbec4a6d5f6c9e5ff248996669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910376d8deaebe030e2b768ef6d3fc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969e2e2f79e2574e157090d2c54c301671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6d12d2d77cc8ec4f563861a26cb65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62be938001eb9c63a3a8cfb92436ddb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2e2da1307acd122d809db1f96fd1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7190ceb81515deb339d8e1dcb24e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62320159e9a3feab95e421a3f4d158e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4674dca76b138d7e6d987758b2c5b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd914eef653801261a48a3bb75ff799678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e133939561fdcd2df77a35baafa71b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61055642f2d3bb4f3035dea2e92ae8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11d51e4a57f874f5fa1a08a493d520681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec106897270a545fefafcdc3b9ea868f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa55294cbfd1c8f9246296731a0e6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd52c0ed7e46fc07224c2fce1a55bee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1db97180fa6a03449afb2840058de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d014c581ffd2ab5a7e7781064c4e7c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd198c861a483a90995e5f0e80707c90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7c6d482184424c1fd524aa5004a6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a484307409a0988576dbdc46f698f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021e5304cdb20306004b796ba2bc377690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a4e066c438083a3cf6eb4536c5f14691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82103f6ab73293980ce5678e3c6e4004692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1b383985f411427f4d3dee71eabda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bca660bbfa3d299b980684e9612f7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae20d59c94817f416826d7739068c3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f308c2cc55613bac3e13798dddce617696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef13724089ed95880bc543ac7ee850697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa1d6e02521f2f8ddb31b9a2d0960f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b5a37b8e47ca46a841b5fea8f22da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc32f515a48bd444b9c3c710ef43f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf952874d820afc853fc3f8fe708fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585bb03bcb7df5177d59ffb4bc6f3b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e97167d9aba551e5135831653ae370703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35953e9b51e712794eb54b0780e918c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aa5fba55385e5e3a8ff825bf9241b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5028876f8fb768e2aaa5d0433a5d204706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58f58ed77a4ed02e817e0f6ab1a9d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dd0b276a9564ad773dc53d44c8282708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4473bbc1ae80b3e38aa24018473ed8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8f83e744d052fa14d582e7f41dce0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae616e4dd75ef703ab16a477ce2d985711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415285d124c3aa98d7eb5a33d256aec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57826ed06a67597a1a2350db4cc363713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c67f0e88287212a2ebf5a34bd61afa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25445e4162f5d99d8a7cd4fc3725a91e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6efaa8ea3cc63ee193984dccf4960f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1973d7243d41d169e904a9cfd0eff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a983364feaa9ba46a994673527b983718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bbe642f09f6e13045191746f38053719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ea3c5119be338d8f9f5478de38f00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a94aaeca3b851f4f8d03d7c3058ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c98fb48062b80fcc70b4fe36f9c822722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a73112030175f5c9562d094aeac06c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e424a56c0a76c2eabddb4216f419451724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950c76d45342d4c3c37e90ff0a14afd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8962ed6438a8ddc50bdd4bd01a85f19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fe53954883e784e4fce54ed452d98727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec07e621527df58940a7168dd5be74f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9116f292bfcff3c8de8748fc7bceb9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b9e03025efcb09ba1403e610f53d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6584affbf20ee9301683f35acb86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155277d7a4cc8dc43926e8b9c16b0e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5080fe70ca47181868450f9531534733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b20c6b9c0878969e63da178eeb8f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2c8db58314864df5aaf5333ff978e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823d6ae86ed3ce0caa218a305a4af05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51606d5c17bb98b7225c7fef12352bd4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8551523420063bf46bca4f595149d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fd0d3dc37331a7625314fcb3f26d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2596a6f5460067248eb9e59ae37a7d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2936c40c6769edaaf6e9e4fac3a6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae458d4ee29132a9a2084e7f30f903d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0448972c50e18dcfc912375b1392f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bdc0e8ad3256a91e709eb30bf9214744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f263cd626e1bea224f611901dd219e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776682e473b7955eda61506def5ba73c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e424e885b44c4896236ba46f9fcad05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd165f85f676fbac0db0546ce7e83fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baddfc99d6232868028473e92227716749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77412fccf2ffb87a7320643ebbe106750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c036df739f5fee045a99f67cebec5ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6638061364770d9e7752b0875c5113e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f229136d554aa60d711b41df3be2d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4592087b22c2bd70d8a73f2f325abb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb501062c9ef4feb1dcba3a5495b9e5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba344fa90275bde91df3c7f0a353df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb3c6eb618d43689b232ef0263073c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37fceadc7788faca7cb13bdb659bf9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a460f474dbd132be9bb4fda9d4ff3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587d1bf4bac1da063e11149ce9b62b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070cd458423f61110028ef68c54b81f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50862c9671911b0bab96cfd21600828b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42195e281655d7663553ed5c6258b773763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e0e1210128dd4fee7c57c71bbe81b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a5f560441970f69feaddc75597c00765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c4744f805049a0525abd56ff5a30a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760be231b4654e5a3d1912dcc3c3b68767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda33899545c5e7ea26b7b4d94b2e33768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fba5c462891d54664bc7af687134f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c959613a35b947ebc0d9d2c9a4069ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc26adb59932dddd7a7a709a4369a0c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6802744b2767634a8c294af3b7717a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4160c3b105be1fb532b8bef71758f6c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d14788a75ff3980806b42e5e6ec704774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df543daac9e064f9e00552e692275b23775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5659f0cdaed3d5b38d50999a26d852776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9aaf44a38b0a7caabf60c28b2e848777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729998600e52ca78ef2998398925d6f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a9211f62eb047e9d76f02fa02959d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bcabb718849827c52538aa37b16c2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae321684aeaba8f1576a3d61ec59f8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb03ca0e355457c0af259b7f85ff23782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ff7f5125a9dc50df51e5da8204c02783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c573b082a8edf9a1f98ae1f1f023ea8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695725144bbb9e3528b5c0f1f0e2d183785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591d3cd20eaad22037e0e39bc8958c4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0c1a6c81a0330070e87ce4f0a80e7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b998a699737b056940023bf644d8e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce823748d7f8e470b05910bf4e05b820789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d64d926046ee38214726151abe3c5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b61070bf4a4ec5eaea26d93aa95522791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549192f934157e7ec6097d667810926792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a08cc4534ced77e62bd541a7d9ea0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3adef2b0b39ad692a2757de46a4f08794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3448784ebbe7714305c760b9184d5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881afaeca76c49087750da82a9ab2e1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8206ea50eb628c4e51b17d6ccb0e1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c5710773c89469ee0da8eaab6272b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a168b12f4cbe727a88c0de8506ce65799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b0fa1bd474addca2912216e06d072800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f4720bcd4733770e2832354aa04ab801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5c88ad32ed3ada0b199ac95295b28802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a951b4a4e055a28b5e36bc88bef04a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cf73a997d1378c7558e3a49063855804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19444a0f5fb0b0d61d0875271e75ab805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e34106d7c172d101d278de0c01ffa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5e27134e93525c550f4390f7c28c8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592842f7409c2be293566c29b47c7ca4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0e9e259ffff55f862af95ae33633c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0293485952e33f2f79c3c29749ebe42810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bd417cb167d06831dc2225a3b3f60811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f4969b01621c3c3697534f122311812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ee02636e0cbdfad97661013cd2782813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ea131ad587f12f8a08a767c9c5934814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa96d428ed6a33f2e57b137989f3418815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc80acd637003613b7ccb2604113ad5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549c3610a5edbada9f7f7cc8ce56821817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad43c77b198127a6d47dd8f7f862ab21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843ca530210bee9255958390bf49762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8f3076d0b9377a0eb3509c3c36b143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523a19bb390088a300be32facf7ba654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eea25279e0452fd6a2a78db8ba2f1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de2d1bf105e4ee4d59ee7133613b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe7b3adb7fa42adf2441dcc151c0d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af6c72e12290b4bfe23ef8f9d79148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c800bbad362b3ed65d7c32b1a9a9e279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c70ddbc2f67b1a2de66ee5adb66a2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e385e7f66cc186fd7884834516525711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544efd77195e197a952f7ca8dfbc009c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a209369acc9d67d7e75ff597d9c4e7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f3897a459dc03df5dbb6c629363e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d75b9e5ad6a8439a6b921ff643e48815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a264a729f23d72f6a68744ab2a11216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022b25ed10307d7047cfc483e6eaf5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b72d918629990aa2d1b19cf33d33918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f00bb8f00dbcb519881cda9c99d9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51fd880057222341776a38b1e750ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfed74f2f3a0353b40e5b948337a5a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1bc8a89b627d387f509d4c0b9404722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22cdb2a4c7020a4066d7d3ffef580e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f92bc3fb04d6a21e0a255b1963471f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1440fc20fb475cec891476e2f47b4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c1bc5fc83679b241ca526cd33d1cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70115c6998225968df48f73099be2e6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce839e920edd1c7d9aa1b4ebbf80828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430020e0342f3be7e69da71b638567029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc777baf803815d70122adbbb641d7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced81df11e61d684e460568a21f918e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89968f84e8dd994ec320a579e6dbbb0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfbbe30f59b01d2f967941959fa94033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9906f7f4bc87f887d80bc3c92db9f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ff18c7bf6b69193d5559e5e5ab54635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd496cb5c764ffb6054534bf4de82f0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712496d1cfb835aeda59b9bfb6ec8f4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca7b53abe19abfb694f8ac4728dce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315ccaea95fc3e7015fb409b8f8b33b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0deacf4745969e56edbacef662e2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0a22cc8e002e3d997f3ce59a0748041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388262bcfdfde79055fd5f77fec32bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233fa91082c28846d724bbfaca93b5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39810b33d7e74894b9b47443cd960aa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566fdfa9a440aeffbee8ae58c58829245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1c98bd716e98413b2525c4e91121f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecea963a0903a9c605b984b5a9afe447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20127502ab2b69311cdd130d255c3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae289195622c94041becf3c8042a2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678735a70dfcb08838c19a7e2c6f3d8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12139e622795b28de8fca1dc9b5a527051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9636b94e78739b3e48ca34a6391f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ebe0280b5177cea5307283075ac1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06245fb403efc03984244972425a664e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636c1a913993b6ebf256df2035e778455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e770a2d48b9a6e2f3591b3c016fee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69164e3edc49337a6743eb4ad9c0fc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdb5fa937c8c34587a7ce8e7f99b2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23effb960885e543b989657167627d7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64e8f3e7f50551ebc355692c285aab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52967ee50f3aff92db56a20b675df3f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489a9786fcbce4fa066b4d91f5a928762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2d24f92c26d6248f7ac3b07f8d15963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55fc51ed383176181eff4f03f2ddfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96798d606d882895b40b30e258e0153065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc146baf4fcae3f1129230aa39711166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50f73b62196f72a3a460e8ed7bc07167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dcc26572fa70d2ce99f96adb4f26d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc3a31db5a8b864e92666d3de7fe6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf54550ffe16d6009037d8526e345170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2800bbf7e4c07807a45b2cae86e07c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e80ab878257c5300bb4c68d637b5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ad51a74f3d09c6cafda27719b21c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343b32f704aa426dce6a0a165bf195f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae7fb47ea0d1d1003f74fa431a4ccf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c7cf77f4d423d2b5da71d4e015e0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bada0407b4a740b9122f80815baf7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144fd6a442b194f5a57df1f1fb3783578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea68e3da32ab822756dbf03009658979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474adf4a8caf72506adeabffed556c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1121b979d0ebb636f184e3e7ca5d23181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a033514b5ab724260768e0ef4fcf86a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50263e4c86298fc86278c4ef1f62e0fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce0763b1950bf19d9e3bdcbaf49c1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff1364627209523279d890b9b0b7c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9644c3045bafef30e4f9c9a111c7db486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561a20f3f6a3ec2744f0f4debca61a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7a201cfebff90dda59edac9b8b92d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae23237b2f254cee69f721e5e39509d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb6257ef2d937786521545fe22366890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3ca9349b7d24adca8dd54e14fe6be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cbfd93003798f61d16302eb0b896892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865927f17b0677d18592c7c6b5dbb9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1830180cdde0a0b15a9ad059d55f9b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f6efbd844fd6cd108e1a08aa0087995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6e3fd9d75101b262782fa4bac8edb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57bdbb06d2465ecd189606395fdee897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb21f54729e9c0d8f5ff1e922442da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de53b4a29b28817853452223c3401f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b14b33ca49f8ec3c32313e23b33ce0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19104448bc249896a889da420a469b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebe5c93a5b19742982290748881860102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b3938a72391b4f8ceb99482d7e72f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918533cdb4216746188f90259b4ba543104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1f578deb85b6be76cd59df8bb5821105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3728be545e403c8184f4f3c24f73042106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd676744de8a9aaa3528313b765b1bb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f448659fa741747d2d99ac14dfe7fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dfeff60c205e58e5d0fbb2dd92830109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66563a8440b977aeb8317574c2d49a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5618518d36fc5b403ab138cb3b7d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f412542af88f20ced96dd7fc27f223112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e62232bd0c208c6a62824fed056420113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994baa08170055029b60f3a0f5e359ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc74fbabf8b866c4c39db6e0a01e5ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f33cad3272bb3d07690ed1265c2da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc07b421f47763541119489a426ab9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8d47a5d048ea47af36063cfacb01c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e401960aaf6997ea83abb0aa5e24a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a849cbdf6270217c43b37c8efe7d7c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16042fc4e1dd8411740ecec33a8773121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad200be956e19697b7cfdf1abed64873122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0b2fba4d9aa6649cb705facdbe94e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eda09d029346b5aa42a4fe82ad9e37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e60b567b78e52db10082efef6d6f31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870243f8057f81078d793528312819a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890c15678adb656fa1008a7d7f8a732127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cfbb9a2f3b5597f181b040d96c007128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ad90d2bc096a81f5bbf5b84e26458129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b983ddc3f3f35c71342c8de5c5c68d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacde7fcdfea9e7ab89719a54977bbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c56bde3a96c7eba110243d13f9bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f42d7d8556c87e829883b1fa892b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8640eebef9fa037f37791d93d39c914134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33f6ec213aad5607f3f3e4663bc0a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79106f1c3513f6fb23477ffbc96ecd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18534eefe9850f24f5761cae54a0cd03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4e51920d45897f9f63d99d82b7c2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817a7421f8f9a27ca0ca701f10d6900139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc276d71b7cf49f5ee4bcda1770bf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf542729e04ab9d9f39a95d10e88fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b456447ce87c9a261f74d7c856d2eec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f942772bc54267948cb6ce4e3d2d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eb76445bcc4341ebad73b2c138335144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f7c2f8332b8f0021407e9c6f1736145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70217aecd220fb735c43c2615fa2551146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18985540a208f8a71e07f40735916ae9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f07953dc84ffdbffc29d5c8d6446c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592fcd48a0dfeb8883895ee5721d063149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760f2ce630885b5673ff1712053caa3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e84fe106f3fe3b61a56b5975b5eb41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24121cdc0f246d3b2e59ee8d43cbed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cfea4afe86853c02ed452cfad2e60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ac006acfe4f2ae4fc6f0431d827d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d4bf88e6cf531ae59d8fd92167de1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172201e3cf05cd54c4cd4dade0cca935156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26172e6b6ddb88468a5266cfe6616bfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cbf8aabe5712fa630d201f83e1428158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93430bcc93655a6c2daa03573773d8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac8c67e40e340f2fad4da464f0dfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07b7ae9d7c9e6c08f8d5364a44f168161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f5c2fb60b08e48a960d5c4a1fdfae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b198c94423b4b9bca760e71537e14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a3488608658eccea7e5672409db53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b17140a94daa1b9832da7d0b119170165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b985fcdccbfb5265f09e8fd8bbbd810166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1ed5a7017d8e6d2de4a0f3f98194f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c186c89aabc5abe51c6e24dabae295168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6057437bab9057622f24c86b656908b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5230670ebfd953d707773ec9c6aa17e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572956ed97057f961aaf6fd3561171c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a31c1a94efbda3f31e76eee262add172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a479f7a5d92492595d8d620b27ff6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c39791b842984d857e11dc697cdeed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8be8069b3d3f2f0e5a9f11475abb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb536ad178d75b0959c8ac33a0970c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17497cc03107258be3c6e4f5678d9fd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02dc805742c050669a23bd2dc9c60c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d6bc3f4d882db7cf41b70281f58fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab42f37186c188e1a2d7a7868082886180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af6bbb6827c69383c4ee4e4d8a5f16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f01f1f58b0c8c7b56e3e78a13f259c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e32159ce90009b0d5f52cd02092e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b9e6c743106bafa94c5ad373a7f19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebccbfb8873322c4bb583423dff693185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7841380f9ef65ee46f78ea730ad829186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c4cab340746745ee2c92920b90752187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6e782cb0179b5bf665bb12f27e430188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042325ac2ac65823981851837b39230e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27805655d2e48e3db7dad96240017d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c077b2954b2f17099b808163a9304a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d335cba7b40673dd7683b31e4cf1e4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cfccf095b1b90482b006e07890d17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2e0361f8e8e6a499d2d81ce133397194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608ed9beaad79f11c63851909821558195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb84b2e8a0912502aad0fc5e2d7f2a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796cb1036e95ba70bfa912a8aaf1d13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fafdb940b84349117377eff6ec2de4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde277db45ef931b2be01a9a84bd3632199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb669feb945ba975a8dbf26da34658200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a101824a39294b32ab5dcb386f359201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b036688e682f0ef02207506c445116202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c68475284fc5bdcb03aa1ab80c7f59203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cea58c0e67713f3cd631ca76bc81d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd28375a3e13e2c898d58e45f3f7050205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487751f70e6206ac612af9e3dbe99bd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0994cf17f1639152d23821c0efbe7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e9a7c32af497b04e7cd806e92da88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f66faba5ff6c4fffb0c4162801604209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d94c49f06c5fd4d1d9b1a582d721da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f439795806b407fc12ee82caa87091211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadee8fb6cc41248e4439db65c210d7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903827af545307e2015a552c6f3e8dfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39448e00ee040b27bc5ecdce8491a310214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eb977cc54155f0231341708ae77da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cdcc55d1f9489440228cb2006c562216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83499e0bbaa42a38b7591cb3a29354dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36122e743ebf0a3ebe9e94146c0eb6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdf764a1ff956ad0227f869d8b2485219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d461335e15c8721905e72c340627d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca30cd2e286b438253ab3c5fcfc532221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83807559976944344d62d939f7e43c20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecc6a0a0ab4fe7c3f2f0c6b0b75231223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2f902fc5deb3f4a71f60ac5b0a457224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8932b514151c790b4412d5512989d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520dbaa5c32a4606ce8d236b0f7593d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bddd48581ddc53f014bb4952ffe683227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489674cda662e515e919f52b4f8a09b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab308d8de79d07f9412ca9122ba2d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef596a9330d6d3a6585f173f880788230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88110d2818bd2ab0edb66ba9ccc43a82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276ada52d9c94bbf64944b0b4b80903232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bca9fb2667e50ca829ea254030dc15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27da0273e2c9b889865697acae0b583234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228e7e7eaf33b10552cc78af7527c99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b44dad8bef5f5724b522fed883c971236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab294cc574a1277894c4ea3895562f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1ce3125c3c16fb01e261bd929a234238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baa692230d839b5a7a288a9d689687239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e0dd98269e2aec384d1d479b0b950240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2b2bdb9e74b318bedf132acd54d8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a287adb09e8060efaf0930c706a916242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d16e63132bbcb10527264afcb634243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3fecf355658479872bc8a00f87b1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc7981c275e775626ce12ec0ff93b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79bdf01bdad71f2ea3ed181b9e686f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0d0aa7564b3d8230627f59eda1ba0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164418515dcedcac792a0aab66def04f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85887cf82fb3b26c5a69419f1c0a84c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e9d1696303301938e92b5c9a14c0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b5af14d3f42e98506c199136d6570251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd279b564de815c8e25306eb945975c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be958873e710285bb2ceab5d892e03b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf4c26186e6a77a700300f8b82436b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff85919e05a004641ceae0c50586d90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e707b0440aa67b7142943985aaf444c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c877b8a6b85a52e5c902e5f4645768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edb3e8c8b5590f7bbb1dfdf5983d50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393036e3a9d2ffa1879bf7b615f0be0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481167b62d0fa7e7e2c757a0378f4aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda030f1044bfbb44c84098df0c88718261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337bd40a9480cd83db2b1f192476d7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015ae2561b0afe13f47d0c3204c4c10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af23c2a005218f6ba8020eb69420a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a05860ffe1fba9fe9b80d2e72fe36b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa965f480bbdcad8710f72c079ec52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b84a3ede3686e839fd47462a26a23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a22a2898e222f110ce555dc9dbdef5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa3c413d877a8c090b2b46de92144e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b06be0ceb674fc4816651604fd233270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2680794827f53ddbb6e342adab0cbc3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195dbafcb427ff8dc9308fd0ab8ff43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ab9efd9337c9956ff6fca146248c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e926f4f747a7b41e9123b031fa1afc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63a09896bff609003a4bde6698d331275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9a628c975c0b05f1d475b0c79f282276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e630b69a036482eecbff55b424776277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefe99b6bd80d7cb93e8f36436c7b08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e63b879101dd0dfec460df1636f17e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1462466821720aebfdd6502f4057c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450cad45b486afc31672c23c5142648281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e798cfca03c79c1c5b8afdd00270b17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc00c19181e09d4d6c7c899b43b1957283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085014512d068ee9927ce58f9b078fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc7e1c333fd11692695dc928f5eeca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640399056aa1d03df8aebec1aeb8dbb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d7b5e4e1a9a421a2df51411ad1f11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899bfb2b0f23b92b9b2560249900b86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65769d81f5ce36b818ef4ac2b3439a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf969dd07b7fca6b1080b4812fca4a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfaa1cd9f316dff6da8e4c38c7d136291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88695d3be1f6bfaa8dff8eaa7ffa3f36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbec4c53d538445d36e1eb2b5e279b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239ed59bb93bfb21efb48348d3645b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558a0f0e86a535ae29717bd7d5f8123295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ea1772663bdb39df35476098d4360296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac73dbebd0a80422afc7cfe396a4182297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054233ab7bc3b5a065c86044ed317a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40795229dc38d815a55f5639836aa2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab655d9f1da9c10df21a9171a91cbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da13279899db1d26c3c4855ee64209a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe54ab6ed5ca10a79869e9cb53b3f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992ff55fcfebf1d6aa13ee361047cd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062811a106b6c53c47d71fa56e836d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefa4830d5969d43d5d0639aa6bf815305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde4361947c5047ba51f95eb0fd6d82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4aa43da83ad6d21d7fa93859cf393307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5b8f6a1251b89e8c0e0f071f67a6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8447ef3d4458259cd595669ab1e1759309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc965c5cd0b2638ba82f17142a7de7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed48da85bd23a9fc5a4db1d9804b6a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a57c41ee0d9acfef1bebccc355f38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917609be20ca38bfcadce4e3d17d148313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f649cc949035e73735df6d0dd324a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd69b8a13c10f12602e932033caf5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec154223c7aed5cd623fb8a61c0cf8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77aa37f67bb0fc5c1a27f731bbb498317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5e590b22e376bedd21aad24c1b68b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705c7274fc1995e55ef380feb3293c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db84bac0b3541f21edee8af733d203320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5193453bb9155f7daa7f585495e8999321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71322dbebf198023d9612e9021acb8a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115b32305f48f5a462198ccc98ce713323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007904d9cb7cca62add69f9b3388720324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d890744cfb6b250f3cf0820961292bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcdf17356e49eb8b0367798b4896b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7837a50b2501d0cf708a58b55ecf3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e842ac787250e78071b6f145b7c1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3198a00228bd40d7b10baaae69ec2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ad22cd1f19eb38933cc4f6746cac8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bc3273b7d51df6030790098e3fece331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5a5fa84f8da77e75f01038e9a7db8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b13a8578f59d5a5951aff3c4f8e3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93f8ba1aa8cd3458a52cad8f8756ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730eb150c18e6b2812ebc0f3e966703335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef6a8a528e7cd7ce74e08b41963792336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daac5ebaacd2465ed0c69b95f6d7d2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e51b6fb21f70313dc645d9531abb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f39452b5a4bc37d09bb52ae136ddef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66157ef1dd1cb3ea98a08db19c7c9d39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fd83f62503ea42d25b9fae8def8d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b27942455aab651f9b6a08aa5efbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6b9007a499cde1153f6c79869363a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb6d0ad8bbb4ef2908d0cc93501214344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2fa6e0d551cc2f6675df761e24fc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf8fc57d7a74a11d7dcc685c795194346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98691d3e47e26e977c08ec23dc82ad04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e6d7c2599946d0840154ee1cf883a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507fb11f066c74da6f984837c3c8681349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa32d94717fdcc1ca44617f5a038e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1b09560528d01badcab65eac9daec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79851dbeae3f22b64ed101498830fc37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72e024e7f6f755db61afabc6f0f1b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e274ac68acd899232899dc72bc9d7e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e874775b5b67441bc4c5ac30459b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d72aa3b5fc68be999d3406cfe7cea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5b06dacaf2aeb90434f803c693a64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d56947cde100a627749fd5e3d26106358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fba47cdf9b54528fcd340c1ccfb213359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4a2211f64103aff6a9d30d41ec9f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ede79a9722213b290b5ce6b8a0d52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d12142efcd3c20e2b0fb1a438606bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb1c489ca59b65227d0dce213c6deb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762e777837327cd7cb3943695b03a9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5a7fb9b235343be5bfaa9bb512600365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf2898bbe37d5ee30a04ac623fb1ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0893dd9ac7c8c0143fadbfcee29bca9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a075c6d084b3ba412e6687261efcb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cef3ca643fe195b653c372580a14c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208f66241281141ba75e3638d661003370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6d630780aee271b7790384407315b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a6d47a9cc8dc3ce3caba6e6e6fce9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945704a0fc775ce063abf479cb04cfd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255451a415983a964c8d5094ca534764374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac872b89e1107c9a6eb6bbdad69c48c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82e9d76e5cfc0e3cd0aea3ca23b1da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f5c9f895cf789b17b2adcd1c763e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc364e26313cbcf06fefaee758d7239378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755d06770e1c844d65da63fab100d9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638d1b027545a5e3c1d3a44ec5dd829380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6893460a2e040c215ff97274625f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a95bb0bb4a272e9a8cfc06589e9427382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3268f410f3b56ed87ddae325276db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a254ca6cf4107a8b8e7c6f983a13c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373560698a0c41ee382515e6af41b3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bc2d171a569c92121954763a27f3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cded4fa1bdfb5aa46da5852713c0c82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccdb47584866f55da7ed037f6ac037388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e6a0c7bcd0a2b7b9c6c95e7a13772389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c27da28b8c7f9130fe8aa601023b70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd43258c534bc58988e31c13c8a6327391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8b765ea6265f01d5ada4df2b034de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0d3d5092afca3d7847587e5ac9cea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358f0f0fbd34dfbc32c97de5d9a2c07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631c848280dd9c45981eb13ca9b72bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140f40b19d1cc55b4b25ba0400414e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02bef715c4947c843cd6171ccb3c79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b952349b8776fddf28294be53a13241398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89d4f2b2cb68cc6e1b9caaf552de15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b2f41ac1d6217f1e8c7ea4e12113400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9ec84226dc3c876e44e2a94f0202f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f5c24f98af8e4b5514acfbcaaa942402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e722bc042d36aca971b6e20210c14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a67d922c1027788fdec6ab739aa9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b777ca7fa81331daa580d513beb5abe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3593a70a9e6e79edbbccb8edee0fcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e96a8ea9e64770ea56fd3a7dd91506407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62303115a72b171fcd7014e5c8e52d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6c30fb94e7307163daddf36223151409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cbcde7801710968b8d7d3bd001aea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cdd42e36483ec4ecdd1cda145f5d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8d5ab6a286cf51d85d6b5fef7d1fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f85ac8f75efc76e4274b539cdd136413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0c3b7aa5177b11992358483657425414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb59ad1d56644d72e4ee44c8bf396f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55080f029e32ab886a79f90787d74b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5111ad6190d5607c0ba27f1ec0cdeb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4dcb9951d6138f7b5803dd954bbf5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397acaa8c92c5072e3a07289e2c2113419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77840491ccf1b21ef35771b97ac5046b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df1698e80668a3ccf9ae7c2c3cdc98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e170db226e145e2c965fc1cfe2c1bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d57d524de91ac62f73d0b5ae4ee666423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec4f698db9f1f177edf14c11121347424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24d045aed1e375825df896badf923f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a23ed9a51548743666c0a19acba532426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf0dd1f8ad0fa106e630fc7b49f46a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd201be6687778ce958bebe9ae26f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b77cce45fdaeeaca3eae166797db8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6418981a17d0760f56ff328160a9ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ade967c7f5a66b3bebb5a3ad820577431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6795ee4b81c3c6f7dcd53ea8185783432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080118fcc0ec05c3b492d3c7f3e3ac8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19ec620eec498e31bb734e30175d2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faf3f6d82ea7b9dfc0a845070cfdb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4814764def26697c60c98020f116a72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06c042b67eaa2fb84c7d7f5a91dfef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892544964da3e24439b8c8acf6ecfec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad566a824b28f2d1d98fa85c34898c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca6a70af71f55b3b09b37c57501009440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04e75521127df0609fa86c6c0bf810441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df562d770bb322a2f2bc117ebab4cbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3661bf3846fcb511474e3dcc412ff52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e408d440b286434a1eb69b896d34135444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84891a014ab40d38741845b45c207802445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eb0168c3ae95a58a92e077c10d08e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cf44b7bc13bf0c5015b1fb57e02fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1455d22ba3beb40a7e1d3490fdc4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a2625273b859737ad0a32ebc995f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6cb8a326c732ad0b73faabd151d62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758b3f63a1ed15cb73c03b8f453a981451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf7464e033397b22a705ad93f76344452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d7fd96f1d1a7c72ba65027e0fbc9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f978737c6d0d6a2dcb001951bdd08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb92051774197a277550861c4c4fea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696ad0f04fa1b8d37dc8c8ec7b19520456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96d156fe7691e15e0f00d1771b5cf1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cd64b5242dd43641d8f199afea77b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1070f0b6008bcaee523750a56c776459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455951dc396ac6370d5d4c286c28827460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef58d8e25b432c2efefdd2f754b6b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c3a9870f2a2f5dba30b5ed8088de2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53de4cf31315030375f32bfeb8e6080463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125037b5222f1b09a282d7aeb045bde5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcb7de16383f792275f15eb67cc245465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc300151bd0d844a39d2fe392d559421466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29be55704c9e9c5837716694020ee3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7a32b7ab8fea40ae0c1cc8113b27a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233e1eabd46511b8b2723f89d7c724f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b9ab3f26fa58a142e58f483680951470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678914b812d09eb4f9643a514d0830471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df20783643afcc2c30efa477d3e1a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287364592d8797dae7dde55d7419f142473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebe85a68f4151a1a119d9b908e61a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721ea635285ab6aead1b746e37f3db9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e71d885f2596f99c8e15fe37d72c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5e1caa7ecd1e83ea33143befa156f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83776c4b80aece0f5974a835853551b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b0d9c7258af21308e807078212402479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b8e2ae04fe1416ba8c0dacb08b810480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55036ffb1e5b4b5ae2a12f3c05d30c8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59e05658d4c494f99ba59f75ca0711482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b441e6ddad8bd56aca2387b78c125483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbada43f847e99b84d8b1f68b7fc87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3f395709db1abfc0aca7f6ae8500e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b39e06282e96dc57f305682e3369fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea8690ec0d8efeec8954de893396a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db5b6a54f8f329d33cde0b7b663010488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d47517761c02c2f63f13ae9f7fe6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90835bac09df1ad5a716353e3b9408a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b0359d2198a2fafa9f87462762705491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59b13a6e7ec8ddcb2d0281861e5c05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959bb2cb04458b7986cd42387bfab53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3f7c79b0f57a75d41207fc9eb7067494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23c7fa86c12abca58479fe60197da1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde300fb678627bc3ebccb3427e7eaa0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae8059977db66ee4b06f9e050ced8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0b21ba147f63079b1e6f71f5b4704498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b578731817fbda3e911b246a89281499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e420d0e17b8aa262d12d575400f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256258c65d6fc2432ce0f98fe21b2df1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a18601ba03f6294a21d93d52b1c28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f97382abca4b5cdd39ba637032fda503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497979c522c9919293f9e1f0440b6af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a705905e11c2e97f0114452ef07dd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a883d1f9e1058e02366c9815b0b66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abd55e3c9e0940159418ae42f8f12a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abc4d4b0572706d644f1ee182af1f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c86bed37f6d0a281434b1f6994d1af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e84308f5491e390852a476b7cf7e98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6821d6f73d5c12f71a279156584ffe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aa7f82f7acc3fc070969ad8980379512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa0c6974363bc59455d465828cd0f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc629a94070fe0a40f8c20c348061a34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb14522084a52754c802478aad8409515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bac9c04c008b82ba70bf1fe5d5771516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470c8413ff572832cce7f4a6bfe5d09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae71558dd9eb4e39a3258a02df803f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c94fe4d8818800d313ed7d869b797519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b730c0f9c9daaba3abd47d55425033520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71962729e0412fb0f59343100c53cb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16412339fab9c92d6cf0be3b1436d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea8376b9486d418040e6eee72ef42d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7f607e5acd055946bea428b1dac73524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df883795281676210704c33223f9e24b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781e4e57c69543b4533956f6894f858526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0338d9b8229d9df0142bc181bdf41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cacbb448c6e66874a323d7ce6e1ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daca1ba2bf2f771a29bd36e4e4aaea6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd5e5b1a77ecdb650a998597674173530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050abcbb347cec5fb7e993cb5613c701531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848b6f5f649da3fb3f3c6f79c626bc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1a7fb32628bc1565eb7860b4bfd61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129d6cf0aeb6f6682a7fd16f0cec339534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5f0c60433dcd76dba9bcba693ff33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0d15f9c044c8b76f752b599a792dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd1085d08adb5cb9c6c28d8dbea478537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cbcf002de6c4d38e5c0b6e4d9bde8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047a12f55a572e30a34ad1a38c2634a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644af7e32816212761fe7150cae225a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a6e1c7cde50e1e3118aa2f8ce64b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508dda6e4af5ae20bbbd93156d4d11b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936204dcea75c1f73b956e8ac29a5dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bb8fc5036a86e01b67e2ffa924907544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f1664ea047249fbabcd72574f19ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dbc576ad77480feb60926a91f107a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f670c36fe9267a44ce5edbd1cc7d4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b130faedfb7ca12752348b164dac92b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567563bf930acc9612cd2ee6213d30d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34033a68f78496617dcc022328d565550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384662854821abeca44a41114aeff7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0f3873ebf8ed2ec2f0a32eebefd54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76295a4ee20b7d9f73115d0d6fbaa5c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1200e5c12dec0482711eaf93a996037554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690d95b5233ae5b20e252cf76d581d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a923db495f51455026d77cece774556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c5560cbdc5bf914d88958a06cd64c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d68304cb552ff315f4aaff2060ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea110b2661cc2bc5c14e899a09a712d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f18de3a54f57af44c09d2b3429257560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b56f1bd059c1d4779ce8f59383712561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140a402ce7d05b04693a9d4056d8a3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf44b021101787a9be00794729f3b5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec45b839a7d82c80e9b2da33608d2d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb3b2d4a3b049611f51339cff49b41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94fdfaf6f50e9c27a175841a6c1a3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed73144e86d489090b9e96e06bf5ada567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768403216b5e24c24818c391ee2021aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae200531d2d317552db5c76229fe4d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8940adeb3aed607c0e338aba4fb6368570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5599a2c8a69e39f5ad2d177cdf8c8f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ba0eb15b79ee4538a797c9fdedbe2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759ab81f2cf25791d7f9d69f9249536573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903c45fc17d806db6e5d8157d644984574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95378abe402d7bbf761c94e6333145575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfd3ae114943ef775af83d6c44318a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79046ec291cbc2330d2cde96f0eb829577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393eb9af899989500234ed466220cf1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d80271d282e166f854c8458fe47a55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7453c4dc5a9e82dc4816999ec4fbefb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb3f9a7ec42cfc2f5edcb99906e646581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0f6572e768acc8d0f6248f68c32b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8bae7c47626f44ec1f0ad7936c4b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c98921789910caf8e49f98f315aaac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9363081a996a441a98bb3102d4acc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825320005969b6782eac7ca3ad54527586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedb849cbc1984168f6a941d79df49f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb8b159f533938e306e36f9038e926588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4106e1fa7cd64326c7a4f6bdd905589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d9b634727a83dd279cdfa6e548c58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f009daf2c7db10db13fcfeeab3fca7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823938e8dacb045bc5cf26491b5416c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e61eb04956bf013ed0abb615b5faa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab5882a18a135279bb2f06ccbaa07d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c59e26c082029e57164372439c02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e526d40547bbede941f709c17afce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb8a3010eab716355e9a65ee6b13ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8d135c07f96368b3dd68fc683a0e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be930b62f7da9c68d5e98f991c09f309599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b0341deb3b7b09b07d5a8f562d183600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724c520c2a9c8daf58cef97799dc3f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40475db2bef224832a729c4e1d48b7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ff869e2b9ae43424404d1d2c06c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1f3740e0bf6983e3bd397aefd417b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d71650407fa1c91b914d007ae5f30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ecdd201ecfe199b8e1fb08660ceb9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383a0f281a2f1f5c624190930fa95c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25533d14a0073835d5f7bf572e54bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9bca2e7649bafcb8460fe64769b1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f4e39bb8a94d41f2c6c63723453c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6e90420972d37f842e9e379a837b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547425484c48ceb2d351bfffa8bc754612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66550a37d2b3f41378d45e5b5e32f618613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39779ad8401ee7e62400babf4cbe0ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07549dad08bd7d8e397c9708220000a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6f9f03f76834437a8767c4f74c612616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2770cdf058e2315d7b712c86f81534617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2694fe8bedda06c1488596f447efacf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1483ef043233c87942fa34813e8ecff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feb584ba4290c8efc0d18e400761d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6ebd34f06f980098620f69076cf39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ea9727e6aeafcd1e96a32c20bd5ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cff559bb6e182c8ce1a3765ef4466623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38efecbd520a707f61a527bccb96a7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b141398d4976efc6600ff52e8d2f72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62f7716802a76db0890ee4b1f690c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d6601ecbafc86a2dc6af5417db913627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eaece350d2fc7ac36119ce8d54166628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f2e9ade90a0773993c950c0ac38c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c467993e7ff4c0e5f25f9a6a985fc05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1ddc29c5a89c11fc01fbd7a1a874e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4523038ee50691bbe5598f8f82a34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063339b64e2ea4a7ee7c655f5c713f98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a62b7bf83b6ba364714ecafd2f2569634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f8c741c71be1a92725c4abd5c4401635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4c2fe26c653818f9c04aa5d02a440636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dd4750c6a8c5202ee664965ed4d8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14278f6413013bbc95cecaa07c9eac3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f3d6adf07ca425ed3b6dcc5318810639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e93e89dcf90c6c0b93a7763819a4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec657b219d7450e59a6ad2f5d8af70c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23e006a92a1864518ad229533b0706642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79286b3786cf40fc5a2db7acc4e403643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d2627a7d63df5c93e76b77355d5bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8955d2d6943d2e306b6ea690f65ad21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857caf95e574251efe64a35a1c9c364646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2564770c8e76cc60eee53fa43ed336e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c62bfe4606998edb8dac344982f469648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855e65cc97aadb99c0bee2380161a8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0febf1010c4bbcbcd1421d447da3ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d2ee9223cfd08d2020c3a33fa92dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e120f544833890f262ef53181d802652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5f1a08a9ca6b19db274cae7b666a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead312bfb2b1b5511ff58e2aa080744c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48771777de62b288bb9759a91bd1497655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e24dda78d68397a4777c75fbb4a56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709b494d93371537a9922de6105c2d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b65d42e76e55675b8546af2c60a43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae045e54e4a9765309703d1d44142ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4514dc434cb0cc57f10cbde1b72bf4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398be1bbb0e6f3c6e3ecf96173bdde6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe39c921e987a69494cafac777c727662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7015657a32ee30b3b257c829d757f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa18e6e79637e627f66b9db5b25a35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91a1bcd009478183751d55aec5c8fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2a94c4749fad7df838d38962dcfbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166134a272308bbfe8a0d507d0949bff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228337bd923e951f78f960150a929b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5413af2ea8692eed77dd00f31ddbde0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425948e928ff81e7057902af13c76852670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c974a337262d69589655ceda1d38d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aa5bcca9fc175436be4b42cd8f5bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e152586230d38c9743824beb7c2a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca142373a829835fba01d62e20ac7645674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f8d394007774793dd50e474eb37e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47786ad6fd51b672c928a70751aa416a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ffc19d83453ffc61e98bdf97b40c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaa5e3585cf208d5425c4c6511486a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad641e866cc52d0d76fd69a893d8f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c54b6c93b81599f6d554ff835133a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38027190b2cc36033e6303812c1d077681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955da8d4ad2aff4b0579f3aec950ae4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a81b04a33501a29ebec8ffff56184b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d9ce21f67fa43a1fed70740bdb2a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305ad8ab2c8a2c816001189d3c7c56a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63379a279ffd9a51c45dcbd71954a119686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2201e1bd752168df2e3eafaed4ee929687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9fc14a793bf22a212589907449851688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc28b19622f5e202776e5106ee80ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883dde8e8f788efe97081b8c7173b24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ad0e126017dca1cacfd5c0ca0dc64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10207c9a5194dc2027fa03377279e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c827488ed239f464e2c1c5d72f2d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c578ec1372c47bffb134f86dd2717694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd5e3cf0d46e2650e437354cbedaa5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e96848697737a4bc619e1b090bfa2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35508b2f9b77a142f2ba2a83c3edcdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20b4a6cf2ef5f2c57daf659977bd95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321d4cc22cbe22b73278444135b6535699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecc58a1388ab49f075233125937011700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bdbdadc10733fff3500c1a82d9a55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847bcf76741ccb44df56432f2ea75cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55babf1f8951063189995d62e6017a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1e6b23161c80baa3c3a4a5f679db7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5a7132c646f4bcbb5b747c2286eb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32b80d1437179d1226dd55fd23efe1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e3b499ca82f639e409eb64a0f54e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b737c6db08c23f3f573aab6b8205110708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfbb17c29de7af01b8535dc6b84cf9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e35553bbbe701b3ac7b069e1016e36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547861096bfbe57f65f228160c96a2ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854ac416caaa36838f7844f9fc473a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dae34ddc610c371e70d84e2617af0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9254049ba71a2762111b452db2d8cad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b7a1719262ab09b54ea4f93a9b91d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df001679ef447b74cfb2d54831b3914716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318afbf24f3e541b234c2552068b72e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416a543c27f42747cb858041469c937718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fa44298f88e9e31f48ee4d86bce2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79e2968bf0c3c3cc977d9940ca618d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8de3fe29aabce98c673855ccf4919721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755a76d011a9afb2eb39e66d46457cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8e29f78a8e7f96f3a503db6c1ca77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ab2122bfd4e79122bb28c1f12afed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f45ce13f20429763fd80dd4e875ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97357398db3c007ef01b62b3c297399d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f233d35b67d083c4e324ea759a5f8ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e30a11e35b9c80bc22d6408f214d64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1497b6c7ea6a017df1e7ccd3157170729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd3b247e52063d7587001810a6b69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caaa11b165f03355025893e5c0d70f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21924b12cf36f04a7935b731942b88d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd9bb46ffee1c2d640646955d3f71a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909476030dab4cfec21e0dedfbc7a21b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22567f19903b7595d6fa07b665dbc8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e04c00aae976e47cc1aa0287929233736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5786b2c43390edfb3099af976df03e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb60949827350f931037145dfb5a56738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b5e83ce29727bfea6ec67906c897739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67273a05fed95568b25f7ace84228e2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8bdf3f73b9d4747b67bd64eb2d894741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb3a4086963e480b32d8311bfe71f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdd7e24a697c1a6daf77a46c735d44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768c9f679bed6d5dd331270b83e6dd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1d035f9ae61da1340ca21ca183a90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84335332a84a7f8d611a49c37229cc81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4372b4d5f8ff11ba0b79aa838c5e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172c484c7b39154aee870b734b78221748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b6908cb5bc8f9ea19ae164b2b8c6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185841db9a84a826693032eccd6cc349750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa017d710335c628c56f55ecaa0f77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a8f1752a7beac06bd3fed6151acc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7861103ab14370075db32a8e443a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ec507d9d131ba11791c8c93471c2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95b9a347f715d8814492a58a4ffa66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052637c2729db1b5566c093ad7465e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1fe15d68c74e6d1f46285f7862d3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bbae8440ab64b2180f1bc16ce1f51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21655f92ae30ff20f1d9625c3eeb5c10759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4df967928bbd821c595cfda2cacd9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3174f97d8b78e9f9c74ffd4384afdf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e345f78b2dda86572f9c04495d360762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea7545a35a00402341a8a451cc8b0b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9550806db934d04467b4f17ccd011d6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d378a91b54012de5b59990548797cdd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbd6bc005b15f5f9196352ee8f4504766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc6a34d605ef3f6aee36541560b508767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>